--- v0 (2026-08-04)
+++ v1 (2026-09-18)
@@ -11,1718 +11,1621 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="627F4AD2" w14:textId="56145E81" w:rsidR="00A340F2" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="627F4AD2" w14:textId="56145E81" w:rsidR="00A340F2" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>表达工作坊</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>更好地体</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>现</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>并将其</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>转</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>化</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>为销</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>售</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>额</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D03E1A" w14:textId="63EAE87B" w:rsidR="00E1092C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="52D03E1A" w14:textId="63EAE87B" w:rsidR="00E1092C" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>张</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>牌看懂痛点，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>种价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>打</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>动</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>人心。精益</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> × AI </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>文案工作坊。」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC3BADB" w14:textId="38943F8E" w:rsidR="00850A89" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="3AC3BADB" w14:textId="38943F8E" w:rsidR="00850A89" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>～</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>领</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>先</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>的全新精</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>实</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>方法：生成式</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">AI × </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>日本</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>传统</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>卡牌游</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>戏</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>～</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E32D633" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="6E32D633" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="419F429B" wp14:editId="2766E19D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="419F429B" wp14:editId="5ACD7333">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5693410</wp:posOffset>
+              <wp:posOffset>5704840</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>36195</wp:posOffset>
+              <wp:posOffset>45666</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="912876" cy="912876"/>
-            <wp:effectExtent l="38100" t="38100" r="40005" b="40005"/>
+            <wp:extent cx="900284" cy="900284"/>
+            <wp:effectExtent l="38100" t="38100" r="33655" b="33655"/>
             <wp:wrapNone/>
             <wp:docPr id="1733141110" name="圖片 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1733141110" name="圖片 6"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="912876" cy="912876"/>
+                      <a:ext cx="900284" cy="900284"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="60000"/>
                           <a:lumOff val="40000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB2847C" w14:textId="50DDBAE6" w:rsidR="00240373" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="7BB2847C" w14:textId="78A2D196" w:rsidR="00240373" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>时间</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C12BAF" w:rsidRPr="006F0230">
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026/9/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00502A67">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 09:00~12:00</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E25148" w:rsidRPr="006F0230">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12BAF" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>，計</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E25148" w:rsidRPr="006F0230">
+        <w:t xml:space="preserve"> 09:00~12:00</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25148" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>小時</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>，計</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25148" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>小時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D71502" w14:textId="0125D7FB" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="08D71502" w14:textId="08630E98" w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>地点</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>点</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>大陆学员</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A6C" w:rsidRPr="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>线上</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>实时</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>授</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>课</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。前2天通知上课会议联结</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C00D520" w14:textId="6CCC2D62" w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>现场</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>办单</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>教室</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>位</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>新竹班</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>国</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>际创</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>新方法学会</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>上</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>雅智（厦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>课</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>门</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>前</w:t>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>）咨</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>课</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>询</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>教室地址</w:t>
-[...65 lines deleted...]
-        <w:t>课</w:t>
+        <w:t>有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C00D520" w14:textId="6CCC2D62" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
-[...155 lines deleted...]
-    <w:p w14:paraId="529A8EDC" w14:textId="648BCB61" w:rsidR="005F1A18" w:rsidRPr="006F0230" w:rsidRDefault="006F0230" w:rsidP="006F0230">
+    <w:p w14:paraId="529A8EDC" w14:textId="7AC6B8CC" w:rsidR="005F1A18" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10348"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="2764" w:left="6634" w:right="124"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>报名</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2DD9" w:rsidRPr="00FA2DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>报名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF3CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>QR code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C78E2DD" w14:textId="0E16F36C" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="6C78E2DD" w14:textId="68F945EE" w:rsidR="002B2B3C" w:rsidRPr="00A53A6C" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk236321718"/>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:noProof/>
+          <w:noProof/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>背景</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="00A53A6C" w:rsidRPr="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>什么</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>总</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>是</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>卖</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>不好？</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>什么</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品很好，却</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>卖</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>不</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>动</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>？</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A41FAF" w14:textId="5E765DD7" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="74A41FAF" w14:textId="5E765DD7" w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>很多企</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>业</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>明明做出了</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>优质</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品与服</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>务</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，市</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>场</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>反</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>应</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>却不如</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>预</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>期。</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>问题</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>往往不在「</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>东</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>西不够好」，而在于：我</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>们说</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>不出</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>顾</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>客真正在乎的「价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>」，文案也无法打</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>动</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>人心。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064F7394" w14:textId="4D119729" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="064F7394" w14:textId="4D119729" w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="112A85F1" wp14:editId="6EFE17B4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5460803</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>286326</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1411200" cy="1047600"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="9" name="図 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1752,2184 +1655,2208 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>本工作坊</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>结</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>合日本精益管理（</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Lean Management</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）与最新生成式</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI </w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>工具</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Octagram</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>种价</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>），</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>带</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>你突破</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>这</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>道瓶</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>颈</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>我</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>们</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>运用源自日本的「价</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>卡牌（</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Value Karuta</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）」互</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>动</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>游</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>戏</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，帮助</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>团队</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>从</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>顾</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>客</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>视</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>角重新定</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>义</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>「价</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>」；</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>并透</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>过</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>生成式</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI </w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>快速将</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>这</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>些洞察，</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>转换</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>成具</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>备销</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>售力与感染力的</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品文案。</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>不只学会写文案，更学会用</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>对</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>语</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>言」</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>传递</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>真正的价</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C38320" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="44C38320" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="736031C8" w14:textId="796CA534" w:rsidR="0077329F" w:rsidRPr="006F0230" w:rsidRDefault="0070768C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="736031C8" w14:textId="5FD9B679" w:rsidR="0077329F" w:rsidRPr="00A53A6C" w:rsidRDefault="0070768C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk236321754"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>工作坊效益</w:t>
       </w:r>
+      <w:r w:rsidR="00A53A6C" w:rsidRPr="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33987A5A" w14:textId="462BB2CA" w:rsidR="00D1107E" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="33987A5A" w14:textId="462BB2CA" w:rsidR="00D1107E" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>可</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>视</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>化全新</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>视</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>角：</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>获</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>得新</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品开</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>发</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>和</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>营销</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>不可或缺的「价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>定</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>义</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>」。</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>掌握「</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Octagram</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t xml:space="preserve">Octagram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>八角星」价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>分析法</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：学会揭示并分辨您</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>隐</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>藏的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>种</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>顾</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>客价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，从此看穿市</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>场</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>需求，不再写出自</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>嗨</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>文案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762C6DDB" w14:textId="6F24650B" w:rsidR="00D1107E" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="762C6DDB" w14:textId="6F24650B" w:rsidR="00D1107E" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>驾驭</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">AI </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>生成强而有力的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>销</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>售文案</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>实战</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>演</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>练</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>生成式</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>工具，学会</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>输</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>入精准指令（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Prompt</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>），</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>让</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>针对</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8 </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>种价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值产</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>出吸睛</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>标题</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>销</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>售文案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C303AA1" w14:textId="1155B241" w:rsidR="00D1107E" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="2C303AA1" w14:textId="1155B241" w:rsidR="00D1107E" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>日本</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>质</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>量文案撰写：</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>建立「价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值导</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>向」的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>营销</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> SOP</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>带</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>回一套「价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>卡牌</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>八角星</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Octagram</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>Octagram AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）」的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>标</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>准作</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>业</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>流程，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>让</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>后</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>续</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>新品上市与</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>营销</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>提案效率倍增。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="54D05986" w14:textId="58C21DEC" w:rsidR="000F7F67" w:rsidRPr="006F0230" w:rsidRDefault="000F7F67" w:rsidP="002B2B3C">
+    <w:p w14:paraId="54D05986" w14:textId="58C21DEC" w:rsidR="000F7F67" w:rsidRPr="00C7135A" w:rsidRDefault="000F7F67" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AF5CDB9" w14:textId="19D8804C" w:rsidR="00766731" w:rsidRPr="006F0230" w:rsidRDefault="00C85AE6" w:rsidP="002B2B3C">
+    <w:p w14:paraId="7AF5CDB9" w14:textId="0BAECA5C" w:rsidR="00766731" w:rsidRPr="00C7135A" w:rsidRDefault="00C85AE6" w:rsidP="002B2B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>我們的方法</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00A53A6C" w:rsidRPr="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>在学</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>习</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>了「</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>种价</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>」的定</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>义</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>后，我</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>们</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>的生成式</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>将</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>评</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>估您</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>产</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>品或服</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>务</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>目前的描述。</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>在学</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>此外，透</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>习</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>过</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>了「</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>使用「价</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>卡</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>牌</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>」，您的「</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A6C" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>热</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A6C" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>情</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>」将被注入到</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>种价</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>生成的文本中。</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>值</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>这</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>」的定</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>个</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>义</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>过</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>后，我</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>们</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:t>创</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>的生成式</w:t>
-[...223 lines deleted...]
-        </w:rPr>
         <w:t>造了一</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>种人的感性</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>逻辑</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>交会的</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>协</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>作</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>写作体</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>验</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>利用</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>图</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>像和影片</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>未来的演示奠定基</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>础</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF7E9C8" w14:textId="74B54288" w:rsidR="000F7F67" w:rsidRPr="006F0230" w:rsidRDefault="000F7F67" w:rsidP="002B2B3C">
+    <w:p w14:paraId="2FF7E9C8" w14:textId="74B54288" w:rsidR="000F7F67" w:rsidRPr="00C7135A" w:rsidRDefault="000F7F67" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="151DA874" w14:textId="1067D276" w:rsidR="007E17D4" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="151DA874" w14:textId="290DB4AD" w:rsidR="007E17D4" w:rsidRPr="00A53A6C" w:rsidRDefault="002B2B3C" w:rsidP="00A53A6C">
       <w:pPr>
+        <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk236321800"/>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
-        </w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>适合</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>对</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>象</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="03DCD579" w14:textId="7A01A24D" w:rsidR="00FD72C6" w:rsidRPr="006F0230" w:rsidRDefault="003C4E0A" w:rsidP="00862AAB">
+    <w:p w14:paraId="03DCD579" w14:textId="7A01A24D" w:rsidR="00FD72C6" w:rsidRPr="00C7135A" w:rsidRDefault="003C4E0A" w:rsidP="00862AAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:rightChars="-125" w:right="-300" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0834A7AC" wp14:editId="0E6E3BC6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4869209</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-32917</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1958975" cy="1059180"/>
             <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21367"/>
                 <wp:lineTo x="21425" y="21367"/>
                 <wp:lineTo x="21425" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="10" name="図 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3960,6869 +3887,7467 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>经</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>理</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>研</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>发</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主管</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：苦于「好</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品没人懂」，急需将技</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>术语</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>言</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>转译为顾</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>客</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>语</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>言。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F624D3" w14:textId="6866CFAC" w:rsidR="00FD72C6" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="00862AAB">
+    <w:p w14:paraId="49F624D3" w14:textId="5CAF0A76" w:rsidR="00FD72C6" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="00862AAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:rightChars="-125" w:right="-300" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>营销</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>营</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>运人</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>员</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>经</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>理：</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>想</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="00495F40" w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>入</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>学习</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>提升</w:t>
+      </w:r>
+      <w:r w:rsidR="00495F40" w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>行销</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A6C" w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>效益</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，却不知如何</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3568" w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>有效利用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> AI </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>提升</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>写出</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3568" w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>能，却不知如何引</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>吸引顾客的文案者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>写出符合品牌</w:t>
-[...13 lines deleted...]
-        <w:t>性的内容。</w:t>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EF9064" w14:textId="6E5A2345" w:rsidR="00FD72C6" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="00862AAB">
+    <w:p w14:paraId="02EF9064" w14:textId="6E5A2345" w:rsidR="00FD72C6" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="00862AAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:rightChars="-125" w:right="-300" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>新</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>创团队</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>中小企</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>业</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>育成中心人</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>员</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>资</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>源有限，需要一套低成本、高成效的方法</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>验证产</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>卖</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>点。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005AE69B" w14:textId="221A9030" w:rsidR="00FD72C6" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="00862AAB">
+    <w:p w14:paraId="005AE69B" w14:textId="221A9030" w:rsidR="00FD72C6" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="00862AAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:rightChars="-125" w:right="-300" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>精益生</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>管理推</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>动</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>者</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：想将精益理念落</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>实</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>到前端</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>营销</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>顾</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>客沟通。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C44B1E" w14:textId="050B6310" w:rsidR="007E17D4" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="00862AAB">
+    <w:p w14:paraId="05C44B1E" w14:textId="050B6310" w:rsidR="007E17D4" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="00862AAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:rightChars="-125" w:right="-300" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>对创业</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>感兴趣的人</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>员</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB37E0E" w14:textId="2FB5CB0D" w:rsidR="000F7F67" w:rsidRPr="006F0230" w:rsidRDefault="000F7F67" w:rsidP="002B2B3C">
+    <w:p w14:paraId="7BB37E0E" w14:textId="2FB5CB0D" w:rsidR="000F7F67" w:rsidRPr="00C7135A" w:rsidRDefault="000F7F67" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="295E70AC" w14:textId="5B6E3D7E" w:rsidR="007E17D4" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="295E70AC" w14:textId="690855A3" w:rsidR="007E17D4" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:noProof/>
+          <w:noProof/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>课纲</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A53A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:noProof/>
+          <w:noProof/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="006F0230">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="006F0230">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>小時</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>，全程英文</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>，英文</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>讲</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>解中文翻</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>译</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>成</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>员讨论</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>可以用中文。</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="006F0230">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6722DBB3" w14:textId="522B0E54" w:rsidR="007E17D4" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="6722DBB3" w14:textId="522B0E54" w:rsidR="007E17D4" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="109" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>开</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>场</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>诊</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>断（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>分</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>钟</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>学</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>习</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>种价</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>」定</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>义</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>后，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>将</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>评</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>估您目前的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>产</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>品描述，并将缺失的部分可</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>视</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>化。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1503D2" w14:textId="1CA7A320" w:rsidR="007E17D4" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="7A1503D2" w14:textId="7FCA4160" w:rsidR="007E17D4" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="00D355B6">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="59" w:left="425" w:rightChars="-66" w:right="-158" w:hangingChars="109" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>休息与迷你</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>纸</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>牌游</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>戏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>钟</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>在休息</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，您将挑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>选</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>代表您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>产</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>品灵魂的「价</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>卡</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>牌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BC9AD8" w14:textId="526031FA" w:rsidR="007E17D4" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="109" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>休息与迷你</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>运用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>纸</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>进</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>牌游</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>行价</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>戏</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>塑型（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>分</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>钟</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>在休息</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>将您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>时间</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>选</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>，您将挑</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>出的卡片作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>选</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>为</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>代表您</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>「魔法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>产</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>词汇</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>品灵魂的「价</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>值</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>Magic Words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>卡」。</w:t>
+        <w:t>）」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>输</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>入到</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>体</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>验</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>人类意志与</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>逻辑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>交会的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>协</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>作写作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BC9AD8" w14:textId="526031FA" w:rsidR="007E17D4" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="398696EE" w14:textId="19108C47" w:rsidR="00472B8E" w:rsidRPr="00C7135A" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="109" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t xml:space="preserve">4.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>结语</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>运用</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>AI</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>进</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>钟</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>行价</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>值</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>总结</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>塑型（</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>本次工作坊，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>90</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>为</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>分</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>未来的合作做准</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>钟</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>备</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="007E17D4" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
-[...218 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="398696EE" w14:textId="19108C47" w:rsidR="00472B8E" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="5068F2F5" w14:textId="08CB9DBE" w:rsidR="000F7F67" w:rsidRPr="00C7135A" w:rsidRDefault="000F7F67" w:rsidP="002B2B3C">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="59" w:left="425" w:hangingChars="109" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+    </w:p>
+    <w:p w14:paraId="6AB1C705" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk236321602"/>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>讲师团队简</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...122 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">介 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5068F2F5" w14:textId="08CB9DBE" w:rsidR="000F7F67" w:rsidRPr="006F0230" w:rsidRDefault="000F7F67" w:rsidP="002B2B3C">
-[...14 lines deleted...]
-    <w:p w14:paraId="6AB1C705" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="412CF3A4" w14:textId="7C476DA9" w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>日本大学</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>精</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>实</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>管理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>实验</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>室（</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Lean Management Laboratory, Nihon University, Japan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748BB8D6" w14:textId="6B3283A8" w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>由</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>村田康一教授</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">介 </w:t>
-[...113 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Prof. Koichi Murata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>组织</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>与</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>领导</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。本</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>实验</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>室</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>团队</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>的研究</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>领</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>域涵盖精</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>实</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>管理（</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Lean Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>）、工</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>组织</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>业</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>与</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>工程（</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Industrial Engineering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>）与知</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>领导</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>识</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>。本</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>科学（</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Knowledge Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>），透</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>实验</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>过</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>室</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>团队</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>动</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>的研究</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>研究（</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Action Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>）与</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>领</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>产业</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>域涵盖精</w:t>
-[...162 lines deleted...]
-        </w:rPr>
         <w:t>界建立密切的合作关系。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275E0198" w14:textId="1293C175" w:rsidR="005F5A43" w:rsidRPr="006F0230" w:rsidRDefault="005F5A43" w:rsidP="002B2B3C">
+    <w:p w14:paraId="275E0198" w14:textId="1293C175" w:rsidR="005F5A43" w:rsidRPr="00C7135A" w:rsidRDefault="005F5A43" w:rsidP="002B2B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="69DE4F2F" w14:textId="722E689E" w:rsidR="007F5DE8" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+    <w:p w14:paraId="69DE4F2F" w14:textId="722E689E" w:rsidR="007F5DE8" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="00A05F4B">
       <w:pPr>
+        <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>-------------------------------------------</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>报</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>名表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247FA4A0" w14:textId="55ED32FE" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="247FA4A0" w14:textId="756E178C" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00502A67" w:rsidP="00A05F4B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk236321686"/>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00C7135A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70AD7D30" wp14:editId="0AF170DA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5981065</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>213360</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="900284" cy="900284"/>
+            <wp:effectExtent l="38100" t="38100" r="33655" b="33655"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1138084008" name="圖片 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1733141110" name="圖片 6"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="900284" cy="900284"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="38100">
+                      <a:solidFill>
+                        <a:schemeClr val="accent6">
+                          <a:lumMod val="60000"/>
+                          <a:lumOff val="40000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>授</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>课时间</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2026/9/20(</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09:00~12:00</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>计</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>小</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>时</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEDA2A9" w14:textId="41121E6C" w:rsidR="00862AAB" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="00862AAB">
+    <w:p w14:paraId="3EEDA2A9" w14:textId="32662EE0" w:rsidR="00862AAB" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="00A05F4B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>上</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>课</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00D355B6" w:rsidRPr="00A05F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>线上</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7421B">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>On-line</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7421B">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>实时</w:t>
+      </w:r>
+      <w:r w:rsidR="00D355B6" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...45 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>上</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>课</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
-[...164 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2EF6C2FD" w14:textId="6051EBBA" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="2EF6C2FD" w14:textId="2C07B53F" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="00A05F4B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>报</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名方式</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="00D355B6" w:rsidRPr="00A05F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>《</w:t>
+      </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="006F0230">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="006F0230">
+        <w:r w:rsidRPr="00383DEF">
           <w:rPr>
             <w:rStyle w:val="afb"/>
             <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>线报</w:t>
+          <w:t>线</w:t>
         </w:r>
-        <w:r w:rsidRPr="006F0230">
+        <w:r w:rsidR="004B190D" w:rsidRPr="00383DEF">
+          <w:rPr>
+            <w:rStyle w:val="afb"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>上</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00383DEF">
+          <w:rPr>
+            <w:rStyle w:val="afb"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>报</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00383DEF">
           <w:rPr>
             <w:rStyle w:val="afb"/>
             <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>名</w:t>
         </w:r>
+        <w:r w:rsidR="00D355B6" w:rsidRPr="00383DEF">
+          <w:rPr>
+            <w:rStyle w:val="afb"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>连结</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidR="00D355B6" w:rsidRPr="00A05F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>》</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>填写</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>报</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名表。或</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>请</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>填妥</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>报</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名表后，</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>至</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+        <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
           <w:rPr>
             <w:rStyle w:val="afb"/>
             <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>service@i-sim.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>扫</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>描</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>课</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>报</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名二</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>维码</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>填写</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>报</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名数据。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F47E56" w14:textId="4055761E" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="00862AAB">
+    <w:p w14:paraId="79F47E56" w14:textId="4055761E" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="00A05F4B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>主</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>办单</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>位</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>国</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>际创</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>新方法学会</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>雅智（厦</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>门</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>）咨</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>询</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00A05F4B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>有限公司</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10925" w:type="dxa"/>
         <w:tblInd w:w="-152" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1868"/>
         <w:gridCol w:w="1396"/>
         <w:gridCol w:w="1414"/>
-        <w:gridCol w:w="2189"/>
-        <w:gridCol w:w="1274"/>
+        <w:gridCol w:w="876"/>
+        <w:gridCol w:w="1313"/>
+        <w:gridCol w:w="646"/>
+        <w:gridCol w:w="628"/>
         <w:gridCol w:w="2784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="55E36FD2" w14:textId="77777777" w:rsidTr="00862AAB">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="55E36FD2" w14:textId="77777777" w:rsidTr="00862AAB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10925" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4D6334" w14:textId="1E11FDFF" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="0A4D6334" w14:textId="1E11FDFF" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>AI</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>价</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>值</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>表达工作坊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="2148D3CF" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="2148D3CF" w14:textId="77777777" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1145B265" w14:textId="68EBA588" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="1145B265" w14:textId="68EBA588" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>姓</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D97DC5" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="39D97DC5" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67BAC76E" w14:textId="66E1A948" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="67BAC76E" w14:textId="66E1A948" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>性</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>别</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0381B123" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="0381B123" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21754DF4" w14:textId="233F6D61" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="21754DF4" w14:textId="233F6D61" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>电</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>话</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3C52FF" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="2C3C52FF" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="3366CF95" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="3366CF95" w14:textId="77777777" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01F27782" w14:textId="6BA305CF" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="01F27782" w14:textId="6BA305CF" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>公司</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>单</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>位</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDF5865" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="4DDF5865" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C4EEDF1" w14:textId="45E32951" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="0C4EEDF1" w14:textId="45E32951" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>部</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>门</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0AF976" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="4B0AF976" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F110592" w14:textId="34104B94" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="7F110592" w14:textId="34104B94" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>职</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0FACD9" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="4B0FACD9" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="6DF40815" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="6DF40815" w14:textId="77777777" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A365D4D" w14:textId="573DCF93" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="0A365D4D" w14:textId="573DCF93" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>E-MAIL</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4999" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A6021A" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="62A6021A" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15AB82F4" w14:textId="6216AB9B" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="15AB82F4" w14:textId="6216AB9B" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>移</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>动电话</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCB8681" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="6FCB8681" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="4462C96A" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="4462C96A" w14:textId="77777777" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45E70C55" w14:textId="0E14ED39" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="45E70C55" w14:textId="0E14ED39" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>地</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4999" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD0F8B6" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="4BD0F8B6" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE2442C" w14:textId="79A617EE" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="2AE2442C" w14:textId="79A617EE" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>微信</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>帐</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455E0E98" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="455E0E98" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="08844893" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="08844893" w14:textId="77777777" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CD5CC70" w14:textId="67C5DA69" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="1CD5CC70" w14:textId="67C5DA69" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>学</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>历</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9057" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5110B1DD" w14:textId="038CDD0D" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="5110B1DD" w14:textId="038CDD0D" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□博士</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>硕</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>士</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□大学</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>专</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>科</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□其他</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>科系：</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="67D9FE8D" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="67D9FE8D" w14:textId="77777777" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55E0E859" w14:textId="69E93A00" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="55E0E859" w14:textId="69E93A00" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>团</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>体</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>报</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9057" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="303E79F8" w14:textId="0D51BCFA" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="303E79F8" w14:textId="0D51BCFA" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>联络</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>人姓名：</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>电话</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">                           E-mail</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="00424F7B" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="00424F7B" w14:textId="77777777" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="310750CC" w14:textId="0F66EDC5" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="310750CC" w14:textId="0F66EDC5" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>讯</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>息来源</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9057" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00B37955" w14:textId="0C1C580C" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="00B37955" w14:textId="0C1C580C" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□学会网站</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Email      </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□学会</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>电</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>子</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>报</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□微信</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>帐</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>号</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□朋友</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□其他</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>:________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F0230" w:rsidRPr="006F0230" w14:paraId="34363097" w14:textId="2A08B74E" w:rsidTr="00222D8F">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="34363097" w14:textId="2A08B74E" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C71FF20" w14:textId="47F6FAB4" w:rsidR="006F0230" w:rsidRPr="006F0230" w:rsidRDefault="006F0230" w:rsidP="003C4E0A">
+          <w:p w14:paraId="7C71FF20" w14:textId="3CC2B038" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="00D355B6" w:rsidP="003C4E0A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk236322287"/>
-            <w:r w:rsidRPr="006F0230">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>程</w:t>
+              <w:t>线上</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidR="003C4E0A" w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>用</w:t>
+              <w:t>课程费用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9057" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6CE675" w14:textId="4DB69BE0" w:rsidR="006F0230" w:rsidRPr="006F0230" w:rsidRDefault="006F0230" w:rsidP="006F0230">
+          <w:p w14:paraId="3C556CA8" w14:textId="595F7314" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="00862AAB" w:rsidP="003C4E0A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
-                <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>RMB</w:t>
+              <w:t xml:space="preserve">RMB </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D355B6" w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 200</w:t>
+              <w:t>199</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003C4E0A" w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>在线报名</w:t>
+              <w:t>一般</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidR="003C4E0A" w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>报</w:t>
+            </w:r>
+            <w:r w:rsidR="003C4E0A" w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidR="003C4E0A" w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>费</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383DEF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5371" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6CE675" w14:textId="7218BAFC" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RMB </w:t>
+            </w:r>
+            <w:r w:rsidR="00D355B6" w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>(I-SIM/SSI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>会</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>员</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>，两人同行</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="2C8B507B" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="2C8B507B" w14:textId="77777777" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF2D63E" w14:textId="37758D08" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="1DF2D63E" w14:textId="37758D08" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>发</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>票抬</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>头</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9057" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0811C3A5" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="0811C3A5" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:firstLineChars="100" w:firstLine="240"/>
+              <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="7D889A7B" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="7D889A7B" w14:textId="77777777" w:rsidTr="00D355B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="779B59B8" w14:textId="1D2E4257" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="779B59B8" w14:textId="1D2E4257" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>统</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>一社会信用代</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>码</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>纳</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>税人</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>识</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>别号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9057" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCDDC49" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+          <w:p w14:paraId="1DCDDC49" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:firstLineChars="100" w:firstLine="240"/>
+              <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="6B45DFC8" w14:textId="77777777" w:rsidTr="00862AAB">
+      <w:tr w:rsidR="002B2B3C" w:rsidRPr="00C7135A" w14:paraId="6B45DFC8" w14:textId="77777777" w:rsidTr="00862AAB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10925" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9B6933" w14:textId="6A8E742E" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="7C9B6933" w14:textId="6A8E742E" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:firstLineChars="100" w:firstLine="240"/>
+              <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>报</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>费</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>不含</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>转账汇</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>款手</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>续费</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>用</w:t>
             </w:r>
-            <w:r w:rsidR="002B2B3C" w:rsidRPr="006F0230">
+            <w:r w:rsidR="002B2B3C" w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="711FC7EE" w14:textId="7028F12E" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="711FC7EE" w14:textId="2904359A" w:rsidR="002B2B3C" w:rsidRPr="00A05F4B" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:firstLineChars="100" w:firstLine="240"/>
+              <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Cambria Math" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>◎</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>完成</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>汇</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>款</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>请</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>将</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>缴费证</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>明</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>转账</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>后</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>码</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>或支付凭</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>证</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidR="00DF3CBE" w:rsidRPr="00A05F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>截图</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>电邮</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="006F0230">
+              <w:r w:rsidRPr="00A05F4B">
                 <w:rPr>
                   <w:rStyle w:val="afb"/>
                   <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>service@i-sim.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>以便核</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>对</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w14:paraId="78B7673B" w14:textId="77777777" w:rsidTr="006F0230">
+      <w:tr w:rsidR="00D355B6" w:rsidRPr="00C7135A" w14:paraId="78B7673B" w14:textId="77777777" w:rsidTr="00DF3CBE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72A6F244" w14:textId="7CD2C115" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="72A6F244" w14:textId="7CD2C115" w:rsidR="00D355B6" w:rsidRPr="00A05F4B" w:rsidRDefault="00D355B6" w:rsidP="002B2B3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>付款方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9057" w:type="dxa"/>
+            <w:tcW w:w="5645" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09A9093A" w14:textId="3D282AE2" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="09A9093A" w14:textId="3D282AE2" w:rsidR="00D355B6" w:rsidRPr="00A05F4B" w:rsidRDefault="00D355B6" w:rsidP="002B2B3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>大</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>陆银</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>行</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>转账</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>信息</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D3A68D" w14:textId="261FFDE4" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="34D3A68D" w14:textId="261FFDE4" w:rsidR="00D355B6" w:rsidRPr="00A05F4B" w:rsidRDefault="00D355B6" w:rsidP="002B2B3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>银</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>行：厦</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>门银</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>行股份有限公司政</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>务</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>中心支行</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36A936B5" w14:textId="59123A65" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="1820E210" w14:textId="77777777" w:rsidR="00D355B6" w:rsidRPr="00A05F4B" w:rsidRDefault="00D355B6" w:rsidP="00D355B6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>收款人姓名：雅智（厦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>银</w:t>
+              <w:t>门</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>行行号：</w:t>
+              <w:t>）咨</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>313393087427</w:t>
+              <w:t>询</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>有限公司</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14A47C2C" w14:textId="365598B3" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+          <w:p w14:paraId="5AF8DC1B" w14:textId="408D39A8" w:rsidR="00D355B6" w:rsidRPr="00A05F4B" w:rsidRDefault="00D355B6" w:rsidP="00D355B6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>账</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>号：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>80121316000359</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7463319E" w14:textId="77777777" w:rsidR="00D355B6" w:rsidRPr="00A05F4B" w:rsidRDefault="00D355B6" w:rsidP="002B2B3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>银</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>收款人姓名：雅智（厦</w:t>
+              <w:t>行行号：</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A05F4B">
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>门</w:t>
-[...23 lines deleted...]
-              <w:t>有限公司</w:t>
+              <w:t>313393087427</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="053C633A" w14:textId="766ED774" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="00862AAB" w:rsidP="002B2B3C">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3412" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E96AEFD" w14:textId="667A83FE" w:rsidR="00D355B6" w:rsidRPr="00A05F4B" w:rsidRDefault="00D355B6" w:rsidP="00D355B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A7421B">
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>账</w:t>
+              <w:t>或</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidRPr="00A7421B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>号：</w:t>
+              <w:t xml:space="preserve"> 微信/支付宝</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F0230">
+            <w:r w:rsidR="00DF3CBE" w:rsidRPr="00A7421B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/云闪付</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A7421B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 支付</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="053C633A" w14:textId="4E8C7BA0" w:rsidR="00D355B6" w:rsidRPr="00A05F4B" w:rsidRDefault="00DF3CBE" w:rsidP="00DF3CBE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="CourierNew" w:eastAsia="CourierNew" w:cs="CourierNew"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>80121316000359</w:t>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E6F7CE4" wp14:editId="33816316">
+                  <wp:extent cx="1458281" cy="1657954"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                  <wp:docPr id="953755738" name="圖片 1" descr="一張含有 文字, 螢幕擷取畫面, 設計 的圖片&#10;&#10;AI 產生的內容可能不正確。"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="953755738" name="圖片 1" descr="一張含有 文字, 螢幕擷取畫面, 設計 的圖片&#10;&#10;AI 產生的內容可能不正確。"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId16"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1508096" cy="1714590"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BEFD1B9" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="68486E7F" w14:textId="339F93A4" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="149" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>【注意事</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>【注意事</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>项</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>项</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC3EA7C" w14:textId="2F8EAC07" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="3DC3EA7C" w14:textId="2F8EAC07" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="149" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="OLE_LINK21"/>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>项</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>目</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>请务</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>必填写，以利行前通知，或</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>联络</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>注意事</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>项</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2007638D" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="2007638D" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="149" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>尊重智</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>财</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>权，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>课</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>进</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>行中禁止</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>录</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>音、</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>录</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>像。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5682DD28" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="5682DD28" w14:textId="4D11B191" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="149" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>本会保留修</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>本会保留</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>订课</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>未达最低开</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>程、中断</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>课</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>课</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>人数</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>程及未达最低开</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>时</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>课</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>取消</w:t>
+      </w:r>
+      <w:r w:rsidR="008B58CE" w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>或调</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05F4B" w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>时</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>整</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05F4B" w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>取消</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>课</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05F4B" w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>课</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05F4B" w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>程之权利。本会保留因故</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>时间</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>调</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>之权利。</w:t>
+      </w:r>
+      <w:r w:rsidR="008B58CE" w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>此情形下，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>课</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0230">
+        <w:t>本会</w:t>
+      </w:r>
+      <w:r w:rsidR="008B58CE" w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>保证事先</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>时间</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>通知已</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>，并通知已</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>报</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>报</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>名学</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>名学</w:t>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>员</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>员</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>知悉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756B2590" w14:textId="7F10BDFC" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="756B2590" w14:textId="7F10BDFC" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="149" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>因学</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>员</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>个人因素，上</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>课</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>前</w:t>
       </w:r>
-      <w:r w:rsidR="00862AAB" w:rsidRPr="006F0230">
+      <w:r w:rsidR="00862AAB" w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>天后即不得退</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>费</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>，但得</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>转让</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>转课</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>、或保留。若因学</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>员</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>个人因素，退</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>费时</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>扣除手</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>续费</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8D03F1" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="2A8D03F1" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="149" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>若退</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>费</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>因素</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>学会</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>课</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>程取消或延</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>课</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>，学会</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>负</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>担退</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>费</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>之手</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>续费</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDD0D7D" w14:textId="2A8A9585" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="7EDD0D7D" w14:textId="1720BE70" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="149" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>需</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>报账</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>者，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>请务</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>必填写「公司抬</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>头</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>」及「</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>税号」</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>栏</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>，以利开立收据。</w:t>
+        <w:t>，以利开立收据</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7421B" w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>/发票</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="015B658E" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
+    <w:p w14:paraId="015B658E" w14:textId="77777777" w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidRDefault="002B2B3C" w:rsidP="002B2B3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="149" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>团报时</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>每人仍需填一份数据，并加注</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>团报联络</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>联络</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0230">
+      <w:r w:rsidRPr="00383DEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>数据。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002B2B3C" w:rsidRPr="006F0230" w:rsidSect="00E25148">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidR="002B2B3C" w:rsidRPr="00383DEF" w:rsidSect="00E25148">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="646" w:bottom="567" w:left="646" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C3E9364" w14:textId="77777777" w:rsidR="005B0A3B" w:rsidRDefault="005B0A3B">
+    <w:p w14:paraId="309ACA52" w14:textId="77777777" w:rsidR="00131E04" w:rsidRDefault="00131E04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A9645B" w14:textId="77777777" w:rsidR="005B0A3B" w:rsidRDefault="005B0A3B"/>
+    <w:p w14:paraId="3D5089D3" w14:textId="77777777" w:rsidR="00131E04" w:rsidRDefault="00131E04"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FD36732" w14:textId="77777777" w:rsidR="005B0A3B" w:rsidRDefault="005B0A3B">
+    <w:p w14:paraId="643B7F29" w14:textId="77777777" w:rsidR="00131E04" w:rsidRDefault="00131E04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2AB36B" w14:textId="77777777" w:rsidR="005B0A3B" w:rsidRDefault="005B0A3B"/>
+    <w:p w14:paraId="598A2B19" w14:textId="77777777" w:rsidR="00131E04" w:rsidRDefault="00131E04"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -10870,50 +11395,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="CourierNew">
+    <w:altName w:val="DengXian"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FBB61EB" w14:textId="02BA74A9" w:rsidR="00A36725" w:rsidRDefault="00A36725" w:rsidP="00E25148">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1185"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="ja-JP" w:eastAsia="ja-JP" w:bidi="ja-JP"/>
@@ -11072,70 +11604,70 @@
             <v:shape w14:anchorId="574BA0FC" id="フリーフォーム:図形 8" o:spid="_x0000_s1027" alt="緑​​のグラデーションの長方形" style="position:absolute;margin-left:-6.5pt;margin-top:675.35pt;width:627.85pt;height:213.85pt;rotation:180;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7738110,2906395" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsTm/AHQQAAPkMAAAOAAAAZHJzL2Uyb0RvYy54bWzkV1tv2zYUfh+w/0DoccBiy9fYiFMEKTIM&#10;yNqgyZDukaYoSwBFaiR9SX/9PpKizLhB0xR72vIg83Ku3+G55OLdoRFkx7WplVxl+dkwI1wyVdRy&#10;s8r+fLj59TwjxlJZUKEkX2VP3GTvLn/+6WLfLvlIVUoUXBMIkWa5b1dZZW27HAwMq3hDzZlqucRl&#10;qXRDLbZ6Myg03UN6Iwaj4XA22CtdtFoxbgxO34fL7NLLL0vO7MeyNNwSscpgm/Vf7b9r9x1cXtDl&#10;RtO2qllnBv0BKxpaSyjtRb2nlpKtrr8S1dRMK6NKe8ZUM1BlWTPufYA3+fDEm/uKttz7AnBM28Nk&#10;/j2x7MPuvr3TgGHfmqXB0nlxKHVDtAJa+fB86P68czCXHDx2Tz12/GAJw+F8MR9PZ4g2w91onk/n&#10;2EDsIEhzUtnW2N+4atya7m6NDeAXWHnoCiJpgzfClJSmtvwzAlY2AvH4ZUCGZE/m8/F5nsegnZL/&#10;9Zy8IqPFcDZeTLsYn5J/zhPpneTXdaRMQ/KqjtGP6EiZOh9e1zRONH0HVin5d+uYvE3Hc/JXsXoe&#10;vv9ltPPzxWwyy/9r0UYN2MQsp1VMfHaQXeZjRahrGKHMtMq4MpOWAdSUuEWah7ICLl9Vvs2MhE2Z&#10;8zcxIxNT5tGbmJFiKfP4TczInZR5kjIDziN2Gi3ONTfhm5vNCJqbzgia29rx0GVLrYM8Lsketbqr&#10;o6RCqe6KpLtv1I4/KE9pTwo9dB5vhUypemkwOMYmUsTf1stLKbun3vkV6eJvoEdFgMxoYYh6pIi/&#10;KeWpdiaU4YHNoeCbUQ+HQzFpSJgBiptaCFKKGnOIxLQCLJV9rG3l+zB6YejwJvYrQ/BS46P1Ewu/&#10;FprsKMJBGePSjj2H2DZ/qCKcT3wz9YHBMWaTcDyLx7Cql+Tt3RgXj02nK3d0IUt6slTh9CuFHUdA&#10;oefpRUPfJjok6i4N8wVGK6ghhlHBi77X21rwT3hvQVhEzNknfCpK5RAMt+5kcJwp/Mo+CR6oP/GS&#10;1AWSfOQN7u1KfQlwm4oWPBxPvVEveSIkBDrJJfT3sjsBbpQ8DUwsAx29Y+V+WuyZvwFyZO45vGYl&#10;bc/c1FLplzwTNjKXgT6CFKBxKNnD+gBs3HODq+5krYqnOx3mMReUlt3U2thbauwd1RiPcIgR3H7E&#10;pxQKCY489quMVEp/eenc0WOKxG1G9hh/V5n5e0s13rz4XeJRL/LJBGKt30ym8xE2Or1Zpzdy21wr&#10;vHoUW1jnl47eirgstWoeMalfOa24opJBN4q6Ra0Km2uLPa4w6zN+deXXmJGRr7fyvmUx/Vp4/nB4&#10;pLolbrnKLCbQDyqOysfJEi/7SOsiJNXV1qqy9s/3iGsXAczXISnC/wJugE/3nur4H8vlPwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAM/NFBHiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxap0mTVCFOhZAKNyTaSvToxkuSEq+j2G3D37M9wW1WM5p9U64n24sLjr5zpGAxj0Ag1c50&#10;1CjY7zazFQgfNBndO0IFP+hhXd3flbow7kofeNmGRnAJ+UIraEMYCil93aLVfu4GJPa+3Gh14HNs&#10;pBn1lcttL+MoyqTVHfGHVg/40mL9vT1bBa/TZ50m76c83WUbe5oy2h8Ob0o9PkzPTyACTuEvDDd8&#10;RoeKmY7uTMaLXsFskfCWwEaSRjmIWyRexqyOrPJ8tQRZlfL/jOoXAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEALE5vwB0EAAD5DAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAz80UEeIAAAAOAQAADwAAAAAAAAAAAAAAAAB3BgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" adj="-11796480,,5400" path="m,l7738110,r,1896461l,2906395,,xe" fillcolor="#9edfbe [1302]" stroked="f" strokeweight="2pt">
               <v:fill color2="#4eb3cf [3208]" rotate="t" angle="58" focus="100%" type="gradient">
                 <o:fill v:ext="view" type="gradientUnscaled"/>
               </v:fill>
               <v:stroke joinstyle="miter"/>
               <v:formulas/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;7973568,0;7973568,1772074;0,2715768;0,0" o:connectangles="0,0,0,0,0" textboxrect="0,0,7738110,2906395"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5E13FCD1" w14:textId="77777777" w:rsidR="00A36725" w:rsidRDefault="00A36725" w:rsidP="00A36725"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="280094C3" w14:textId="77777777" w:rsidR="005B0A3B" w:rsidRDefault="005B0A3B">
+    <w:p w14:paraId="32863789" w14:textId="77777777" w:rsidR="00131E04" w:rsidRDefault="00131E04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3957C991" w14:textId="77777777" w:rsidR="005B0A3B" w:rsidRDefault="005B0A3B"/>
+    <w:p w14:paraId="620D57E3" w14:textId="77777777" w:rsidR="00131E04" w:rsidRDefault="00131E04"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64FA2EA0" w14:textId="77777777" w:rsidR="005B0A3B" w:rsidRDefault="005B0A3B">
+    <w:p w14:paraId="30C1603F" w14:textId="77777777" w:rsidR="00131E04" w:rsidRDefault="00131E04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDB89A9" w14:textId="77777777" w:rsidR="005B0A3B" w:rsidRDefault="005B0A3B"/>
+    <w:p w14:paraId="05962DE0" w14:textId="77777777" w:rsidR="00131E04" w:rsidRDefault="00131E04"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6714ACF7" w14:textId="4746D213" w:rsidR="007201A7" w:rsidRPr="009C2589" w:rsidRDefault="00862AAB">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="102D253F" wp14:editId="5EFB7B6D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>135255</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-269875</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3131820" cy="561975"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="1168332189" name="圖片 1"/>
           <wp:cNvGraphicFramePr>
@@ -12830,95 +13362,95 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005223BB"/>
     <w:rsid w:val="000102CA"/>
     <w:rsid w:val="00020B5B"/>
     <w:rsid w:val="00034EC3"/>
     <w:rsid w:val="00064E3E"/>
     <w:rsid w:val="00077551"/>
     <w:rsid w:val="00082F03"/>
     <w:rsid w:val="000A6E91"/>
     <w:rsid w:val="000D329B"/>
     <w:rsid w:val="000D340C"/>
     <w:rsid w:val="000D5D28"/>
     <w:rsid w:val="000E7C40"/>
     <w:rsid w:val="000F7F67"/>
     <w:rsid w:val="0011395E"/>
     <w:rsid w:val="00120CCC"/>
+    <w:rsid w:val="00131E04"/>
     <w:rsid w:val="00145A9E"/>
     <w:rsid w:val="001817A4"/>
     <w:rsid w:val="00186CB1"/>
     <w:rsid w:val="00191BFD"/>
     <w:rsid w:val="001A035C"/>
     <w:rsid w:val="001A2188"/>
     <w:rsid w:val="001A7410"/>
     <w:rsid w:val="001B65BD"/>
     <w:rsid w:val="001B78F9"/>
     <w:rsid w:val="001C13E9"/>
     <w:rsid w:val="001C50A3"/>
     <w:rsid w:val="001D0E62"/>
     <w:rsid w:val="001D1771"/>
     <w:rsid w:val="001E1FBE"/>
     <w:rsid w:val="001F1830"/>
     <w:rsid w:val="001F3143"/>
     <w:rsid w:val="001F3153"/>
     <w:rsid w:val="00203409"/>
     <w:rsid w:val="002063FA"/>
     <w:rsid w:val="0020743A"/>
     <w:rsid w:val="00217940"/>
     <w:rsid w:val="002400DD"/>
     <w:rsid w:val="00240373"/>
     <w:rsid w:val="002450DA"/>
     <w:rsid w:val="00250B96"/>
@@ -12932,286 +13464,307 @@
     <w:rsid w:val="00281B8C"/>
     <w:rsid w:val="002873E7"/>
     <w:rsid w:val="002A107B"/>
     <w:rsid w:val="002B06E9"/>
     <w:rsid w:val="002B2B3C"/>
     <w:rsid w:val="002B415C"/>
     <w:rsid w:val="002B651B"/>
     <w:rsid w:val="002C4A15"/>
     <w:rsid w:val="002D0602"/>
     <w:rsid w:val="002D1C03"/>
     <w:rsid w:val="002E7603"/>
     <w:rsid w:val="002F51FC"/>
     <w:rsid w:val="002F5404"/>
     <w:rsid w:val="002F5AE3"/>
     <w:rsid w:val="002F617B"/>
     <w:rsid w:val="00301336"/>
     <w:rsid w:val="0030326B"/>
     <w:rsid w:val="00303C38"/>
     <w:rsid w:val="00316D06"/>
     <w:rsid w:val="00320A80"/>
     <w:rsid w:val="0032245B"/>
     <w:rsid w:val="003232B3"/>
     <w:rsid w:val="00326D62"/>
     <w:rsid w:val="0033277A"/>
     <w:rsid w:val="00340660"/>
+    <w:rsid w:val="00383DEF"/>
     <w:rsid w:val="00397A27"/>
     <w:rsid w:val="003B2F9F"/>
     <w:rsid w:val="003C4E0A"/>
     <w:rsid w:val="003C6033"/>
     <w:rsid w:val="003D23A0"/>
     <w:rsid w:val="003D2D69"/>
     <w:rsid w:val="003D3DEE"/>
     <w:rsid w:val="003D4275"/>
     <w:rsid w:val="003E3F5B"/>
     <w:rsid w:val="003E621D"/>
     <w:rsid w:val="0040451E"/>
     <w:rsid w:val="00413849"/>
     <w:rsid w:val="0041572C"/>
     <w:rsid w:val="00422F71"/>
     <w:rsid w:val="00430FC8"/>
     <w:rsid w:val="00435600"/>
+    <w:rsid w:val="00451B44"/>
     <w:rsid w:val="004653C2"/>
     <w:rsid w:val="00470EAD"/>
     <w:rsid w:val="00472B8E"/>
     <w:rsid w:val="00476F22"/>
     <w:rsid w:val="0048028E"/>
     <w:rsid w:val="004858C9"/>
     <w:rsid w:val="004870D2"/>
     <w:rsid w:val="00493B44"/>
+    <w:rsid w:val="00495F40"/>
     <w:rsid w:val="004A10E9"/>
     <w:rsid w:val="004A573B"/>
+    <w:rsid w:val="004B190D"/>
     <w:rsid w:val="004C5460"/>
+    <w:rsid w:val="004E3568"/>
     <w:rsid w:val="004E51A5"/>
     <w:rsid w:val="004F7C8C"/>
     <w:rsid w:val="00501756"/>
+    <w:rsid w:val="00502A67"/>
+    <w:rsid w:val="005037EC"/>
     <w:rsid w:val="00513285"/>
     <w:rsid w:val="005208FA"/>
     <w:rsid w:val="00522025"/>
     <w:rsid w:val="005223BB"/>
     <w:rsid w:val="0054244D"/>
     <w:rsid w:val="00553D16"/>
     <w:rsid w:val="00556EA8"/>
     <w:rsid w:val="00574195"/>
     <w:rsid w:val="00576F68"/>
     <w:rsid w:val="00595CB0"/>
     <w:rsid w:val="005A45A3"/>
     <w:rsid w:val="005B0A3B"/>
     <w:rsid w:val="005B47DD"/>
     <w:rsid w:val="005B5BAC"/>
     <w:rsid w:val="005B66D3"/>
     <w:rsid w:val="005D397D"/>
     <w:rsid w:val="005E394D"/>
     <w:rsid w:val="005F1A18"/>
     <w:rsid w:val="005F5A43"/>
     <w:rsid w:val="005F6ECF"/>
     <w:rsid w:val="00603C0F"/>
     <w:rsid w:val="00606B61"/>
     <w:rsid w:val="00647703"/>
     <w:rsid w:val="00650FAA"/>
     <w:rsid w:val="00662DFA"/>
     <w:rsid w:val="00663AB4"/>
     <w:rsid w:val="00663C5B"/>
     <w:rsid w:val="00665B88"/>
     <w:rsid w:val="00666381"/>
     <w:rsid w:val="006766E0"/>
     <w:rsid w:val="00677F3C"/>
     <w:rsid w:val="006B4542"/>
     <w:rsid w:val="006C2B66"/>
     <w:rsid w:val="006D599F"/>
     <w:rsid w:val="006E72E0"/>
-    <w:rsid w:val="006F0230"/>
     <w:rsid w:val="006F038A"/>
     <w:rsid w:val="00702689"/>
     <w:rsid w:val="00702C6E"/>
+    <w:rsid w:val="0070332F"/>
     <w:rsid w:val="0070768C"/>
     <w:rsid w:val="00716DF3"/>
     <w:rsid w:val="007176DE"/>
     <w:rsid w:val="007201A7"/>
     <w:rsid w:val="00761872"/>
     <w:rsid w:val="00761F5F"/>
     <w:rsid w:val="00766731"/>
     <w:rsid w:val="007729C0"/>
     <w:rsid w:val="0077329F"/>
     <w:rsid w:val="00773521"/>
+    <w:rsid w:val="00774B54"/>
     <w:rsid w:val="007751C0"/>
     <w:rsid w:val="007874FB"/>
     <w:rsid w:val="00791E74"/>
     <w:rsid w:val="007A1361"/>
     <w:rsid w:val="007A63BB"/>
     <w:rsid w:val="007B17CC"/>
     <w:rsid w:val="007B4FC5"/>
     <w:rsid w:val="007E0DF2"/>
     <w:rsid w:val="007E17D4"/>
     <w:rsid w:val="007E1D3F"/>
     <w:rsid w:val="007F5DE8"/>
     <w:rsid w:val="00804E7C"/>
     <w:rsid w:val="008176C9"/>
     <w:rsid w:val="00825116"/>
     <w:rsid w:val="00832322"/>
     <w:rsid w:val="00834F0E"/>
     <w:rsid w:val="00850A89"/>
     <w:rsid w:val="00854C27"/>
     <w:rsid w:val="00856943"/>
     <w:rsid w:val="00862AAB"/>
     <w:rsid w:val="00865DB9"/>
     <w:rsid w:val="00870A28"/>
     <w:rsid w:val="008719E6"/>
     <w:rsid w:val="00874942"/>
     <w:rsid w:val="0089202B"/>
     <w:rsid w:val="008945C8"/>
     <w:rsid w:val="008947AF"/>
     <w:rsid w:val="00895BE6"/>
     <w:rsid w:val="00897A3F"/>
     <w:rsid w:val="008A3B69"/>
     <w:rsid w:val="008B15A8"/>
     <w:rsid w:val="008B5297"/>
+    <w:rsid w:val="008B58CE"/>
     <w:rsid w:val="008C620F"/>
     <w:rsid w:val="008E29E1"/>
     <w:rsid w:val="0090543A"/>
     <w:rsid w:val="0091237C"/>
     <w:rsid w:val="00912560"/>
     <w:rsid w:val="00914F75"/>
     <w:rsid w:val="00917693"/>
     <w:rsid w:val="00922C42"/>
     <w:rsid w:val="00926DDD"/>
     <w:rsid w:val="00936321"/>
     <w:rsid w:val="009415D1"/>
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="00947F34"/>
     <w:rsid w:val="00966C5A"/>
     <w:rsid w:val="00980221"/>
     <w:rsid w:val="00986D1D"/>
     <w:rsid w:val="009A2C6C"/>
     <w:rsid w:val="009A670A"/>
     <w:rsid w:val="009C03E6"/>
     <w:rsid w:val="009C2589"/>
     <w:rsid w:val="009C511A"/>
     <w:rsid w:val="009C797C"/>
     <w:rsid w:val="009D1298"/>
     <w:rsid w:val="009D1956"/>
     <w:rsid w:val="009D3F3C"/>
     <w:rsid w:val="009D7F4E"/>
     <w:rsid w:val="00A004E3"/>
     <w:rsid w:val="00A02633"/>
+    <w:rsid w:val="00A05F4B"/>
     <w:rsid w:val="00A177B9"/>
     <w:rsid w:val="00A27AD5"/>
     <w:rsid w:val="00A340F2"/>
     <w:rsid w:val="00A36725"/>
     <w:rsid w:val="00A37989"/>
+    <w:rsid w:val="00A53A6C"/>
     <w:rsid w:val="00A56ECB"/>
     <w:rsid w:val="00A616C2"/>
     <w:rsid w:val="00A7020C"/>
+    <w:rsid w:val="00A7421B"/>
     <w:rsid w:val="00A75635"/>
+    <w:rsid w:val="00A83BBD"/>
     <w:rsid w:val="00A856F4"/>
     <w:rsid w:val="00A8602C"/>
     <w:rsid w:val="00A94BB3"/>
     <w:rsid w:val="00A9712C"/>
     <w:rsid w:val="00AB5A06"/>
     <w:rsid w:val="00AC0E98"/>
     <w:rsid w:val="00AC3A85"/>
     <w:rsid w:val="00AC4EFA"/>
     <w:rsid w:val="00AD3BE4"/>
     <w:rsid w:val="00AD59CF"/>
     <w:rsid w:val="00AF6265"/>
     <w:rsid w:val="00B1158F"/>
     <w:rsid w:val="00B124B8"/>
     <w:rsid w:val="00B326EB"/>
     <w:rsid w:val="00B37421"/>
     <w:rsid w:val="00B55BCC"/>
     <w:rsid w:val="00B60965"/>
     <w:rsid w:val="00B66C63"/>
     <w:rsid w:val="00B71B33"/>
     <w:rsid w:val="00B727BE"/>
     <w:rsid w:val="00B94DEB"/>
     <w:rsid w:val="00BA7DF8"/>
     <w:rsid w:val="00BB2A9C"/>
     <w:rsid w:val="00BB2D9B"/>
+    <w:rsid w:val="00BC2E6A"/>
+    <w:rsid w:val="00BE54E2"/>
+    <w:rsid w:val="00BE727D"/>
     <w:rsid w:val="00BF5473"/>
     <w:rsid w:val="00BF6D7C"/>
     <w:rsid w:val="00C00231"/>
     <w:rsid w:val="00C12BAF"/>
     <w:rsid w:val="00C14D03"/>
     <w:rsid w:val="00C14DA7"/>
     <w:rsid w:val="00C20226"/>
     <w:rsid w:val="00C215A3"/>
     <w:rsid w:val="00C3213A"/>
     <w:rsid w:val="00C46E7B"/>
     <w:rsid w:val="00C52977"/>
     <w:rsid w:val="00C60C29"/>
     <w:rsid w:val="00C65D16"/>
+    <w:rsid w:val="00C7135A"/>
     <w:rsid w:val="00C75645"/>
     <w:rsid w:val="00C85AE6"/>
     <w:rsid w:val="00C9062C"/>
     <w:rsid w:val="00C95067"/>
     <w:rsid w:val="00C960F2"/>
     <w:rsid w:val="00CC0E15"/>
     <w:rsid w:val="00CC6CF6"/>
     <w:rsid w:val="00CE3710"/>
     <w:rsid w:val="00CF2287"/>
     <w:rsid w:val="00D1107E"/>
     <w:rsid w:val="00D1307B"/>
     <w:rsid w:val="00D22425"/>
     <w:rsid w:val="00D22A67"/>
     <w:rsid w:val="00D22C5A"/>
     <w:rsid w:val="00D30C75"/>
     <w:rsid w:val="00D33124"/>
+    <w:rsid w:val="00D355B6"/>
     <w:rsid w:val="00D60E37"/>
     <w:rsid w:val="00D73210"/>
     <w:rsid w:val="00D80662"/>
     <w:rsid w:val="00D83C55"/>
     <w:rsid w:val="00D872D9"/>
-    <w:rsid w:val="00D90EDF"/>
     <w:rsid w:val="00DB52CA"/>
     <w:rsid w:val="00DD373D"/>
     <w:rsid w:val="00DD5DC1"/>
     <w:rsid w:val="00DE2339"/>
+    <w:rsid w:val="00DF3CBE"/>
+    <w:rsid w:val="00DF7C13"/>
     <w:rsid w:val="00E0169E"/>
     <w:rsid w:val="00E1092C"/>
     <w:rsid w:val="00E21113"/>
     <w:rsid w:val="00E23160"/>
     <w:rsid w:val="00E25148"/>
     <w:rsid w:val="00E4665B"/>
     <w:rsid w:val="00E514B0"/>
     <w:rsid w:val="00E53DBC"/>
     <w:rsid w:val="00E5703C"/>
     <w:rsid w:val="00E61066"/>
     <w:rsid w:val="00EA5310"/>
     <w:rsid w:val="00EA68F8"/>
     <w:rsid w:val="00EB39AF"/>
     <w:rsid w:val="00EB63A0"/>
     <w:rsid w:val="00EC16CD"/>
     <w:rsid w:val="00ED7C60"/>
     <w:rsid w:val="00EE0B0F"/>
     <w:rsid w:val="00EE18B0"/>
     <w:rsid w:val="00F05D32"/>
     <w:rsid w:val="00F06EB7"/>
     <w:rsid w:val="00F41CAE"/>
     <w:rsid w:val="00F475B3"/>
     <w:rsid w:val="00F551D0"/>
     <w:rsid w:val="00F65B05"/>
+    <w:rsid w:val="00F83263"/>
     <w:rsid w:val="00F85987"/>
+    <w:rsid w:val="00FA2DD9"/>
     <w:rsid w:val="00FA5778"/>
     <w:rsid w:val="00FC3A69"/>
     <w:rsid w:val="00FD1AB8"/>
     <w:rsid w:val="00FD72C6"/>
     <w:rsid w:val="00FE0263"/>
     <w:rsid w:val="00FE2DF5"/>
     <w:rsid w:val="00FE76DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -13819,51 +14372,50 @@
     <w:basedOn w:val="a2"/>
     <w:next w:val="a2"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C2589"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="17472F" w:themeColor="accent3" w:themeShade="80"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a3">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a4">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a5">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Book Title"/>
@@ -39129,59 +39681,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1683313686">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.systematic-innovation.org/index.php/zh-tw/course/general/crcs-248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@i-sim.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@i-sim.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.systematic-innovation.org/index.php/zh/course2/pub2/crcs-250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@i-sim.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@i-sim.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Murata\AppData\Local\Microsoft\Office\16.0\DTS\ja-JP%7b3722CD60-76A0-4A57-8A23-CF825AE263ED%7d\%7b4BC4A156-1946-45EB-83D9-BE1D638BA6C4%7dtf16402400_win32.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Green Gradient">
   <a:themeElements>
     <a:clrScheme name="Custom 25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E2DFCC"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="29F39A"/>
       </a:accent1>
@@ -39382,50 +39934,62 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaServiceKeyPoints xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079F111ED35F8CC479449609E8A0923A6" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c2eb7a32e66fb6e4260f3771546a5e2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="04e1f6479c48b08974ba73b5ca973489" ns2:_="" ns3:_="">
     <xsd:import namespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <xsd:import namespace="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -39592,123 +40156,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6DC5719-B7A0-494B-B013-608F4B72B1CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1060A5CD-D572-4691-8023-6CB900CDB1C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{133533A9-1996-4148-A30B-8772A754A3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>{4BC4A156-1946-45EB-83D9-BE1D638BA6C4}tf16402400_win32.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>409</Words>
+  <Words>408</Words>
   <Characters>2332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2736</CharactersWithSpaces>
+  <CharactersWithSpaces>2735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daniel Sheu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>