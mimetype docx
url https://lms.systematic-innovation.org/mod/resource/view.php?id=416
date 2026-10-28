--- v0 (2026-07-29)
+++ v1 (2026-10-28)
@@ -12,4857 +12,5601 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="627F4AD2" w14:textId="3D31A6C8" w:rsidR="00A340F2" w:rsidRPr="0091237C" w:rsidRDefault="003B2F9F" w:rsidP="002F5404">
+    <w:p w14:paraId="627F4AD2" w14:textId="3D31A6C8" w:rsidR="00A340F2" w:rsidRPr="001E1EF1" w:rsidRDefault="003B2F9F" w:rsidP="002F5404">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>AI價</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>表達工作坊</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="008E29E1" w:rsidRPr="0091237C">
+      <w:r w:rsidR="008E29E1" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>更好地體現價</w:t>
       </w:r>
-      <w:r w:rsidR="008E29E1" w:rsidRPr="0091237C">
+      <w:r w:rsidR="008E29E1" w:rsidRPr="001E1EF1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidR="008E29E1" w:rsidRPr="0091237C">
+      <w:r w:rsidR="008E29E1" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2504EA"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>並將其轉化為銷售額</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC3BADB" w14:textId="0B06F4D6" w:rsidR="00850A89" w:rsidRPr="0091237C" w:rsidRDefault="001C50A3" w:rsidP="00A340F2">
+    <w:p w14:paraId="52D03E1A" w14:textId="77777777" w:rsidR="00E1092C" w:rsidRPr="001E1EF1" w:rsidRDefault="00E1092C" w:rsidP="00E1092C">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>張牌看懂痛點，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>種價</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>打動人心。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>精益</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> × AI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>文案工作坊。」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC3BADB" w14:textId="545A59F4" w:rsidR="00850A89" w:rsidRPr="001E1EF1" w:rsidRDefault="00E1092C" w:rsidP="00E1092C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="419F429B" wp14:editId="24EB7CDA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="419F429B" wp14:editId="43E31346">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5466715</wp:posOffset>
+              <wp:posOffset>5782412</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>232410</wp:posOffset>
+              <wp:posOffset>231242</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1028700" cy="1028700"/>
-            <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+            <wp:extent cx="912876" cy="912876"/>
+            <wp:effectExtent l="38100" t="38100" r="40005" b="40005"/>
             <wp:wrapNone/>
             <wp:docPr id="1733141110" name="圖片 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1733141110" name="圖片 6"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1028700" cy="1028700"/>
+                      <a:ext cx="914615" cy="914615"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="60000"/>
                           <a:lumOff val="40000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="005223BB" w:rsidRPr="0091237C">
+      <w:r w:rsidR="005223BB" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>～</w:t>
       </w:r>
-      <w:r w:rsidR="00C12BAF" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00702C6E" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>全球領先</w:t>
+      </w:r>
+      <w:r w:rsidR="00702C6E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>全新的精實方法：生成式</w:t>
+        <w:t>的</w:t>
       </w:r>
-      <w:r w:rsidR="00C12BAF" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00C12BAF" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>AI (Octagram) × 日本傳統紙牌遊戲</w:t>
+        <w:t>全新精實方法：生成式</w:t>
       </w:r>
-      <w:r w:rsidR="005223BB" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00C12BAF" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>AI × 日本傳統</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E37" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>卡</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12BAF" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>牌遊戲</w:t>
+      </w:r>
+      <w:r w:rsidR="005223BB" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>～</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4BA364" w14:textId="7985547B" w:rsidR="00267B48" w:rsidRPr="0091237C" w:rsidRDefault="00267B48" w:rsidP="00A340F2">
+    <w:p w14:paraId="1F4BA364" w14:textId="143D4616" w:rsidR="00267B48" w:rsidRPr="001E1EF1" w:rsidRDefault="00267B48" w:rsidP="00A340F2">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BB2847C" w14:textId="1AE61C54" w:rsidR="00240373" w:rsidRPr="0091237C" w:rsidRDefault="00240373" w:rsidP="005F1A18">
+    <w:p w14:paraId="7BB2847C" w14:textId="796D1D8A" w:rsidR="00240373" w:rsidRPr="001E1EF1" w:rsidRDefault="00D83C55" w:rsidP="005F1A18">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>Time</w:t>
+        <w:t>時間</w:t>
       </w:r>
-      <w:r w:rsidR="007F5DE8" w:rsidRPr="0091237C">
+      <w:r w:rsidR="007F5DE8" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidR="00240373" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00966C5A" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00966C5A" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00966C5A" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00966C5A" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>026</w:t>
       </w:r>
-      <w:r w:rsidR="00E25148" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00E25148" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00A616C2" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00A616C2" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00E25148" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00E25148" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00C12BAF" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00C12BAF" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00E25148" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00427ACC" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25148" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C12BAF" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00C12BAF" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">日 </w:t>
       </w:r>
-      <w:r w:rsidR="00E25148" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00E25148" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>09:00~12:00，計3小時)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E61FC99" w14:textId="08D988E1" w:rsidR="00240373" w:rsidRPr="0091237C" w:rsidRDefault="00240373" w:rsidP="005F1A18">
+    <w:p w14:paraId="4E61FC99" w14:textId="126BEC20" w:rsidR="00240373" w:rsidRPr="001E1EF1" w:rsidRDefault="00D83C55" w:rsidP="005F1A18">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>Location</w:t>
+        <w:t>地點</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidR="007F5DE8" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C12BAF" w:rsidRPr="0091237C">
+      <w:r w:rsidR="005B5BAC" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 新竹市</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5BAC" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12BAF" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>國際創新方法學會</w:t>
       </w:r>
-      <w:r w:rsidR="00C12BAF" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00C12BAF" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (I-SIM)</w:t>
       </w:r>
-      <w:r w:rsidR="00E25148" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00E25148" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00E25148" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00E25148" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>中華系統性創新學會(SSI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3B61BD" w14:textId="50DF3BED" w:rsidR="007E17D4" w:rsidRPr="0091237C" w:rsidRDefault="00C12BAF" w:rsidP="007F5DE8">
+    <w:p w14:paraId="1D3B61BD" w14:textId="7BCF92BC" w:rsidR="007E17D4" w:rsidRPr="001E1EF1" w:rsidRDefault="005B5BAC" w:rsidP="007F5DE8">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>30071 新竹市東區光復路二段352號6樓</w:t>
+        <w:t>暫定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>新竹市</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12BAF" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>東區光復路二段352號6樓</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83C55" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (工作坊2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>天</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83C55" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>前</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>再行</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83C55" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>確認)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529A8EDC" w14:textId="55CF4EC8" w:rsidR="005F1A18" w:rsidRPr="001C50A3" w:rsidRDefault="005F1A18" w:rsidP="00C00231">
+    <w:p w14:paraId="529A8EDC" w14:textId="4059B3CA" w:rsidR="005F1A18" w:rsidRPr="001E1EF1" w:rsidRDefault="00E1092C" w:rsidP="00E1092C">
       <w:pPr>
-        <w:ind w:leftChars="2480" w:left="5952" w:right="1680"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10348"/>
+        </w:tabs>
+        <w:ind w:leftChars="2764" w:left="6634" w:right="124"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C50A3">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EA38C0" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>報名</w:t>
+      </w:r>
+      <w:r w:rsidR="003E621D" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Application</w:t>
+        <w:t>QR</w:t>
       </w:r>
-      <w:r w:rsidR="003E621D" w:rsidRPr="001C50A3">
+      <w:r w:rsidR="00C00231" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:noProof/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> code</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C50A3">
+    </w:p>
+    <w:p w14:paraId="4C430D1C" w14:textId="6C7AEAF3" w:rsidR="00FD72C6" w:rsidRPr="001E1EF1" w:rsidRDefault="00C85AE6" w:rsidP="00FD72C6">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
-          <w:color w:val="EE0000"/>
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>背景</w:t>
       </w:r>
-      <w:r w:rsidR="009A670A" w:rsidRPr="0091237C">
+      <w:r w:rsidR="009A670A" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>為什麼產品總是賣不好？</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidR="00FD72C6" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 許多企業創造了優秀的</w:t>
+        <w:t>為什麼產品很好，卻賣不動？</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+    </w:p>
+    <w:p w14:paraId="0C5614FD" w14:textId="0AD83445" w:rsidR="00FD72C6" w:rsidRPr="001E1EF1" w:rsidRDefault="00FD72C6" w:rsidP="00FD72C6">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>產品與服務，卻往往無法成功觸及顧客。</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>很多企業明明做出了優質的產品與服務，市場反應卻不如預期。問題往往不在「東西不</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>夠</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>這是因為他們不僅缺乏傳遞真實價</w:t>
+        <w:t>好」，而在於：</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>我們說不出顧客真正在乎的「價</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>的「文字」，其產品描述也缺乏對「顧客的吸引力」。</w:t>
-[...52 lines deleted...]
-        <w:t>Value Karuta）。</w:t>
+        <w:t>」，文案也無法打動人心。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5807488A" w14:textId="77777777" w:rsidR="000F7F67" w:rsidRPr="0091237C" w:rsidRDefault="000F7F67" w:rsidP="000F7F67">
+    <w:p w14:paraId="34C067F1" w14:textId="62DE7555" w:rsidR="000E7C40" w:rsidRPr="001E1EF1" w:rsidRDefault="00FD72C6" w:rsidP="00FD72C6">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:rPr>
-          <w:b/>
-[...239 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:noProof/>
-[...182 lines deleted...]
-          <w:rFonts w:cs="MS PGothic"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="MS PGothic"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0834A7AC" wp14:editId="37E6C460">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="112A85F1" wp14:editId="32213824">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>4318635</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5286453</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>151130</wp:posOffset>
+              <wp:posOffset>835582</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1958975" cy="1059180"/>
-[...2 lines deleted...]
-            <wp:docPr id="10" name="図 10"/>
+            <wp:extent cx="1411200" cy="1047600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="9" name="図 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="14523" t="26057" r="23159"/>
+                    <a:srcRect l="15805" r="22752"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1958975" cy="1059180"/>
+                      <a:ext cx="1411200" cy="1047600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="MS PGothic"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>本工作坊結合日本精益管理（Lean Management）與最新生成式 AI 工具 Octagram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>8種價</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>，帶你突破這道瓶頸。我們運用源自日本的「</w:t>
+      </w:r>
+      <w:r w:rsidR="00702C6E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>價</w:t>
+      </w:r>
+      <w:r w:rsidR="00702C6E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidR="00702C6E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>卡牌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Value Karuta）」互動遊戲，幫助團隊從顧客視角重新定義「價</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>」；</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>并透過生成式</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI 快速將這些洞察，轉換成具備銷售力與感染力的產品文案。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>不只學會寫文案，更學會用對「語言」傳遞真正的價</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5807488A" w14:textId="6C2B1825" w:rsidR="000F7F67" w:rsidRPr="001E1EF1" w:rsidRDefault="000F7F67" w:rsidP="000F7F67">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736031C8" w14:textId="796CA534" w:rsidR="0077329F" w:rsidRPr="001E1EF1" w:rsidRDefault="0070768C" w:rsidP="0077329F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>工作坊效益</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33987A5A" w14:textId="4425A0DF" w:rsidR="00D1107E" w:rsidRPr="001E1EF1" w:rsidRDefault="00874942" w:rsidP="00874942">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>視覺化</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全新視角： </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>獲得新</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>產品開發和行銷不可或缺的「價</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>定義」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>掌握「</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>Octagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>八角星」價值分析法</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A85" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>學會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>揭示並分辨您產品隱藏的</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>種顧客價值，從此看穿市場需求，不再寫出</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>自嗨文案</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762C6DDB" w14:textId="12C5A849" w:rsidR="00D1107E" w:rsidRPr="001E1EF1" w:rsidRDefault="00D1107E" w:rsidP="00874942">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>駕馭</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>生成</w:t>
+      </w:r>
+      <w:r w:rsidR="00874942" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>強而有力的銷售文案</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A85" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>實戰演練生成式</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>工具，學會輸入精</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>準</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>指令（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>Prompt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>），讓</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>針對</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>種價值產出吸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>睛</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>標題與銷售文案。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C303AA1" w14:textId="3A21F7A1" w:rsidR="00D1107E" w:rsidRPr="001E1EF1" w:rsidRDefault="00874942" w:rsidP="00874942">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>日本品質文案撰寫：</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>建立「價值導向」的行銷</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOP</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A85" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>帶回一套「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00702C6E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>價值卡牌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> × </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A85" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>八角星AI（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>Octagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A85" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>」的標準作業流程，讓</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A85" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>後續</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>新品上市與行銷提案效率倍增。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D05986" w14:textId="58C21DEC" w:rsidR="000F7F67" w:rsidRPr="001E1EF1" w:rsidRDefault="000F7F67" w:rsidP="000F7F67">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF5CDB9" w14:textId="1F7FCB5C" w:rsidR="00766731" w:rsidRPr="001E1EF1" w:rsidRDefault="00C85AE6" w:rsidP="00E53DBC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>我們的方法</w:t>
+      </w:r>
+      <w:r w:rsidR="00595CB0" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>在學習了「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>8種價</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>」的定義後，我們的生成式</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>AI將評估</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>您產品或服務目前的描述。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 此外，透過使用「價</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>卡」，您的「靈魂」（熱情）將被注入到</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>AI生成的文本中。 這個過程創造了一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>種</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C29" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>人的感性</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>與AI邏輯交會的協作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>寫作體驗</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0169E" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="007A63BB" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>利用圖像和影片為未來的演示奠定基礎</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF7E9C8" w14:textId="09E1CA93" w:rsidR="000F7F67" w:rsidRPr="001E1EF1" w:rsidRDefault="000F7F67" w:rsidP="000F7F67">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151DA874" w14:textId="0F7CE2B3" w:rsidR="007E17D4" w:rsidRPr="001E1EF1" w:rsidRDefault="001B78F9" w:rsidP="007F5DE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>適合對象</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DCD579" w14:textId="45119963" w:rsidR="00FD72C6" w:rsidRPr="001E1EF1" w:rsidRDefault="00D23B34" w:rsidP="00FD72C6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="MS PGothic"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="112A85F1" wp14:editId="2F5E690D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0834A7AC" wp14:editId="3C259640">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>2787015</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4980940</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>151130</wp:posOffset>
+              <wp:posOffset>213995</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1410335" cy="1046053"/>
-[...2 lines deleted...]
-            <wp:docPr id="9" name="図 9"/>
+            <wp:extent cx="1854200" cy="1059180"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21367"/>
+                <wp:lineTo x="21304" y="21367"/>
+                <wp:lineTo x="21304" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="10" name="図 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="15805" r="22752"/>
+                    <a:srcRect l="14523" t="26057" r="23159"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1410335" cy="1046053"/>
+                      <a:ext cx="1854200" cy="1059180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00FD72C6" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>產品經理</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD72C6" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD72C6" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>研發主管</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD72C6" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>：苦於「好產品沒人懂」，急需將技術語言轉譯為顧客語言。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F624D3" w14:textId="40994ED4" w:rsidR="00FD72C6" w:rsidRPr="001E1EF1" w:rsidRDefault="00FD72C6" w:rsidP="00FD72C6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>行銷</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>營運人員/經理：</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23B34" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>想學習</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23B34" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23B34" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>提升行銷效益，卻不知如何有效利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23B34" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23B34" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>寫出吸引顧客的文案者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EF9064" w14:textId="0B05AC30" w:rsidR="00FD72C6" w:rsidRPr="001E1EF1" w:rsidRDefault="00FD72C6" w:rsidP="00FD72C6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>新創團隊</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>中小企業主/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+        <w:t>育成中心人員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>適合對象</w:t>
+        <w:t>：資源有限，需要一套低成本、高成效的方法驗證產品賣點。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD43838" w14:textId="3746BC7E" w:rsidR="007E17D4" w:rsidRPr="0091237C" w:rsidRDefault="007E17D4" w:rsidP="007E17D4">
+    <w:p w14:paraId="005AE69B" w14:textId="26D0252D" w:rsidR="00FD72C6" w:rsidRPr="001E1EF1" w:rsidRDefault="00FD72C6" w:rsidP="00FD72C6">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>☆</w:t>
+        <w:t>精益生產</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:noProof/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>新創與育成中心人員</w:t>
+        <w:t>管理推動者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>：想將精益理念落實到前端行銷與顧客溝通。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417D7A29" w14:textId="47377720" w:rsidR="007E17D4" w:rsidRPr="0091237C" w:rsidRDefault="007E17D4" w:rsidP="007E17D4">
+    <w:p w14:paraId="05C44B1E" w14:textId="1E96DE90" w:rsidR="007E17D4" w:rsidRPr="001E1EF1" w:rsidRDefault="001B78F9" w:rsidP="00FD72C6">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>對創業感興趣的人員</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A85" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>☆</w:t>
-[...16 lines deleted...]
-        <w:t>產品開發與銷售經理</w:t>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C44B1E" w14:textId="15453367" w:rsidR="007E17D4" w:rsidRPr="0091237C" w:rsidRDefault="007E17D4" w:rsidP="007E17D4">
-[...43 lines deleted...]
-    <w:p w14:paraId="7BB37E0E" w14:textId="47C8CB55" w:rsidR="000F7F67" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="000F7F67">
+    <w:p w14:paraId="7BB37E0E" w14:textId="2FB5CB0D" w:rsidR="000F7F67" w:rsidRPr="001E1EF1" w:rsidRDefault="000F7F67" w:rsidP="000F7F67">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
-[...200 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="295E70AC" w14:textId="6A1B15E1" w:rsidR="007E17D4" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="007E17D4">
+    <w:p w14:paraId="295E70AC" w14:textId="60C4C7C2" w:rsidR="007E17D4" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="007E17D4">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>課綱:</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>3小時</w:t>
       </w:r>
-      <w:r w:rsidR="0091237C" w:rsidRPr="0091237C">
+      <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="005208FA" w:rsidRPr="005208FA">
+      <w:r w:rsidR="005208FA" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">    全程英文講解, 成員討論可以用中文。</w:t>
+        <w:t>全程英文講解</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00250B96" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>中文翻</w:t>
+      </w:r>
+      <w:r w:rsidR="00250B96" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>译</w:t>
+      </w:r>
+      <w:r w:rsidR="005208FA" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>, 成員討論可以用中文。</w:t>
+      </w:r>
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6722DBB3" w14:textId="1BFB0AB2" w:rsidR="007E17D4" w:rsidRPr="0091237C" w:rsidRDefault="007E17D4" w:rsidP="007E17D4">
+    <w:p w14:paraId="6722DBB3" w14:textId="1BFB0AB2" w:rsidR="007E17D4" w:rsidRPr="001E1EF1" w:rsidRDefault="007E17D4" w:rsidP="00250B96">
       <w:pPr>
         <w:pStyle w:val="Web"/>
+        <w:ind w:leftChars="59" w:left="425" w:hangingChars="109" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>開場與</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>AI診斷（60分鐘）</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>學習「8種價</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>」定義後，</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>AI將評估</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>您目前的產品描述，並將缺失的部分視覺化。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1503D2" w14:textId="03E23461" w:rsidR="007E17D4" w:rsidRPr="0091237C" w:rsidRDefault="007E17D4" w:rsidP="007E17D4">
+    <w:p w14:paraId="7A1503D2" w14:textId="03E23461" w:rsidR="007E17D4" w:rsidRPr="001E1EF1" w:rsidRDefault="007E17D4" w:rsidP="00250B96">
       <w:pPr>
         <w:pStyle w:val="Web"/>
+        <w:ind w:leftChars="59" w:left="425" w:hangingChars="109" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>休息與迷你紙牌遊戲（</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">20分鐘） </w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>在休息時間，</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>您將挑選代表您產品靈魂的「價</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>卡」</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BC9AD8" w14:textId="20093D78" w:rsidR="007E17D4" w:rsidRPr="0091237C" w:rsidRDefault="007E17D4" w:rsidP="007E17D4">
+    <w:p w14:paraId="63BC9AD8" w14:textId="20093D78" w:rsidR="007E17D4" w:rsidRPr="001E1EF1" w:rsidRDefault="007E17D4" w:rsidP="00250B96">
       <w:pPr>
         <w:pStyle w:val="Web"/>
+        <w:ind w:leftChars="59" w:left="425" w:hangingChars="109" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>運用</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>AI進行價</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>值</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>塑型（</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">90分鐘） </w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>將</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>您選出的卡片作為「魔法詞彙（</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>Magic Words）」輸入到AI中。 體驗人類意志與AI邏輯交會的協作寫作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398696EE" w14:textId="5A2B3CD0" w:rsidR="00472B8E" w:rsidRPr="0091237C" w:rsidRDefault="007E17D4" w:rsidP="007E17D4">
+    <w:p w14:paraId="398696EE" w14:textId="5A2B3CD0" w:rsidR="00472B8E" w:rsidRPr="001E1EF1" w:rsidRDefault="007E17D4" w:rsidP="00250B96">
       <w:pPr>
         <w:pStyle w:val="Web"/>
+        <w:ind w:leftChars="59" w:left="425" w:hangingChars="109" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>結語（</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>10分鐘）</w:t>
       </w:r>
-      <w:r w:rsidR="001B78F9" w:rsidRPr="0091237C">
+      <w:r w:rsidR="001B78F9" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>總結本次工作坊，為未來的合作做準備。</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5068F2F5" w14:textId="08CB9DBE" w:rsidR="000F7F67" w:rsidRPr="0091237C" w:rsidRDefault="000F7F67" w:rsidP="000F7F67">
+    <w:p w14:paraId="5068F2F5" w14:textId="08CB9DBE" w:rsidR="000F7F67" w:rsidRPr="001E1EF1" w:rsidRDefault="000F7F67" w:rsidP="000F7F67">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4368A751" w14:textId="2636C8B7" w:rsidR="00E25148" w:rsidRPr="0091237C" w:rsidRDefault="00773521" w:rsidP="007F5DE8">
+    <w:p w14:paraId="4368A751" w14:textId="4D05F7AE" w:rsidR="00E25148" w:rsidRPr="001E1EF1" w:rsidRDefault="00773521" w:rsidP="007F5DE8">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>講</w:t>
+      </w:r>
+      <w:r w:rsidR="00250B96" w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>師</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>團隊簡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t>講者團隊簡介</w:t>
+        <w:t>介</w:t>
       </w:r>
-      <w:r w:rsidR="00AD59CF" w:rsidRPr="0091237C">
+      <w:r w:rsidR="00AD59CF" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C6717B" w14:textId="1DB20B71" w:rsidR="00773521" w:rsidRPr="0091237C" w:rsidRDefault="00773521" w:rsidP="00773521">
+    <w:p w14:paraId="79C6717B" w14:textId="1DB20B71" w:rsidR="00773521" w:rsidRPr="001E1EF1" w:rsidRDefault="00773521" w:rsidP="00773521">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>日本大學</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 精實管理實驗室（Lean Management Laboratory, Nihon University, Japan）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21ED552F" w14:textId="09DDB816" w:rsidR="00E25148" w:rsidRPr="0091237C" w:rsidRDefault="003D2D69" w:rsidP="00773521">
+    <w:p w14:paraId="21ED552F" w14:textId="7594A536" w:rsidR="00E25148" w:rsidRPr="001E1EF1" w:rsidRDefault="00773521" w:rsidP="00773521">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:b/>
-[...152 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
-      <w:r w:rsidR="00773521" w:rsidRPr="005208FA">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>村田</w:t>
       </w:r>
-      <w:r w:rsidR="007A63BB" w:rsidRPr="005208FA">
+      <w:r w:rsidR="007A63BB" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>康</w:t>
       </w:r>
-      <w:r w:rsidR="00773521" w:rsidRPr="005208FA">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>一教授（</w:t>
       </w:r>
-      <w:r w:rsidR="00773521" w:rsidRPr="005208FA">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Prof. Dr. Koichi Murata</w:t>
+        <w:t>Prof. Koichi Murata</w:t>
       </w:r>
-      <w:r w:rsidR="00773521" w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">）組織與領導。本實驗室團隊的研究領域涵蓋精實管理（Lean </w:t>
       </w:r>
-      <w:r w:rsidR="00773521" w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Management）、工業工程（Industrial Engineering）與知識科學（Knowledge Science），透過行動研究（Action Research）與</w:t>
       </w:r>
-      <w:r w:rsidR="00773521" w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>產業界建立密切的合作關係。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275E0198" w14:textId="5E4E6EC3" w:rsidR="00E25148" w:rsidRPr="0091237C" w:rsidRDefault="00E25148" w:rsidP="00773521">
+    <w:p w14:paraId="275E0198" w14:textId="1293C175" w:rsidR="005F5A43" w:rsidRPr="001E1EF1" w:rsidRDefault="005F5A43">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497160EC" w14:textId="77777777" w:rsidR="00E25148" w:rsidRPr="001E1EF1" w:rsidRDefault="00E25148" w:rsidP="00773521">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:noProof/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DE4F2F" w14:textId="3F981994" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
+    <w:p w14:paraId="69DE4F2F" w14:textId="3F981994" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>------------------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1090AE9F" w14:textId="05A38B57" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
+    <w:p w14:paraId="1090AE9F" w14:textId="265348A4" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/9/20(日 09:00~12:00，計3小時)</w:t>
+        <w:t>2026/9/20</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidR="00200246" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>(日 09:00~12:00，計3小時)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1987CD80" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
+    <w:p w14:paraId="1987CD80" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上課地點：新竹班 (上課前3天 通知上課教室地址)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E362C6" w14:textId="61AA655C" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
+    <w:p w14:paraId="09E362C6" w14:textId="455374EF" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>報名方式:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="001C50A3">
+        <w:r w:rsidR="00B879ED" w:rsidRPr="001E1EF1">
           <w:rPr>
             <w:rStyle w:val="afb"/>
-            <w:rFonts w:hint="eastAsia"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>【</w:t>
+        </w:r>
+        <w:r w:rsidR="00B879ED" w:rsidRPr="001E1EF1">
+          <w:rPr>
+            <w:rStyle w:val="afb"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:bCs/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>線上</w:t>
-[...17 lines deleted...]
-          <w:t>名</w:t>
+          <w:t>線上報名連結】</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>填寫報名表</w:t>
       </w:r>
-      <w:r w:rsidR="0091237C" w:rsidRPr="0091237C">
+      <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>或請填妥報名表後，Email至 service@ssi.org.tw</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; </w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>連絡電話03-5723200</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7350ED0A" w14:textId="07189FA0" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
+    <w:p w14:paraId="7350ED0A" w14:textId="07189FA0" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00427ACC">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="59" w:left="142"/>
-        <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">主辦單位: </w:t>
       </w:r>
-      <w:r w:rsidR="005208FA" w:rsidRPr="005208FA">
+      <w:r w:rsidR="005208FA" w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>國際創新方法學會</w:t>
       </w:r>
-      <w:r w:rsidR="005208FA" w:rsidRPr="005208FA">
+      <w:r w:rsidR="005208FA" w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (I-SIM)，中華系統性創新學會(SSI)</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4A5B0E" w14:textId="77777777" w:rsidR="00427ACC" w:rsidRPr="001E1EF1" w:rsidRDefault="00427ACC" w:rsidP="00427ACC">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:leftChars="59" w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10262" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2737"/>
         <w:gridCol w:w="665"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="650"/>
         <w:gridCol w:w="1326"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="2040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F5DE8" w:rsidRPr="0091237C" w14:paraId="34073AAC" w14:textId="77777777" w:rsidTr="0091237C">
+      <w:tr w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w14:paraId="34073AAC" w14:textId="77777777" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10262" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7A3319" w14:textId="149E0CCA" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="005208FA" w:rsidP="00FA07BF">
+          <w:p w14:paraId="5D7A3319" w14:textId="149E0CCA" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="005208FA" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="59" w:left="142" w:rightChars="-94" w:right="-226"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005208FA">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:color w:val="0C02CE"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>AI價</w:t>
             </w:r>
-            <w:r w:rsidRPr="005208FA">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0C02CE"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>值</w:t>
             </w:r>
-            <w:r w:rsidRPr="005208FA">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cs="Meiryo UI" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Meiryo UI" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0C02CE"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>表達工作</w:t>
             </w:r>
-            <w:r w:rsidRPr="005208FA">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0C02CE"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>坊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091237C" w:rsidRPr="0091237C" w14:paraId="403BC550" w14:textId="77777777" w:rsidTr="005B47DD">
+      <w:tr w:rsidR="0091237C" w:rsidRPr="001E1EF1" w14:paraId="403BC550" w14:textId="77777777" w:rsidTr="005B47DD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1462A43D" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="1462A43D" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>姓    名</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27438424" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="27438424" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64311398" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="64311398" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>性  別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49C9A91A" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="49C9A91A" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58692016" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="58692016" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>電  話</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5400DD6F" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="5400DD6F" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091237C" w:rsidRPr="0091237C" w14:paraId="75CEA9C5" w14:textId="77777777" w:rsidTr="005B47DD">
+      <w:tr w:rsidR="0091237C" w:rsidRPr="001E1EF1" w14:paraId="75CEA9C5" w14:textId="77777777" w:rsidTr="005B47DD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="500D6DAC" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
+          <w:p w14:paraId="500D6DAC" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>公司/單位</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E3530A2" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="2E3530A2" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="499785D3" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="499785D3" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>部  門</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F5DAB9" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="54F5DAB9" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76D4DAB3" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="76D4DAB3" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>職  稱</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED6E9A8" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="5ED6E9A8" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091237C" w:rsidRPr="0091237C" w14:paraId="3FE9E539" w14:textId="77777777" w:rsidTr="0091237C">
+      <w:tr w:rsidR="0091237C" w:rsidRPr="001E1EF1" w14:paraId="3FE9E539" w14:textId="77777777" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1453DF4F" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="1453DF4F" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>E-MAIL</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70AA8D2C" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="70AA8D2C" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1326" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F6C905" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="59F6C905" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8A9E5A" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="6B8A9E5A" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F5DE8" w:rsidRPr="0091237C" w14:paraId="5D5EE428" w14:textId="77777777" w:rsidTr="0091237C">
+      <w:tr w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w14:paraId="5D5EE428" w14:textId="77777777" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B0B7F5F" w14:textId="3EFB67DD" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="0B0B7F5F" w14:textId="3EFB67DD" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>地   址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="532213D0" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="532213D0" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F5DE8" w:rsidRPr="0091237C" w14:paraId="13D2DB50" w14:textId="77777777" w:rsidTr="0091237C">
+      <w:tr w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w14:paraId="13D2DB50" w14:textId="77777777" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C63CB51" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="1C63CB51" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>學   歷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B7BB4C6" w14:textId="77A72864" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="3B7BB4C6" w14:textId="77A72864" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□博士</w:t>
             </w:r>
-            <w:r w:rsidR="0091237C" w:rsidRPr="0091237C">
+            <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□碩士</w:t>
             </w:r>
-            <w:r w:rsidR="0091237C" w:rsidRPr="0091237C">
+            <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□大學</w:t>
             </w:r>
-            <w:r w:rsidR="0091237C" w:rsidRPr="0091237C">
+            <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> □專科</w:t>
             </w:r>
-            <w:r w:rsidR="0091237C" w:rsidRPr="0091237C">
+            <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□其他    科系：____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F5DE8" w:rsidRPr="0091237C" w14:paraId="6CC43D50" w14:textId="77777777" w:rsidTr="0091237C">
+      <w:tr w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w14:paraId="6CC43D50" w14:textId="77777777" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B343533" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="1B343533" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>團體報名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="485894AB" w14:textId="3076D114" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
+          <w:p w14:paraId="485894AB" w14:textId="3076D114" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">聯絡人姓名：            </w:t>
             </w:r>
-            <w:r w:rsidR="0091237C" w:rsidRPr="0091237C">
+            <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE9B4A7" w14:textId="1CE0B18D" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
+          <w:p w14:paraId="3CE9B4A7" w14:textId="1CE0B18D" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">電話：           </w:t>
             </w:r>
-            <w:r w:rsidR="0091237C" w:rsidRPr="0091237C">
+            <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="0091237C" w:rsidRPr="0091237C">
+            <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">                            </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">  E-mail：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F5DE8" w:rsidRPr="0091237C" w14:paraId="459C9B57" w14:textId="77777777" w:rsidTr="0091237C">
+      <w:tr w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w14:paraId="459C9B57" w14:textId="77777777" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F710D50" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="3F710D50" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>訊息來源</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A724047" w14:textId="7D970176" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
+          <w:p w14:paraId="4A724047" w14:textId="7EBE431C" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□SSI網站</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□Email</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□學會電子報</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">                </w:t>
+              <w:t xml:space="preserve">             </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□Line組群</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E15CE6B" w14:textId="0DFA1A5C" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
+          <w:p w14:paraId="1E15CE6B" w14:textId="0DFA1A5C" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□學會FB專頁</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□朋友</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□亞太教育網</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□其他:_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091237C" w:rsidRPr="0091237C" w14:paraId="400CD997" w14:textId="6F0A4CD6" w:rsidTr="0091237C">
+      <w:tr w:rsidR="0091237C" w:rsidRPr="001E1EF1" w14:paraId="400CD997" w14:textId="6F0A4CD6" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4DD209" w14:textId="72AD1446" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="00FA07BF">
+          <w:p w14:paraId="0A4DD209" w14:textId="72AD1446" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="00FA07BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>課程費用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="667F632E" w14:textId="678A716E" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="00FA07BF">
+          <w:p w14:paraId="667F632E" w14:textId="2D61A60F" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">NT$ </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002B415C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="002B415C" w:rsidRPr="001E1EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>一般報名費</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5301" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7932A613" w14:textId="7D2B0EC7" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="00FA07BF">
+          <w:p w14:paraId="7932A613" w14:textId="71254BA8" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="00FA07BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">NT$ </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidR="00D1107E" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002B415C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:eastAsia="新細明體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="002B415C" w:rsidRPr="001E1EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>人</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>I-SIM，SSI會員優惠報名費</w:t>
+              <w:t xml:space="preserve"> (I-SIM</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002B415C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
-                <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>SSI會員</w:t>
+            </w:r>
+            <w:r w:rsidR="002B415C" w:rsidRPr="001E1EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，兩人同行</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091237C" w:rsidRPr="0091237C" w14:paraId="70E253F3" w14:textId="77777777" w:rsidTr="0091237C">
+      <w:tr w:rsidR="0091237C" w:rsidRPr="001E1EF1" w14:paraId="70E253F3" w14:textId="77777777" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A58E0F7" w14:textId="65F332EE" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="0091237C">
+          <w:p w14:paraId="3A58E0F7" w14:textId="65F332EE" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="0091237C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>發票</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBB4210" w14:textId="6AC8146D" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="0091237C">
+          <w:p w14:paraId="7EBB4210" w14:textId="6AC8146D" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="0091237C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>發票抬頭</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve">:                                           </w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091237C" w:rsidRPr="0091237C" w14:paraId="488C6904" w14:textId="77777777" w:rsidTr="0091237C">
+      <w:tr w:rsidR="0091237C" w:rsidRPr="001E1EF1" w14:paraId="488C6904" w14:textId="77777777" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10262" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="738CACB3" w14:textId="4B25F28E" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="0091237C">
+          <w:p w14:paraId="738CACB3" w14:textId="4B25F28E" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="0091237C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>付款方式</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>ATM轉帳</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E164891" w14:textId="4CBFC245" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="0091237C">
+          <w:p w14:paraId="6E164891" w14:textId="4CBFC245" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="0091237C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">銀行：兆豐國際商業銀行 竹科新安分行，總行代號 017 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67EAD8E9" w14:textId="77777777" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="0091237C">
+          <w:p w14:paraId="67EAD8E9" w14:textId="77777777" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="0091237C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">帳號：020-09-10136-1   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B4B731F" w14:textId="379054C3" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="0091237C">
+          <w:p w14:paraId="6B4B731F" w14:textId="379054C3" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="0091237C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>戶名：中華系統性創新學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091237C" w:rsidRPr="0091237C" w14:paraId="6FB97F63" w14:textId="77777777" w:rsidTr="0091237C">
+      <w:tr w:rsidR="0091237C" w:rsidRPr="001E1EF1" w14:paraId="6FB97F63" w14:textId="77777777" w:rsidTr="0091237C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10262" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6702C12B" w14:textId="46590F98" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="0091237C" w:rsidP="0091237C">
+          <w:p w14:paraId="250CC71A" w14:textId="77777777" w:rsidR="009A2C6C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="0091237C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="59" w:left="142"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>以上報名費不含轉帳匯款手續費用</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+          </w:p>
+          <w:p w14:paraId="56293652" w14:textId="3FA70390" w:rsidR="009A2C6C" w:rsidRPr="001E1EF1" w:rsidRDefault="0091237C" w:rsidP="0091237C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:leftChars="59" w:left="142"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0091237C">
+            </w:pPr>
+            <w:r w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>◎</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091237C">
+            <w:r w:rsidR="009A2C6C" w:rsidRPr="001E1EF1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">團報聯絡人（如有）： </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6702C12B" w14:textId="679F0D70" w:rsidR="0091237C" w:rsidRPr="001E1EF1" w:rsidRDefault="001F3153" w:rsidP="0091237C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:leftChars="59" w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:bCs/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>◎</w:t>
+            </w:r>
+            <w:r w:rsidR="0091237C" w:rsidRPr="001E1EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>完成匯款請將繳費證明(轉帳後5碼) mail至 service@ssi.org.tw 以便核對。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F484F3C" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
+    <w:p w14:paraId="2F484F3C" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="007F5DE8">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="59" w:left="425" w:hangingChars="149" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>【注意事項】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04146E8B" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
+    <w:p w14:paraId="27D54099" w14:textId="77777777" w:rsidR="00200246" w:rsidRPr="001E1EF1" w:rsidRDefault="00200246" w:rsidP="00200246">
       <w:pPr>
         <w:pStyle w:val="affb"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK21"/>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>」項目請務必填寫，以利行前通知，或聯絡注意事項。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE17163" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
+    <w:p w14:paraId="3B1BFF2E" w14:textId="77777777" w:rsidR="00200246" w:rsidRPr="001E1EF1" w:rsidRDefault="00200246" w:rsidP="00200246">
       <w:pPr>
         <w:pStyle w:val="affb"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>為尊重智財權，課程進行中禁止錄音、錄影。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C7A0DB" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
+    <w:p w14:paraId="3C195A22" w14:textId="77777777" w:rsidR="00200246" w:rsidRPr="001E1EF1" w:rsidRDefault="00200246" w:rsidP="00200246">
       <w:pPr>
         <w:pStyle w:val="affb"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>本會保留修訂課程、中斷課程及未達最低開課人數時取消課程之權利。本會保留因故調整課程時間，並通知已報名學員知悉。</w:t>
+        <w:t>本會保留未達最低開課人數時取消或調整課程時間之權利。此情形下，本會保證事先通知已報名學員知悉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A72CCC0" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
+    <w:p w14:paraId="33A39CB3" w14:textId="77777777" w:rsidR="00200246" w:rsidRPr="001E1EF1" w:rsidRDefault="00200246" w:rsidP="00200246">
       <w:pPr>
         <w:pStyle w:val="affb"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>因學員個人因素，上課前</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>7天後即不得退費，但得轉讓、</w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>轉課、或保留。上課前</w:t>
-[...8 lines deleted...]
-        <w:t>7天以上申請退費，退費時扣除手續費10%。</w:t>
+        <w:t>天後即不得退費，但得轉讓、轉課、或保留。若因學員個人因素，退費時扣除手續費。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71259765" w14:textId="77777777" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
+    <w:p w14:paraId="26BF4A68" w14:textId="77777777" w:rsidR="00200246" w:rsidRPr="001E1EF1" w:rsidRDefault="00200246" w:rsidP="00200246">
       <w:pPr>
         <w:pStyle w:val="affb"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>若退費因素為學會課程取消或延課因素，學會負擔退費之手續費。</w:t>
+        <w:t>若退費因素為學會課程取消或延課，學會負擔退費之手續費。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5119AF4D" w14:textId="77777777" w:rsidR="0091237C" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
+    <w:p w14:paraId="13964749" w14:textId="77777777" w:rsidR="00200246" w:rsidRPr="001E1EF1" w:rsidRDefault="00200246" w:rsidP="00200246">
       <w:pPr>
         <w:pStyle w:val="affb"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>需報帳者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
+        <w:t>需報帳者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>發票。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029A05D4" w14:textId="1978F9F3" w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidRDefault="007F5DE8" w:rsidP="0091237C">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="07396449" w14:textId="77777777" w:rsidR="00200246" w:rsidRPr="001E1EF1" w:rsidRDefault="00200246" w:rsidP="00200246">
       <w:pPr>
         <w:pStyle w:val="affb"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091237C">
+      <w:r w:rsidRPr="001E1EF1">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="007F5DE8" w:rsidRPr="0091237C" w:rsidSect="00E25148">
+    <w:p w14:paraId="029A05D4" w14:textId="4FD7E0BB" w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidRDefault="007F5DE8" w:rsidP="00200246">
+      <w:pPr>
+        <w:pStyle w:val="affb"/>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007F5DE8" w:rsidRPr="001E1EF1" w:rsidSect="00E25148">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="646" w:bottom="567" w:left="646" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08D182F8" w14:textId="77777777" w:rsidR="00D1307B" w:rsidRDefault="00D1307B">
+    <w:p w14:paraId="41E47DBC" w14:textId="77777777" w:rsidR="00B16C78" w:rsidRDefault="00B16C78">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689A27E7" w14:textId="77777777" w:rsidR="00D1307B" w:rsidRDefault="00D1307B"/>
+    <w:p w14:paraId="75B85A27" w14:textId="77777777" w:rsidR="00B16C78" w:rsidRDefault="00B16C78"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="121C04AD" w14:textId="77777777" w:rsidR="00D1307B" w:rsidRDefault="00D1307B">
+    <w:p w14:paraId="6AC9D51E" w14:textId="77777777" w:rsidR="00B16C78" w:rsidRDefault="00B16C78">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EC0DBB" w14:textId="77777777" w:rsidR="00D1307B" w:rsidRDefault="00D1307B"/>
+    <w:p w14:paraId="5C01C640" w14:textId="77777777" w:rsidR="00B16C78" w:rsidRDefault="00B16C78"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Meiryo UI">
-[...3 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Meiryo UI">
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS PGothic">
-    <w:altName w:val="ＭＳ Ｐゴシック"/>
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FBB61EB" w14:textId="02BA74A9" w:rsidR="00A36725" w:rsidRDefault="00A36725" w:rsidP="00E25148">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1185"/>
       </w:tabs>
@@ -5001,95 +5745,95 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5E13FCD1" w14:textId="77777777" w:rsidR="00A36725" w:rsidRDefault="00A36725" w:rsidP="00A36725"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="574BA0FC" id="フリーフォーム:図形 8" o:spid="_x0000_s1029" alt="緑​​のグラデーションの長方形" style="position:absolute;margin-left:-6.5pt;margin-top:675.35pt;width:627.85pt;height:213.85pt;rotation:180;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7738110,2906395" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsTm/AHQQAAPkMAAAOAAAAZHJzL2Uyb0RvYy54bWzkV1tv2zYUfh+w/0DoccBiy9fYiFMEKTIM&#10;yNqgyZDukaYoSwBFaiR9SX/9PpKizLhB0xR72vIg83Ku3+G55OLdoRFkx7WplVxl+dkwI1wyVdRy&#10;s8r+fLj59TwjxlJZUKEkX2VP3GTvLn/+6WLfLvlIVUoUXBMIkWa5b1dZZW27HAwMq3hDzZlqucRl&#10;qXRDLbZ6Myg03UN6Iwaj4XA22CtdtFoxbgxO34fL7NLLL0vO7MeyNNwSscpgm/Vf7b9r9x1cXtDl&#10;RtO2qllnBv0BKxpaSyjtRb2nlpKtrr8S1dRMK6NKe8ZUM1BlWTPufYA3+fDEm/uKttz7AnBM28Nk&#10;/j2x7MPuvr3TgGHfmqXB0nlxKHVDtAJa+fB86P68czCXHDx2Tz12/GAJw+F8MR9PZ4g2w91onk/n&#10;2EDsIEhzUtnW2N+4atya7m6NDeAXWHnoCiJpgzfClJSmtvwzAlY2AvH4ZUCGZE/m8/F5nsegnZL/&#10;9Zy8IqPFcDZeTLsYn5J/zhPpneTXdaRMQ/KqjtGP6EiZOh9e1zRONH0HVin5d+uYvE3Hc/JXsXoe&#10;vv9ltPPzxWwyy/9r0UYN2MQsp1VMfHaQXeZjRahrGKHMtMq4MpOWAdSUuEWah7ICLl9Vvs2MhE2Z&#10;8zcxIxNT5tGbmJFiKfP4TczInZR5kjIDziN2Gi3ONTfhm5vNCJqbzgia29rx0GVLrYM8Lsketbqr&#10;o6RCqe6KpLtv1I4/KE9pTwo9dB5vhUypemkwOMYmUsTf1stLKbun3vkV6eJvoEdFgMxoYYh6pIi/&#10;KeWpdiaU4YHNoeCbUQ+HQzFpSJgBiptaCFKKGnOIxLQCLJV9rG3l+zB6YejwJvYrQ/BS46P1Ewu/&#10;FprsKMJBGePSjj2H2DZ/qCKcT3wz9YHBMWaTcDyLx7Cql+Tt3RgXj02nK3d0IUt6slTh9CuFHUdA&#10;oefpRUPfJjok6i4N8wVGK6ghhlHBi77X21rwT3hvQVhEzNknfCpK5RAMt+5kcJwp/Mo+CR6oP/GS&#10;1AWSfOQN7u1KfQlwm4oWPBxPvVEveSIkBDrJJfT3sjsBbpQ8DUwsAx29Y+V+WuyZvwFyZO45vGYl&#10;bc/c1FLplzwTNjKXgT6CFKBxKNnD+gBs3HODq+5krYqnOx3mMReUlt3U2thbauwd1RiPcIgR3H7E&#10;pxQKCY489quMVEp/eenc0WOKxG1G9hh/V5n5e0s13rz4XeJRL/LJBGKt30ym8xE2Or1Zpzdy21wr&#10;vHoUW1jnl47eirgstWoeMalfOa24opJBN4q6Ra0Km2uLPa4w6zN+deXXmJGRr7fyvmUx/Vp4/nB4&#10;pLolbrnKLCbQDyqOysfJEi/7SOsiJNXV1qqy9s/3iGsXAczXISnC/wJugE/3nur4H8vlPwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAM/NFBHiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxap0mTVCFOhZAKNyTaSvToxkuSEq+j2G3D37M9wW1WM5p9U64n24sLjr5zpGAxj0Ag1c50&#10;1CjY7zazFQgfNBndO0IFP+hhXd3flbow7kofeNmGRnAJ+UIraEMYCil93aLVfu4GJPa+3Gh14HNs&#10;pBn1lcttL+MoyqTVHfGHVg/40mL9vT1bBa/TZ50m76c83WUbe5oy2h8Ob0o9PkzPTyACTuEvDDd8&#10;RoeKmY7uTMaLXsFskfCWwEaSRjmIWyRexqyOrPJ8tQRZlfL/jOoXAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEALE5vwB0EAAD5DAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAz80UEeIAAAAOAQAADwAAAAAAAAAAAAAAAAB3BgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" adj="-11796480,,5400" path="m,l7738110,r,1896461l,2906395,,xe" fillcolor="#9edfbe [1302]" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="574BA0FC" id="フリーフォーム:図形 8" o:spid="_x0000_s1027" alt="緑​​のグラデーションの長方形" style="position:absolute;margin-left:-6.5pt;margin-top:675.35pt;width:627.85pt;height:213.85pt;rotation:180;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7738110,2906395" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsTm/AHQQAAPkMAAAOAAAAZHJzL2Uyb0RvYy54bWzkV1tv2zYUfh+w/0DoccBiy9fYiFMEKTIM&#10;yNqgyZDukaYoSwBFaiR9SX/9PpKizLhB0xR72vIg83Ku3+G55OLdoRFkx7WplVxl+dkwI1wyVdRy&#10;s8r+fLj59TwjxlJZUKEkX2VP3GTvLn/+6WLfLvlIVUoUXBMIkWa5b1dZZW27HAwMq3hDzZlqucRl&#10;qXRDLbZ6Myg03UN6Iwaj4XA22CtdtFoxbgxO34fL7NLLL0vO7MeyNNwSscpgm/Vf7b9r9x1cXtDl&#10;RtO2qllnBv0BKxpaSyjtRb2nlpKtrr8S1dRMK6NKe8ZUM1BlWTPufYA3+fDEm/uKttz7AnBM28Nk&#10;/j2x7MPuvr3TgGHfmqXB0nlxKHVDtAJa+fB86P68czCXHDx2Tz12/GAJw+F8MR9PZ4g2w91onk/n&#10;2EDsIEhzUtnW2N+4atya7m6NDeAXWHnoCiJpgzfClJSmtvwzAlY2AvH4ZUCGZE/m8/F5nsegnZL/&#10;9Zy8IqPFcDZeTLsYn5J/zhPpneTXdaRMQ/KqjtGP6EiZOh9e1zRONH0HVin5d+uYvE3Hc/JXsXoe&#10;vv9ltPPzxWwyy/9r0UYN2MQsp1VMfHaQXeZjRahrGKHMtMq4MpOWAdSUuEWah7ICLl9Vvs2MhE2Z&#10;8zcxIxNT5tGbmJFiKfP4TczInZR5kjIDziN2Gi3ONTfhm5vNCJqbzgia29rx0GVLrYM8Lsketbqr&#10;o6RCqe6KpLtv1I4/KE9pTwo9dB5vhUypemkwOMYmUsTf1stLKbun3vkV6eJvoEdFgMxoYYh6pIi/&#10;KeWpdiaU4YHNoeCbUQ+HQzFpSJgBiptaCFKKGnOIxLQCLJV9rG3l+zB6YejwJvYrQ/BS46P1Ewu/&#10;FprsKMJBGePSjj2H2DZ/qCKcT3wz9YHBMWaTcDyLx7Cql+Tt3RgXj02nK3d0IUt6slTh9CuFHUdA&#10;oefpRUPfJjok6i4N8wVGK6ghhlHBi77X21rwT3hvQVhEzNknfCpK5RAMt+5kcJwp/Mo+CR6oP/GS&#10;1AWSfOQN7u1KfQlwm4oWPBxPvVEveSIkBDrJJfT3sjsBbpQ8DUwsAx29Y+V+WuyZvwFyZO45vGYl&#10;bc/c1FLplzwTNjKXgT6CFKBxKNnD+gBs3HODq+5krYqnOx3mMReUlt3U2thbauwd1RiPcIgR3H7E&#10;pxQKCY489quMVEp/eenc0WOKxG1G9hh/V5n5e0s13rz4XeJRL/LJBGKt30ym8xE2Or1Zpzdy21wr&#10;vHoUW1jnl47eirgstWoeMalfOa24opJBN4q6Ra0Km2uLPa4w6zN+deXXmJGRr7fyvmUx/Vp4/nB4&#10;pLolbrnKLCbQDyqOysfJEi/7SOsiJNXV1qqy9s/3iGsXAczXISnC/wJugE/3nur4H8vlPwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAM/NFBHiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxap0mTVCFOhZAKNyTaSvToxkuSEq+j2G3D37M9wW1WM5p9U64n24sLjr5zpGAxj0Ag1c50&#10;1CjY7zazFQgfNBndO0IFP+hhXd3flbow7kofeNmGRnAJ+UIraEMYCil93aLVfu4GJPa+3Gh14HNs&#10;pBn1lcttL+MoyqTVHfGHVg/40mL9vT1bBa/TZ50m76c83WUbe5oy2h8Ob0o9PkzPTyACTuEvDDd8&#10;RoeKmY7uTMaLXsFskfCWwEaSRjmIWyRexqyOrPJ8tQRZlfL/jOoXAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEALE5vwB0EAAD5DAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAz80UEeIAAAAOAQAADwAAAAAAAAAAAAAAAAB3BgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" adj="-11796480,,5400" path="m,l7738110,r,1896461l,2906395,,xe" fillcolor="#9edfbe [1302]" stroked="f" strokeweight="2pt">
               <v:fill color2="#4eb3cf [3208]" rotate="t" angle="58" focus="100%" type="gradient">
                 <o:fill v:ext="view" type="gradientUnscaled"/>
               </v:fill>
               <v:stroke joinstyle="miter"/>
               <v:formulas/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;7973568,0;7973568,1772074;0,2715768;0,0" o:connectangles="0,0,0,0,0" textboxrect="0,0,7738110,2906395"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5E13FCD1" w14:textId="77777777" w:rsidR="00A36725" w:rsidRDefault="00A36725" w:rsidP="00A36725"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AD606ED" w14:textId="77777777" w:rsidR="00D1307B" w:rsidRDefault="00D1307B">
+    <w:p w14:paraId="7CA22368" w14:textId="77777777" w:rsidR="00B16C78" w:rsidRDefault="00B16C78">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD47263" w14:textId="77777777" w:rsidR="00D1307B" w:rsidRDefault="00D1307B"/>
+    <w:p w14:paraId="733546B0" w14:textId="77777777" w:rsidR="00B16C78" w:rsidRDefault="00B16C78"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="734B8F98" w14:textId="77777777" w:rsidR="00D1307B" w:rsidRDefault="00D1307B">
+    <w:p w14:paraId="51702BDD" w14:textId="77777777" w:rsidR="00B16C78" w:rsidRDefault="00B16C78">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D0A225" w14:textId="77777777" w:rsidR="00D1307B" w:rsidRDefault="00D1307B"/>
+    <w:p w14:paraId="574F9540" w14:textId="77777777" w:rsidR="00B16C78" w:rsidRDefault="00B16C78"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6714ACF7" w14:textId="380A4751" w:rsidR="007201A7" w:rsidRPr="009C2589" w:rsidRDefault="004A573B">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="102D253F" wp14:editId="23EB53A3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>14605</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-181610</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3376295" cy="561975"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1168332189" name="圖片 1"/>
           <wp:cNvGraphicFramePr>
@@ -5452,51 +6196,51 @@
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="7EFF1923" id="フリーフォーム:図形 5" o:spid="_x0000_s1028" alt="長方形の緑のグラデーション" style="position:absolute;margin-left:0;margin-top:0;width:609.1pt;height:327.6pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" coordsize="7738110,2906395" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyB6v5EgQAAOMMAAAOAAAAZHJzL2Uyb0RvYy54bWzkV1tv2zYUfh+w/0DoccBiy7fERpwiSJFh&#10;QNYGTYa0jzRFWQIoUiPpS/br95EUZcYN5qbo05YHmZdz/c6FJ5fv9o0gW65NreQyy8+GGeGSqaKW&#10;62X25+PtrxcZMZbKggol+TJ75iZ7d/XzT5e7dsFHqlKi4JpAiDSLXbvMKmvbxWBgWMUbas5UyyUu&#10;S6UbarHV60Gh6Q7SGzEYDYezwU7potWKcWNw+j5cZldefllyZj+WpeGWiGUG26z/av9due/g6pIu&#10;1pq2Vc06M+h3WNHQWkJpL+o9tZRsdP2VqKZmWhlV2jOmmoEqy5px7wO8yYdH3jxUtOXeF4Bj2h4m&#10;8+PEsg/bh/ZeA4ZdaxYGS+fFvtSN+4V9ZO/Beu7B4ntLGA7Pz8fTi9EkIwx3k3w2nI48nIMDO9sY&#10;+xtXXhTd3hkb0C6w8lgVRNIGScGUlKa2/DMiVDYCAfhlQIZkR6DjIs9jlI7Jv7wkr8hoPpyN59Mu&#10;qMfkn/NEeif5tI6UaUhO6hh9j46UqfPhtKZxoukbsErJv1kHovuWeLwkP4nVy/D9L6OdX8xnk1n+&#10;X4s2esA6VjmtYuGzvewqHytC3Qsx9E2zVca1mbQNoKfELcocfQMiweXaxglmFGzKnL+JGZWYMo/e&#10;xIwSS5nHb2JG7aTMk5Q5+N5hp/GmuddM+NfMZgSvmc4IXrOV46GLlloHeVySne/Vvo+SapnFJunu&#10;G7Xlj8pT2qNGD52HWyFTqtiVncExNpEi/rZeXkrZpXrnV6SLv4EeHQEyo4Uh6pEi/qaUx9qZUIYH&#10;NoeCz5oeDodi8iDh0S9uayFIKWoMHhLjCbBU9qm2lX94Mc6EJ910aK4NQabGpPUjCr8RmmwpwkEZ&#10;49KOPYfYNH+oIpxPhvgLgcExhpFwPIvHsKqX5O1dGxePqCt3dKFKerJU4fQrhR1HQKHn6UVD3zo6&#10;JOquDPM5ZimoIYZRwYv+rbe14J+Qb0FYRMzZJ3wpSuUQjHGCjsMQ4Vf2WfBA/YmXpC5Q5CNvcG9X&#10;6kuA21S04OF46o16zRMhIdBJLqG/l90JcLPjcWBiG+joHSv342HP/C8gR+aew2tW0vbMTS2Vfs0z&#10;YSNzGegjSAEah5Ldr/bw0S1Xqni+1y4LXQiIadltrY29o8beU425CIcYtu1HfEqhUNkoYL/KSKX0&#10;36+dO3rMi7jNyA6D7jIzf22oRrKL3yWyeZ5PJhBr/WYyPR9ho9ObVXojN82NQrqjy8I6v3T0VsRl&#10;qVXzhJn82mnFFZUMutHNLZpU2NxY7HGFqZ7x62u/xjSMQr2TDy2LddfC88f9E9UtcctlZjF6flBx&#10;KKaLOFIipQ+0LjRSXW+sKmuftwdcO+gxSYdqCFO/G9XTvac6/G9y9Q8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCBuRps2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBNLLVWI&#10;U1EkJK4tiPPWXpIo8dqK3TT8PS4XuKw0mtHM23q3uFHMNMXes4ZyVYAgNt723Gr4eH992IKICdni&#10;6Jk0fFOEXXN7U2Nl/YUPNB9TK3IJxwo1dCmFSspoOnIYVz4QZ+/LTw5TllMr7YSXXO5GqYpiIx32&#10;nBc6DPTSkRmOZ6fhzZT7MKjFHHgvw+NgPnGYndb3d8vzE4hES/oLwxU/o0OTmU7+zDaKUUN+JP3e&#10;q6fKrQJx0rBZrxXIppb/8ZsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADIHq/kSBAAA&#10;4wwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIG5GmzZ&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAAbAYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABy&#10;BwAAAAA=&#10;" adj="-11796480,,5400" path="m,l7738110,r,1896461l,2906395,,xe" fillcolor="#9edfbe [1302]" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="7EFF1923" id="フリーフォーム:図形 5" o:spid="_x0000_s1026" alt="長方形の緑のグラデーション" style="position:absolute;margin-left:0;margin-top:0;width:609.1pt;height:327.6pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" coordsize="7738110,2906395" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyB6v5EgQAAOMMAAAOAAAAZHJzL2Uyb0RvYy54bWzkV1tv2zYUfh+w/0DoccBiy7fERpwiSJFh&#10;QNYGTYa0jzRFWQIoUiPpS/br95EUZcYN5qbo05YHmZdz/c6FJ5fv9o0gW65NreQyy8+GGeGSqaKW&#10;62X25+PtrxcZMZbKggol+TJ75iZ7d/XzT5e7dsFHqlKi4JpAiDSLXbvMKmvbxWBgWMUbas5UyyUu&#10;S6UbarHV60Gh6Q7SGzEYDYezwU7potWKcWNw+j5cZldefllyZj+WpeGWiGUG26z/av9due/g6pIu&#10;1pq2Vc06M+h3WNHQWkJpL+o9tZRsdP2VqKZmWhlV2jOmmoEqy5px7wO8yYdH3jxUtOXeF4Bj2h4m&#10;8+PEsg/bh/ZeA4ZdaxYGS+fFvtSN+4V9ZO/Beu7B4ntLGA7Pz8fTi9EkIwx3k3w2nI48nIMDO9sY&#10;+xtXXhTd3hkb0C6w8lgVRNIGScGUlKa2/DMiVDYCAfhlQIZkR6DjIs9jlI7Jv7wkr8hoPpyN59Mu&#10;qMfkn/NEeif5tI6UaUhO6hh9j46UqfPhtKZxoukbsErJv1kHovuWeLwkP4nVy/D9L6OdX8xnk1n+&#10;X4s2esA6VjmtYuGzvewqHytC3Qsx9E2zVca1mbQNoKfELcocfQMiweXaxglmFGzKnL+JGZWYMo/e&#10;xIwSS5nHb2JG7aTMk5Q5+N5hp/GmuddM+NfMZgSvmc4IXrOV46GLlloHeVySne/Vvo+SapnFJunu&#10;G7Xlj8pT2qNGD52HWyFTqtiVncExNpEi/rZeXkrZpXrnV6SLv4EeHQEyo4Uh6pEi/qaUx9qZUIYH&#10;NoeCz5oeDodi8iDh0S9uayFIKWoMHhLjCbBU9qm2lX94Mc6EJ910aK4NQabGpPUjCr8RmmwpwkEZ&#10;49KOPYfYNH+oIpxPhvgLgcExhpFwPIvHsKqX5O1dGxePqCt3dKFKerJU4fQrhR1HQKHn6UVD3zo6&#10;JOquDPM5ZimoIYZRwYv+rbe14J+Qb0FYRMzZJ3wpSuUQjHGCjsMQ4Vf2WfBA/YmXpC5Q5CNvcG9X&#10;6kuA21S04OF46o16zRMhIdBJLqG/l90JcLPjcWBiG+joHSv342HP/C8gR+aew2tW0vbMTS2Vfs0z&#10;YSNzGegjSAEah5Ldr/bw0S1Xqni+1y4LXQiIadltrY29o8beU425CIcYtu1HfEqhUNkoYL/KSKX0&#10;36+dO3rMi7jNyA6D7jIzf22oRrKL3yWyeZ5PJhBr/WYyPR9ho9ObVXojN82NQrqjy8I6v3T0VsRl&#10;qVXzhJn82mnFFZUMutHNLZpU2NxY7HGFqZ7x62u/xjSMQr2TDy2LddfC88f9E9UtcctlZjF6flBx&#10;KKaLOFIipQ+0LjRSXW+sKmuftwdcO+gxSYdqCFO/G9XTvac6/G9y9Q8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCBuRps2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBNLLVWI&#10;U1EkJK4tiPPWXpIo8dqK3TT8PS4XuKw0mtHM23q3uFHMNMXes4ZyVYAgNt723Gr4eH992IKICdni&#10;6Jk0fFOEXXN7U2Nl/YUPNB9TK3IJxwo1dCmFSspoOnIYVz4QZ+/LTw5TllMr7YSXXO5GqYpiIx32&#10;nBc6DPTSkRmOZ6fhzZT7MKjFHHgvw+NgPnGYndb3d8vzE4hES/oLwxU/o0OTmU7+zDaKUUN+JP3e&#10;q6fKrQJx0rBZrxXIppb/8ZsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADIHq/kSBAAA&#10;4wwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIG5GmzZ&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAAbAYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABy&#10;BwAAAAA=&#10;" adj="-11796480,,5400" path="m,l7738110,r,1896461l,2906395,,xe" fillcolor="#9edfbe [1302]" stroked="f" strokeweight="2pt">
               <v:fill color2="#4eb3cf [3208]" rotate="t" angle="58" focus="100%" type="gradient">
                 <o:fill v:ext="view" type="gradientUnscaled"/>
               </v:fill>
               <v:stroke joinstyle="miter"/>
               <v:formulas/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;7735824,0;7735824,2714794;0,4160520;0,0" o:connectangles="0,0,0,0,0" textboxrect="0,0,7738110,2906395"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3FA66CA1" w14:textId="01FD733B" w:rsidR="00A36725" w:rsidRPr="004A573B" w:rsidRDefault="00A36725" w:rsidP="00A36725">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="新細明體"/>
                         <w:lang w:eastAsia="zh-TW"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
@@ -5679,50 +6423,199 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="75465896"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04E31DB9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="015C9F24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20C6115D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001F"/>
     <w:styleLink w:val="111111"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
@@ -5768,51 +6661,200 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="251606AB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03680B78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0C2EA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04090023"/>
     <w:styleLink w:val="a1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="文章 %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:isLgl/>
       <w:lvlText w:val="第 %1.%2 节"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -5859,51 +6901,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="288"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32E40B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F32A2A46"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -5972,51 +7014,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="476A01A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:styleLink w:val="1ai"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6062,51 +7104,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A659D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="069E18B6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -6151,401 +7193,585 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AFC741C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6EDC6772"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="641738044">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="254099904">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1810785024">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1405447264">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1122116187">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2114012855">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1347755752">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="835338789">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="809178747">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1768883272">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1231427223">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1692224097">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="610674063">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="762798814">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1778941784">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="777994351">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1297567766">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1692224097">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="18" w16cid:durableId="48112371">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="610674063">
-[...2 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="762798814">
+  <w:num w:numId="19" w16cid:durableId="1221941899">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005223BB"/>
     <w:rsid w:val="000102CA"/>
     <w:rsid w:val="00020B5B"/>
     <w:rsid w:val="00034EC3"/>
     <w:rsid w:val="00064E3E"/>
     <w:rsid w:val="00077551"/>
     <w:rsid w:val="00082F03"/>
     <w:rsid w:val="000A6E91"/>
     <w:rsid w:val="000D329B"/>
     <w:rsid w:val="000D340C"/>
     <w:rsid w:val="000D5D28"/>
+    <w:rsid w:val="000D76EB"/>
     <w:rsid w:val="000E7C40"/>
     <w:rsid w:val="000F7F67"/>
     <w:rsid w:val="0011395E"/>
     <w:rsid w:val="00120CCC"/>
     <w:rsid w:val="00145A9E"/>
     <w:rsid w:val="001817A4"/>
     <w:rsid w:val="00186CB1"/>
     <w:rsid w:val="00191BFD"/>
     <w:rsid w:val="001A035C"/>
     <w:rsid w:val="001A2188"/>
     <w:rsid w:val="001A7410"/>
     <w:rsid w:val="001B65BD"/>
     <w:rsid w:val="001B78F9"/>
+    <w:rsid w:val="001C13E9"/>
     <w:rsid w:val="001C50A3"/>
     <w:rsid w:val="001D0E62"/>
     <w:rsid w:val="001D1771"/>
+    <w:rsid w:val="001E1EF1"/>
     <w:rsid w:val="001E1FBE"/>
     <w:rsid w:val="001F1830"/>
     <w:rsid w:val="001F3143"/>
+    <w:rsid w:val="001F3153"/>
+    <w:rsid w:val="00200246"/>
     <w:rsid w:val="00203409"/>
     <w:rsid w:val="002063FA"/>
     <w:rsid w:val="0020743A"/>
     <w:rsid w:val="00217940"/>
     <w:rsid w:val="002400DD"/>
     <w:rsid w:val="00240373"/>
     <w:rsid w:val="002450DA"/>
+    <w:rsid w:val="00250B96"/>
     <w:rsid w:val="00263E3B"/>
     <w:rsid w:val="00263EC1"/>
     <w:rsid w:val="00264280"/>
     <w:rsid w:val="00267B48"/>
     <w:rsid w:val="00272CEF"/>
     <w:rsid w:val="00277356"/>
     <w:rsid w:val="00281B8C"/>
+    <w:rsid w:val="002873E7"/>
     <w:rsid w:val="002A107B"/>
     <w:rsid w:val="002B06E9"/>
+    <w:rsid w:val="002B415C"/>
     <w:rsid w:val="002B651B"/>
     <w:rsid w:val="002C4A15"/>
     <w:rsid w:val="002D0602"/>
     <w:rsid w:val="002D1C03"/>
     <w:rsid w:val="002E7603"/>
     <w:rsid w:val="002F51FC"/>
     <w:rsid w:val="002F5404"/>
     <w:rsid w:val="002F5AE3"/>
     <w:rsid w:val="002F617B"/>
     <w:rsid w:val="00301336"/>
     <w:rsid w:val="0030326B"/>
     <w:rsid w:val="00303C38"/>
     <w:rsid w:val="00316D06"/>
     <w:rsid w:val="00320A80"/>
     <w:rsid w:val="0032245B"/>
+    <w:rsid w:val="003232B3"/>
     <w:rsid w:val="00326D62"/>
+    <w:rsid w:val="0033277A"/>
     <w:rsid w:val="00340660"/>
+    <w:rsid w:val="0037309B"/>
     <w:rsid w:val="00397A27"/>
     <w:rsid w:val="003B2F9F"/>
+    <w:rsid w:val="003C6033"/>
     <w:rsid w:val="003D23A0"/>
     <w:rsid w:val="003D2D69"/>
     <w:rsid w:val="003D3DEE"/>
     <w:rsid w:val="003E3F5B"/>
     <w:rsid w:val="003E621D"/>
     <w:rsid w:val="0040451E"/>
     <w:rsid w:val="00413849"/>
     <w:rsid w:val="0041572C"/>
     <w:rsid w:val="00422F71"/>
+    <w:rsid w:val="00427ACC"/>
     <w:rsid w:val="00430FC8"/>
     <w:rsid w:val="00435600"/>
     <w:rsid w:val="004653C2"/>
     <w:rsid w:val="00470EAD"/>
     <w:rsid w:val="00472B8E"/>
+    <w:rsid w:val="00476F22"/>
     <w:rsid w:val="0048028E"/>
     <w:rsid w:val="004858C9"/>
     <w:rsid w:val="004870D2"/>
     <w:rsid w:val="00493B44"/>
     <w:rsid w:val="004A10E9"/>
     <w:rsid w:val="004A573B"/>
     <w:rsid w:val="004C5460"/>
     <w:rsid w:val="004E51A5"/>
     <w:rsid w:val="004F7C8C"/>
     <w:rsid w:val="00501756"/>
     <w:rsid w:val="00513285"/>
     <w:rsid w:val="005208FA"/>
     <w:rsid w:val="00522025"/>
     <w:rsid w:val="005223BB"/>
     <w:rsid w:val="0054244D"/>
+    <w:rsid w:val="005474F7"/>
     <w:rsid w:val="00553D16"/>
     <w:rsid w:val="00574195"/>
     <w:rsid w:val="00576F68"/>
     <w:rsid w:val="00595CB0"/>
     <w:rsid w:val="005A45A3"/>
     <w:rsid w:val="005B47DD"/>
+    <w:rsid w:val="005B5BAC"/>
     <w:rsid w:val="005D397D"/>
     <w:rsid w:val="005E394D"/>
     <w:rsid w:val="005F1A18"/>
+    <w:rsid w:val="005F5A43"/>
     <w:rsid w:val="005F6ECF"/>
     <w:rsid w:val="00603C0F"/>
+    <w:rsid w:val="00606B61"/>
     <w:rsid w:val="00647703"/>
     <w:rsid w:val="00650FAA"/>
     <w:rsid w:val="00662DFA"/>
     <w:rsid w:val="00663AB4"/>
     <w:rsid w:val="00663C5B"/>
+    <w:rsid w:val="00665B88"/>
     <w:rsid w:val="00666381"/>
+    <w:rsid w:val="006766E0"/>
     <w:rsid w:val="00677F3C"/>
+    <w:rsid w:val="0068233D"/>
     <w:rsid w:val="006B4542"/>
     <w:rsid w:val="006C2B66"/>
     <w:rsid w:val="006D599F"/>
     <w:rsid w:val="006E72E0"/>
     <w:rsid w:val="006F038A"/>
+    <w:rsid w:val="00702689"/>
+    <w:rsid w:val="00702C6E"/>
     <w:rsid w:val="0070768C"/>
     <w:rsid w:val="00716DF3"/>
     <w:rsid w:val="007176DE"/>
     <w:rsid w:val="007201A7"/>
     <w:rsid w:val="00761872"/>
     <w:rsid w:val="00761F5F"/>
     <w:rsid w:val="00766731"/>
     <w:rsid w:val="007729C0"/>
     <w:rsid w:val="0077329F"/>
     <w:rsid w:val="00773521"/>
     <w:rsid w:val="007751C0"/>
     <w:rsid w:val="007874FB"/>
     <w:rsid w:val="00791E74"/>
+    <w:rsid w:val="00796942"/>
     <w:rsid w:val="007A1361"/>
     <w:rsid w:val="007A63BB"/>
     <w:rsid w:val="007B17CC"/>
     <w:rsid w:val="007B4FC5"/>
     <w:rsid w:val="007E0DF2"/>
     <w:rsid w:val="007E17D4"/>
     <w:rsid w:val="007E1D3F"/>
+    <w:rsid w:val="007F4D96"/>
     <w:rsid w:val="007F5DE8"/>
     <w:rsid w:val="00804E7C"/>
+    <w:rsid w:val="008176C9"/>
+    <w:rsid w:val="00823E0C"/>
     <w:rsid w:val="00825116"/>
     <w:rsid w:val="00832322"/>
     <w:rsid w:val="00834F0E"/>
+    <w:rsid w:val="0084287D"/>
     <w:rsid w:val="00850A89"/>
     <w:rsid w:val="00854C27"/>
     <w:rsid w:val="00856943"/>
     <w:rsid w:val="00865DB9"/>
     <w:rsid w:val="00870A28"/>
     <w:rsid w:val="008719E6"/>
+    <w:rsid w:val="00874942"/>
     <w:rsid w:val="0089202B"/>
     <w:rsid w:val="008945C8"/>
     <w:rsid w:val="008947AF"/>
     <w:rsid w:val="00895BE6"/>
     <w:rsid w:val="00897A3F"/>
     <w:rsid w:val="008A3B69"/>
     <w:rsid w:val="008B15A8"/>
     <w:rsid w:val="008B5297"/>
+    <w:rsid w:val="008C620F"/>
     <w:rsid w:val="008E29E1"/>
+    <w:rsid w:val="0090543A"/>
     <w:rsid w:val="0091237C"/>
     <w:rsid w:val="00912560"/>
     <w:rsid w:val="00914F75"/>
     <w:rsid w:val="00917693"/>
     <w:rsid w:val="00922C42"/>
     <w:rsid w:val="00926DDD"/>
     <w:rsid w:val="00936321"/>
     <w:rsid w:val="009415D1"/>
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="00947F34"/>
     <w:rsid w:val="00966C5A"/>
     <w:rsid w:val="00980221"/>
     <w:rsid w:val="00986D1D"/>
+    <w:rsid w:val="009A2C6C"/>
     <w:rsid w:val="009A670A"/>
     <w:rsid w:val="009C03E6"/>
     <w:rsid w:val="009C2589"/>
     <w:rsid w:val="009C511A"/>
     <w:rsid w:val="009C797C"/>
+    <w:rsid w:val="009D1298"/>
     <w:rsid w:val="009D1956"/>
     <w:rsid w:val="009D3F3C"/>
     <w:rsid w:val="009D7F4E"/>
     <w:rsid w:val="00A004E3"/>
     <w:rsid w:val="00A02633"/>
     <w:rsid w:val="00A177B9"/>
     <w:rsid w:val="00A27AD5"/>
     <w:rsid w:val="00A340F2"/>
     <w:rsid w:val="00A36725"/>
     <w:rsid w:val="00A37989"/>
+    <w:rsid w:val="00A56ECB"/>
     <w:rsid w:val="00A616C2"/>
     <w:rsid w:val="00A7020C"/>
     <w:rsid w:val="00A75635"/>
     <w:rsid w:val="00A856F4"/>
     <w:rsid w:val="00A8602C"/>
     <w:rsid w:val="00A94BB3"/>
+    <w:rsid w:val="00A9712C"/>
     <w:rsid w:val="00AB5A06"/>
     <w:rsid w:val="00AC0E98"/>
+    <w:rsid w:val="00AC1091"/>
+    <w:rsid w:val="00AC3A85"/>
     <w:rsid w:val="00AC4EFA"/>
     <w:rsid w:val="00AD3BE4"/>
     <w:rsid w:val="00AD59CF"/>
     <w:rsid w:val="00AF6265"/>
     <w:rsid w:val="00B1158F"/>
     <w:rsid w:val="00B124B8"/>
+    <w:rsid w:val="00B16C78"/>
     <w:rsid w:val="00B326EB"/>
     <w:rsid w:val="00B37421"/>
     <w:rsid w:val="00B55BCC"/>
     <w:rsid w:val="00B60965"/>
     <w:rsid w:val="00B66C63"/>
     <w:rsid w:val="00B71B33"/>
     <w:rsid w:val="00B727BE"/>
+    <w:rsid w:val="00B879ED"/>
     <w:rsid w:val="00B94DEB"/>
     <w:rsid w:val="00BA7DF8"/>
     <w:rsid w:val="00BB2A9C"/>
     <w:rsid w:val="00BB2D9B"/>
     <w:rsid w:val="00BF5473"/>
     <w:rsid w:val="00BF6D7C"/>
     <w:rsid w:val="00C00231"/>
     <w:rsid w:val="00C12BAF"/>
     <w:rsid w:val="00C14D03"/>
     <w:rsid w:val="00C14DA7"/>
+    <w:rsid w:val="00C15AEE"/>
+    <w:rsid w:val="00C15C08"/>
     <w:rsid w:val="00C20226"/>
     <w:rsid w:val="00C215A3"/>
+    <w:rsid w:val="00C225B4"/>
     <w:rsid w:val="00C3213A"/>
     <w:rsid w:val="00C46E7B"/>
     <w:rsid w:val="00C52977"/>
     <w:rsid w:val="00C60C29"/>
     <w:rsid w:val="00C65D16"/>
     <w:rsid w:val="00C75645"/>
     <w:rsid w:val="00C85AE6"/>
     <w:rsid w:val="00C9062C"/>
+    <w:rsid w:val="00C95067"/>
     <w:rsid w:val="00C960F2"/>
     <w:rsid w:val="00CC0E15"/>
     <w:rsid w:val="00CC6CF6"/>
     <w:rsid w:val="00CE3710"/>
     <w:rsid w:val="00CF2287"/>
+    <w:rsid w:val="00D1107E"/>
     <w:rsid w:val="00D1307B"/>
     <w:rsid w:val="00D22425"/>
     <w:rsid w:val="00D22A67"/>
     <w:rsid w:val="00D22C5A"/>
+    <w:rsid w:val="00D23B34"/>
     <w:rsid w:val="00D30C75"/>
     <w:rsid w:val="00D33124"/>
+    <w:rsid w:val="00D60E37"/>
     <w:rsid w:val="00D73210"/>
+    <w:rsid w:val="00D77444"/>
     <w:rsid w:val="00D80662"/>
+    <w:rsid w:val="00D81182"/>
+    <w:rsid w:val="00D83C55"/>
     <w:rsid w:val="00D872D9"/>
     <w:rsid w:val="00DB52CA"/>
     <w:rsid w:val="00DD373D"/>
     <w:rsid w:val="00DD5DC1"/>
     <w:rsid w:val="00DE2339"/>
+    <w:rsid w:val="00DF7C13"/>
+    <w:rsid w:val="00E0169E"/>
+    <w:rsid w:val="00E1092C"/>
     <w:rsid w:val="00E21113"/>
+    <w:rsid w:val="00E2287E"/>
     <w:rsid w:val="00E23160"/>
     <w:rsid w:val="00E25148"/>
     <w:rsid w:val="00E4665B"/>
     <w:rsid w:val="00E514B0"/>
     <w:rsid w:val="00E53DBC"/>
     <w:rsid w:val="00E5703C"/>
     <w:rsid w:val="00E61066"/>
+    <w:rsid w:val="00E83946"/>
+    <w:rsid w:val="00EA38C0"/>
     <w:rsid w:val="00EA5310"/>
     <w:rsid w:val="00EA68F8"/>
     <w:rsid w:val="00EB39AF"/>
+    <w:rsid w:val="00EB4AF6"/>
     <w:rsid w:val="00EB63A0"/>
     <w:rsid w:val="00EC16CD"/>
     <w:rsid w:val="00ED7C60"/>
+    <w:rsid w:val="00EE0B0F"/>
     <w:rsid w:val="00EE18B0"/>
     <w:rsid w:val="00F05D32"/>
     <w:rsid w:val="00F06EB7"/>
     <w:rsid w:val="00F41CAE"/>
     <w:rsid w:val="00F475B3"/>
     <w:rsid w:val="00F551D0"/>
     <w:rsid w:val="00F65B05"/>
     <w:rsid w:val="00F85987"/>
+    <w:rsid w:val="00FA5778"/>
     <w:rsid w:val="00FC3A69"/>
     <w:rsid w:val="00FD1AB8"/>
+    <w:rsid w:val="00FD72C6"/>
     <w:rsid w:val="00FE0263"/>
     <w:rsid w:val="00FE2DF5"/>
     <w:rsid w:val="00FE76DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -32962,70 +34188,70 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{133533A9-1996-4148-A30B-8772A754A3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>{4BC4A156-1946-45EB-83D9-BE1D638BA6C4}tf16402400_win32.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2096</Characters>
+  <Pages>3</Pages>
+  <Words>425</Words>
+  <Characters>2424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2459</CharactersWithSpaces>
+  <CharactersWithSpaces>2844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Daniel Sheu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>