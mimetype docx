--- v0 (2026-04-10)
+++ v1 (2026-05-25)
@@ -459,148 +459,158 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>天共</w:t>
       </w:r>
       <w:r w:rsidRPr="00525130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00525130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>小时）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D01856" w14:textId="3F3FEEAE" w:rsidR="00525130" w:rsidRPr="004E1006" w:rsidRDefault="00525130" w:rsidP="00525130">
+    <w:p w14:paraId="05D01856" w14:textId="72402E5C" w:rsidR="00525130" w:rsidRPr="004E1006" w:rsidRDefault="00525130" w:rsidP="00525130">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>上课地点：现场教室</w:t>
       </w:r>
       <w:r w:rsidRPr="00525130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00525130">
+      <w:r w:rsidR="005E7D40" w:rsidRPr="005E7D40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>新竹班</w:t>
+        <w:t>厦门</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525130">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>班</w:t>
       </w:r>
       <w:r w:rsidRPr="00525130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00525130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
       <w:r w:rsidRPr="00525130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> On-line</w:t>
       </w:r>
       <w:r w:rsidRPr="00525130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>实时授课</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CB2954" w14:textId="77777777" w:rsidR="004E1006" w:rsidRPr="00525130" w:rsidRDefault="004E1006" w:rsidP="004E1006">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="905"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E3BF15E" w14:textId="57739EF1" w:rsidR="004733B8" w:rsidRPr="001A7F6A" w:rsidRDefault="00070FE5" w:rsidP="001A7F6A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="SimHei" w:eastAsia="SimHei" w:hAnsi="SimHei"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7F6A">
         <w:rPr>
@@ -6457,51 +6467,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6369862E" w14:textId="65879CD4" w:rsidR="006618D4" w:rsidRDefault="004E1006" w:rsidP="006618D4">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52CBFDBE" wp14:editId="1E986156">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52CBFDBE" wp14:editId="7275F219">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4975860</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>184150</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1428750" cy="1428750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1135769285" name="圖片 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1135769285" name="圖片 1135769285"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8443,75 +8453,107 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>活動特惠</w:t>
             </w:r>
             <w:r w:rsidRPr="00D3430F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66465B29" w14:textId="2EA04C6A" w:rsidR="00253314" w:rsidRPr="009D41E4" w:rsidRDefault="00070FE5" w:rsidP="00253314">
+          <w:p w14:paraId="66465B29" w14:textId="0163F335" w:rsidR="00253314" w:rsidRPr="009D41E4" w:rsidRDefault="00070FE5" w:rsidP="00253314">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D41E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>现场上课</w:t>
+            </w:r>
+            <w:r w:rsidR="005E7D40">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="005E7D40" w:rsidRPr="005E7D40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>厦门</w:t>
+            </w:r>
+            <w:r w:rsidR="005E7D40">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="009D41E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D41E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft YaHei" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>报名费</w:t>
             </w:r>
@@ -9803,50 +9845,51 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D5814E3" w14:textId="77777777" w:rsidR="00EE0A78" w:rsidRDefault="00EE0A78">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1772270516"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="75EF9810" w14:textId="0411CCF1" w:rsidR="00E25D2B" w:rsidRDefault="00E25D2B">
         <w:pPr>
           <w:pStyle w:val="ac"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00070FE5" w:rsidRPr="00A90016">
           <w:rPr>
             <w:rFonts w:eastAsia="SimSun"/>
             <w:lang w:val="zh-TW" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
@@ -12553,100 +12596,102 @@
     <w:rsid w:val="003C2F9A"/>
     <w:rsid w:val="003D4E2B"/>
     <w:rsid w:val="003E7D00"/>
     <w:rsid w:val="00405365"/>
     <w:rsid w:val="00411B03"/>
     <w:rsid w:val="00470235"/>
     <w:rsid w:val="004733B8"/>
     <w:rsid w:val="0047401C"/>
     <w:rsid w:val="00477B1B"/>
     <w:rsid w:val="00493097"/>
     <w:rsid w:val="00497461"/>
     <w:rsid w:val="004B44ED"/>
     <w:rsid w:val="004E1006"/>
     <w:rsid w:val="004F0F06"/>
     <w:rsid w:val="004F5BFA"/>
     <w:rsid w:val="00521FDB"/>
     <w:rsid w:val="00525130"/>
     <w:rsid w:val="005374CB"/>
     <w:rsid w:val="00545E11"/>
     <w:rsid w:val="00566019"/>
     <w:rsid w:val="005859B0"/>
     <w:rsid w:val="005904A3"/>
     <w:rsid w:val="0059652C"/>
     <w:rsid w:val="005A35C0"/>
     <w:rsid w:val="005A502F"/>
+    <w:rsid w:val="005E7D40"/>
     <w:rsid w:val="00606991"/>
     <w:rsid w:val="006101D5"/>
     <w:rsid w:val="0062045A"/>
     <w:rsid w:val="0062354C"/>
     <w:rsid w:val="0063674C"/>
     <w:rsid w:val="006618D4"/>
     <w:rsid w:val="00665403"/>
     <w:rsid w:val="00692423"/>
     <w:rsid w:val="00694203"/>
     <w:rsid w:val="006A45C8"/>
     <w:rsid w:val="006A502A"/>
     <w:rsid w:val="006B4A40"/>
     <w:rsid w:val="006C5C67"/>
     <w:rsid w:val="006F0BD5"/>
     <w:rsid w:val="006F62DC"/>
     <w:rsid w:val="00792C87"/>
     <w:rsid w:val="00797648"/>
     <w:rsid w:val="007B2588"/>
     <w:rsid w:val="007B5C8C"/>
     <w:rsid w:val="007C0E95"/>
     <w:rsid w:val="007E2AF9"/>
     <w:rsid w:val="007E585A"/>
     <w:rsid w:val="007F620E"/>
     <w:rsid w:val="00837D5D"/>
     <w:rsid w:val="00853ABE"/>
     <w:rsid w:val="008702DA"/>
     <w:rsid w:val="00880554"/>
     <w:rsid w:val="008A226B"/>
     <w:rsid w:val="008D6B63"/>
     <w:rsid w:val="008F4FBB"/>
     <w:rsid w:val="00944624"/>
     <w:rsid w:val="009600FD"/>
     <w:rsid w:val="009940EF"/>
     <w:rsid w:val="009D2306"/>
     <w:rsid w:val="009D41E4"/>
     <w:rsid w:val="009E2D95"/>
     <w:rsid w:val="00A02AF7"/>
     <w:rsid w:val="00A5045B"/>
     <w:rsid w:val="00A6463E"/>
     <w:rsid w:val="00A678EA"/>
     <w:rsid w:val="00A90016"/>
     <w:rsid w:val="00AC4800"/>
     <w:rsid w:val="00AD70A4"/>
     <w:rsid w:val="00B13981"/>
     <w:rsid w:val="00B337E4"/>
     <w:rsid w:val="00B45CDC"/>
     <w:rsid w:val="00B474AA"/>
     <w:rsid w:val="00B623B4"/>
     <w:rsid w:val="00B864B4"/>
     <w:rsid w:val="00BF5FCE"/>
+    <w:rsid w:val="00C411FF"/>
     <w:rsid w:val="00C53382"/>
     <w:rsid w:val="00C54203"/>
     <w:rsid w:val="00C74CB1"/>
     <w:rsid w:val="00C77934"/>
     <w:rsid w:val="00C919A7"/>
     <w:rsid w:val="00CB26F3"/>
     <w:rsid w:val="00CB4D1E"/>
     <w:rsid w:val="00CB7224"/>
     <w:rsid w:val="00CC76FA"/>
     <w:rsid w:val="00CD2FB6"/>
     <w:rsid w:val="00CE65C7"/>
     <w:rsid w:val="00D038A8"/>
     <w:rsid w:val="00D23243"/>
     <w:rsid w:val="00D26F3B"/>
     <w:rsid w:val="00D3123A"/>
     <w:rsid w:val="00D71AB5"/>
     <w:rsid w:val="00DB29F9"/>
     <w:rsid w:val="00DC004D"/>
     <w:rsid w:val="00DD32E3"/>
     <w:rsid w:val="00DE4DBF"/>
     <w:rsid w:val="00E25D2B"/>
     <w:rsid w:val="00E43848"/>
     <w:rsid w:val="00E526F3"/>
     <w:rsid w:val="00E575EA"/>
     <w:rsid w:val="00E6103E"/>
@@ -14071,54 +14116,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCE6CB86-E2B5-4F1A-95E5-FD00025D506E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>645</Words>
-  <Characters>3682</Characters>
+  <Words>3125</Words>
+  <Characters>1206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>10</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4319</CharactersWithSpaces>
+  <CharactersWithSpaces>4323</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>學會</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>