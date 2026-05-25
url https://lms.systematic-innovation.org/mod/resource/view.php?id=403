--- v0 (2026-04-10)
+++ v1 (2026-05-25)
@@ -25,130 +25,115 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="06D7BBE5" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="000422F6" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
-        <w:t>萃</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>萃智</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD55BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
-        <w:t>智</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>(TRIZ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD55BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
-        <w:t>(TRIZ)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>系統化技術創新師</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD55BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
-        <w:t>系統化技術創新師</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>-L1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D50014E" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>創新雖常為偶然，系統化創新卻是必然</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -183,73 +168,59 @@
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>TRIZ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>創新方法</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6A24653C" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="001A7F6A" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="SimHei" w:eastAsia="SimHei" w:hAnsi="SimHei"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="SimHei" w:hAnsi="SimHei" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -516,279 +487,247 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>天共</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>小時</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>小時）</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63C9306E" w14:textId="4365FB26" w:rsidR="00F42E18" w:rsidRPr="0002192D" w:rsidRDefault="00F42E18" w:rsidP="00F42E18">
+    <w:p w14:paraId="63C9306E" w14:textId="19606833" w:rsidR="00F42E18" w:rsidRPr="0002192D" w:rsidRDefault="00F42E18" w:rsidP="00F42E18">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C54203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>上課地點：</w:t>
       </w:r>
       <w:r w:rsidRPr="00C54203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>現場教室</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E444A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>新竹班</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>廈門</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>班</w:t>
       </w:r>
       <w:r w:rsidRPr="00C54203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>或</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C54203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> On-line</w:t>
+        <w:t>或</w:t>
       </w:r>
       <w:r w:rsidRPr="00C54203">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t xml:space="preserve"> On-line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54203">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>即時授課</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393FAF49" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A90016" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B34600E" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="001A7F6A" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="SimHei" w:eastAsia="SimHei" w:hAnsi="SimHei"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="SimHei" w:hAnsi="SimHei" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>萃</w:t>
-[...10 lines deleted...]
-        <w:t>智介紹</w:t>
+        <w:t>萃智介紹</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0355DF71" w14:textId="6D24282B" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TRIZ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>中</w:t>
       </w:r>
       <w:r w:rsidR="00D94DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>譯</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>為「</w:t>
-[...17 lines deleted...]
-        <w:t>智</w:t>
+        <w:t>為「萃智</w:t>
       </w:r>
       <w:r w:rsidRPr="00A678EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>｣</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D94DF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>是</w:t>
       </w:r>
@@ -800,62 +739,52 @@
         </w:rPr>
         <w:t>「發明性問題解決理論」（</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Theory of Inventive Problem Solving</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>）之俄文縮寫，是由前蘇聯發明家</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Genrich </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Genrich Altshuller</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>等人研究</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>萬份專利後，</w:t>
       </w:r>
       <w:r w:rsidR="009C0952" w:rsidRPr="00CD55BA">
@@ -876,67 +805,57 @@
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>出來的系統性創新理論及實務解決方法。</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TRIZ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>主要是系統性的利用前人與跨領域之智慧與知識，來解決當前問題，可以有系統的帶領我們跳出思考</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FE0908">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>窠</w:t>
-[...8 lines deleted...]
-        <w:t>臼</w:t>
+        <w:t>窠臼</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，拓展革新思維，通盤且有效地</w:t>
       </w:r>
       <w:r w:rsidR="00FE0908">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>應用</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>於各種產業，也成為當今研發與創新中，相當</w:t>
       </w:r>
@@ -1039,69 +958,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>產品、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>製程</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>、工藝、設備上有害、過多、不足、無效益、品質、</w:t>
-[...17 lines deleted...]
-        <w:t>問題。</w:t>
+        <w:t>、工藝、設備上有害、過多、不足、無效益、品質、及降本的問題。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404F5BCF" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81EBCA" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="001A7F6A" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="SimHei" w:eastAsia="SimHei" w:hAnsi="SimHei"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1115,105 +1016,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>課程效益：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763F8B2E" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="371"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>習得本課程</w:t>
-[...53 lines deleted...]
-        <w:t>智創新在企業與學校內部產生品質幷重的改變，創造與提升競爭力。課程具體效益如下</w:t>
+        <w:t>習得本課程萃智創新的技術後，對於職場工作上的問題，可採用系統化與邏輯性的解決方案應對，能產生創意的點子。也有機會培養成為企業與學校內部的萃智種子教師，讓萃智創新在企業與學校內部產生品質幷重的改變，創造與提升競爭力。課程具體效益如下</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECB6C01" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1432,69 +1279,51 @@
         <w:t>講師，可用於「系統化創新」培訓教學。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B38150D" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>取得國際創新證照，可以證明有</w:t>
-[...17 lines deleted...]
-        <w:t>的創新解題能力。經學會講師級認可者，可以為學會代表講師。</w:t>
+        <w:t>取得國際創新證照，可以證明有相對應程級的創新解題能力。經學會講師級認可者，可以為學會代表講師。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618C8C5B" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67F169FB" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="001A7F6A" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="SimHei" w:eastAsia="SimHei" w:hAnsi="SimHei"/>
           <w:b/>
           <w:bCs/>
@@ -1651,128 +1480,91 @@
         </w:rPr>
         <w:t>智財人員、專利事務所工程師、期望成為系統化的發明者。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227BC09B" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>欲培養能夠跳出思維</w:t>
-[...17 lines deleted...]
-        <w:t>問題，</w:t>
+        <w:t>欲培養能夠跳出思維窠臼看問題，</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>具有創新思維者。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0098B9ED" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t>等科系研究生以上的學生。</w:t>
+        <w:t>對創新方法有濃厚興趣之大學理工醫等科系研究生以上的學生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2174BD" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="648866FA" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="001A7F6A" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="SimHei" w:eastAsia="SimHei" w:hAnsi="SimHei"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1932,269 +1724,204 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23469595" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00E77444" w:rsidRDefault="00E859EA" w:rsidP="0054530D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>萃</w:t>
-[...8 lines deleted...]
-              <w:t>智及系統性創新介紹</w:t>
+              <w:t>萃智及系統性創新介紹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6202" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65E544C7" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00E77444" w:rsidRDefault="00E859EA" w:rsidP="0054530D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>萃</w:t>
-[...9 lines deleted...]
-              <w:t>智與系統性創新概觀</w:t>
+              <w:t>萃智與系統性創新概觀</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="278C635B" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00E77444" w:rsidRDefault="00E859EA" w:rsidP="0054530D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>萃</w:t>
-[...9 lines deleted...]
-              <w:t>智與其他創新手法比較</w:t>
+              <w:t>萃智與其他創新手法比較</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FCC6476" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00E77444" w:rsidRDefault="00E859EA" w:rsidP="0054530D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>萃</w:t>
-[...9 lines deleted...]
-              <w:t>智七大思維哲理</w:t>
+              <w:t>萃智七大思維哲理</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F36EADD" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00FA5BAD" w:rsidRDefault="00E859EA" w:rsidP="0054530D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>萃</w:t>
-[...9 lines deleted...]
-              <w:t>智工作原理</w:t>
+              <w:t>萃智工作原理</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28DD24FC" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00E77444" w:rsidRDefault="00E859EA" w:rsidP="0054530D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>萃</w:t>
-[...9 lines deleted...]
-              <w:t>智與傳統解題方法比較</w:t>
+              <w:t>萃智與傳統解題方法比較</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E0A566" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00E77444" w:rsidRDefault="00E859EA" w:rsidP="0054530D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -3316,61 +3043,59 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>資源</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>間的關係</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6DEBA8A1" w14:textId="6953BF8B" w:rsidR="00E859EA" w:rsidRPr="00E77444" w:rsidRDefault="00E859EA" w:rsidP="00800069">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -3737,71 +3462,51 @@
           <w:p w14:paraId="30146A52" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00E77444" w:rsidRDefault="00E859EA" w:rsidP="0054530D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>進一步</w:t>
-[...19 lines deleted...]
-              <w:t>智學習資源</w:t>
+              <w:t>進一步萃智學習資源</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E859EA" w:rsidRPr="00E77444" w14:paraId="7A618A22" w14:textId="77777777" w:rsidTr="0054530D">
         <w:trPr>
           <w:trHeight w:val="85"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16070B92" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00E77444" w:rsidRDefault="00E859EA" w:rsidP="0054530D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -4297,87 +4002,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教學</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>人工智慧導論、</w:t>
-[...35 lines deleted...]
-        <w:t>智系統化商業管理創新、創新產品與服務機會辨識、研發與設計管理、生產系統設計、失效模式與效應分析。</w:t>
+        <w:t>人工智慧導論、萃智系統化創新方法、專利規避再生與強化、萃智系統化商業管理創新、創新產品與服務機會辨識、研發與設計管理、生產系統設計、失效模式與效應分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794EE0E2" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A678EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46BF0A59" wp14:editId="29FCDA44">
             <wp:simplePos x="0" y="0"/>
@@ -4603,191 +4272,83 @@
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>國際創新方法學會</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I-SIM (International Society of Innovation Methods)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>，總會在美國創新中心的矽谷，為世界上第一個，也是唯一以創新方法為名的國際社團組織。有別</w:t>
-[...35 lines deleted...]
-        <w:t>智（</w:t>
+        <w:t>，總會在美國創新中心的矽谷，為世界上第一個，也是唯一以創新方法為名的國際社團組織。有別于一般萃智（</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TRIZ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>）的學會</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>協會，國際創新方法學會，宗旨為研究、開發、整合、傳播、應用，各種創新方法幷形成綜效，以為產官學研界創新的助力。其中</w:t>
-[...71 lines deleted...]
-        <w:t>外，也提供此領域最豐富的學習與應用資源。</w:t>
+        <w:t>協會，國際創新方法學會，宗旨為研究、開發、整合、傳播、應用，各種創新方法幷形成綜效，以為產官學研界創新的助力。其中萃智系統化創新，與其他各種創新方法，均為創新方法的一部分。國際創新方法學會已成為國際推動創新方法整合與綜效的最重要單位，除了提供創新方法領域人員交流切磋的平臺外，也提供此領域最豐富的學習與應用資源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658C1E7A" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B7A2708" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="001A7F6A" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="SimHei" w:eastAsia="SimHei" w:hAnsi="SimHei"/>
           <w:b/>
@@ -5465,69 +5026,51 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>完整顯示</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TRIZ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>領域解題流程及各</w:t>
-[...17 lines deleted...]
-        <w:t>及綜效。</w:t>
+        <w:t>領域解題流程及各工具間的關係及綜效。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C54C6A" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="00A678EA" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>物的觀點對比人的觀點</w:t>
       </w:r>
@@ -5851,69 +5394,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>完整的裝置裁減的手法</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>有別</w:t>
-[...17 lines deleted...]
-        <w:t>傳統只有</w:t>
+        <w:t>有別于傳統只有</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABC</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>裁剪法則，本系統提供</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD55BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: AXBCDE, 6+11</w:t>
       </w:r>
@@ -6372,130 +5897,104 @@
         </w:rPr>
         <w:t>書籍</w:t>
       </w:r>
       <w:r w:rsidR="00E859EA" w:rsidRPr="003635CE">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E859EA" w:rsidRPr="003635CE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E859EA" w:rsidRPr="003635CE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidR="00E859EA" w:rsidRPr="003635CE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>萃</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>萃智創新工具精通</w:t>
+      </w:r>
+      <w:r w:rsidR="00E859EA" w:rsidRPr="003635CE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:r w:rsidR="00E859EA" w:rsidRPr="003635CE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>智創新工具精通</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>上冊</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E859EA" w:rsidRPr="003635CE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>】</w:t>
-[...11 lines deleted...]
-        <w:t>。提供課程補充及更多演練題。</w:t>
+        <w:t>】。提供課程補充及更多演練題。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E1D0BA" w14:textId="77777777" w:rsidR="00E859EA" w:rsidRPr="003635CE" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003635CE">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -6821,77 +6320,59 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A678EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>聯絡單位：中華系統性創新學會，電話：</w:t>
       </w:r>
       <w:r w:rsidRPr="00A678EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>03-</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">5723200 </w:t>
+        <w:t xml:space="preserve">03-5723200 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> service@i-sim.org.</w:t>
+        <w:t>; service@i-sim.org.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A678EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D04C91D" w14:textId="759696AF" w:rsidR="0002192D" w:rsidRPr="00E859EA" w:rsidRDefault="00261C49" w:rsidP="00E859EA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6955,73 +6436,60 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00157DBC" w:rsidRPr="00A678EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名方式：</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0090355A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>線上報名</w:t>
-[...11 lines deleted...]
-        <w:t>連結</w:t>
+        <w:t>線上報名連結</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="0090355A" w:rsidRPr="0090355A">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:rFonts w:hint="eastAsia"/>
           </w:rPr>
           <w:t>https://www.systematic-innovation.org/index.php/zh-tw/course/cert/crcs-246</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F42E18">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157DBC" w:rsidRPr="00E859EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>填寫報名表。</w:t>
       </w:r>
     </w:p>
@@ -7107,62 +6575,52 @@
         <w:t>，</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk195024813"/>
       <w:r w:rsidR="00F3281B" w:rsidRPr="00F3281B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>或掃描</w:t>
       </w:r>
       <w:r w:rsidR="00F3281B" w:rsidRPr="00F3281B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0002192D" w:rsidRPr="00E859EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>課程報名二</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>課程報名二維碼</w:t>
+      </w:r>
       <w:r w:rsidR="00F3281B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F3281B" w:rsidRPr="00F3281B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>填寫報名資料。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="6146A6AD" w14:textId="77777777" w:rsidR="007D7A20" w:rsidRPr="000422F6" w:rsidRDefault="007D7A20" w:rsidP="000422F6">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
@@ -7242,73 +6700,60 @@
       <w:tr w:rsidR="00EE0A78" w:rsidRPr="000422F6" w14:paraId="30C98BA2" w14:textId="77777777" w:rsidTr="00880554">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10156" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="697B0DB3" w14:textId="345B00AF" w:rsidR="00EE0A78" w:rsidRPr="00F42E18" w:rsidRDefault="00E859EA" w:rsidP="00F42E18">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F42E18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>萃</w:t>
-[...11 lines deleted...]
-              <w:t>智</w:t>
+              <w:t>萃智</w:t>
             </w:r>
             <w:r w:rsidRPr="00F42E18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(TRIZ)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F42E18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>系統化技術創新師</w:t>
             </w:r>
             <w:r w:rsidRPr="00F42E18">
               <w:rPr>
@@ -8126,60 +7571,58 @@
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000422F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學</w:t>
             </w:r>
             <w:r w:rsidRPr="000422F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000422F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>曆</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8446" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19811A00" w14:textId="20C0B772" w:rsidR="00EE0A78" w:rsidRPr="000422F6" w:rsidRDefault="00157DBC" w:rsidP="008A226B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000422F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -8501,68 +7944,66 @@
             </w:r>
             <w:r w:rsidR="00513F80">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00513F80" w:rsidRPr="000422F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00513F80">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00513F80">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>微信</w:t>
             </w:r>
             <w:r w:rsidRPr="000422F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>帳號</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000422F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00513F80">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000422F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="000422F6">
@@ -8707,131 +8148,147 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>活動特惠</w:t>
             </w:r>
             <w:r w:rsidRPr="00E859EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66465B29" w14:textId="590974FC" w:rsidR="00E859EA" w:rsidRPr="00E859EA" w:rsidRDefault="00E859EA" w:rsidP="00F42E18">
+          <w:p w14:paraId="66465B29" w14:textId="309B3830" w:rsidR="00E859EA" w:rsidRPr="00E859EA" w:rsidRDefault="00E859EA" w:rsidP="00F42E18">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E859EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>現場上課</w:t>
+            </w:r>
+            <w:r w:rsidR="00E444A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E444A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>廈門</w:t>
+            </w:r>
+            <w:r w:rsidR="00E444A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E859EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E859EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>報名費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68210098" w14:textId="4A156FF4" w:rsidR="00E859EA" w:rsidRPr="000422F6" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>全程線上同步</w:t>
-[...11 lines deleted...]
-              <w:t>上課</w:t>
+              <w:t>全程線上同步上課</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD55BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5520B091" w14:textId="14488451" w:rsidR="00E859EA" w:rsidRPr="000422F6" w:rsidRDefault="00E859EA" w:rsidP="00E859EA">
             <w:pPr>
@@ -9846,58 +9303,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE0A78" w:rsidRPr="000422F6" w:rsidSect="000453FC">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1077" w:bottom="851" w:left="1077" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43A7B764" w14:textId="77777777" w:rsidR="00053094" w:rsidRDefault="00053094" w:rsidP="00EE0A78">
+    <w:p w14:paraId="300416CE" w14:textId="77777777" w:rsidR="005116D1" w:rsidRDefault="005116D1" w:rsidP="00EE0A78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10DD235D" w14:textId="77777777" w:rsidR="00053094" w:rsidRDefault="00053094" w:rsidP="00EE0A78">
+    <w:p w14:paraId="15848249" w14:textId="77777777" w:rsidR="005116D1" w:rsidRDefault="005116D1" w:rsidP="00EE0A78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -10004,102 +9461,103 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D5814E3" w14:textId="77777777" w:rsidR="00EE0A78" w:rsidRDefault="00EE0A78">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1772270516"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="75EF9810" w14:textId="6711E6D4" w:rsidR="00E25D2B" w:rsidRDefault="00E25D2B">
         <w:pPr>
           <w:pStyle w:val="ac"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A3ADC2E" w14:textId="77777777" w:rsidR="00EE0A78" w:rsidRDefault="00EE0A78">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D3A6392" w14:textId="77777777" w:rsidR="00053094" w:rsidRDefault="00053094" w:rsidP="00EE0A78">
+    <w:p w14:paraId="7D03284D" w14:textId="77777777" w:rsidR="005116D1" w:rsidRDefault="005116D1" w:rsidP="00EE0A78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C92B12A" w14:textId="77777777" w:rsidR="00053094" w:rsidRDefault="00053094" w:rsidP="00EE0A78">
+    <w:p w14:paraId="6A84E537" w14:textId="77777777" w:rsidR="005116D1" w:rsidRDefault="005116D1" w:rsidP="00EE0A78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1481CE6B" w14:textId="77777777" w:rsidR="00EE0A78" w:rsidRDefault="00EE0A78">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D4D25A5" w14:textId="1BC696F9" w:rsidR="00EE0A78" w:rsidRPr="00EE0A78" w:rsidRDefault="00D71AB5" w:rsidP="00EE0A78">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:pBdr>
@@ -12421,51 +11879,50 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE0A78"/>
@@ -12477,121 +11934,126 @@
     <w:rsid w:val="00081007"/>
     <w:rsid w:val="000B7E00"/>
     <w:rsid w:val="00122382"/>
     <w:rsid w:val="00152486"/>
     <w:rsid w:val="00157DBC"/>
     <w:rsid w:val="001827C4"/>
     <w:rsid w:val="00236F33"/>
     <w:rsid w:val="00261C49"/>
     <w:rsid w:val="00281BB1"/>
     <w:rsid w:val="00287A52"/>
     <w:rsid w:val="002E268F"/>
     <w:rsid w:val="002E4033"/>
     <w:rsid w:val="00317960"/>
     <w:rsid w:val="00324B34"/>
     <w:rsid w:val="003635CE"/>
     <w:rsid w:val="0038412B"/>
     <w:rsid w:val="003A5D8D"/>
     <w:rsid w:val="00411C54"/>
     <w:rsid w:val="00413018"/>
     <w:rsid w:val="00470235"/>
     <w:rsid w:val="004733B8"/>
     <w:rsid w:val="0047401C"/>
     <w:rsid w:val="00477B1B"/>
     <w:rsid w:val="004E73C8"/>
     <w:rsid w:val="005065A2"/>
+    <w:rsid w:val="005116D1"/>
     <w:rsid w:val="00513F80"/>
     <w:rsid w:val="005374CB"/>
     <w:rsid w:val="00566019"/>
     <w:rsid w:val="005877A4"/>
     <w:rsid w:val="0059652C"/>
     <w:rsid w:val="005C37F7"/>
     <w:rsid w:val="00692423"/>
     <w:rsid w:val="006B6CD7"/>
+    <w:rsid w:val="006C3F14"/>
     <w:rsid w:val="006C573F"/>
     <w:rsid w:val="006C5C67"/>
     <w:rsid w:val="006F0BD5"/>
     <w:rsid w:val="007245E5"/>
     <w:rsid w:val="00797648"/>
     <w:rsid w:val="007B2588"/>
     <w:rsid w:val="007C6F05"/>
     <w:rsid w:val="007D7A20"/>
     <w:rsid w:val="007E675B"/>
     <w:rsid w:val="007F620E"/>
     <w:rsid w:val="00800069"/>
     <w:rsid w:val="00812DB4"/>
     <w:rsid w:val="008702DA"/>
     <w:rsid w:val="008712D8"/>
     <w:rsid w:val="008736D4"/>
     <w:rsid w:val="00880554"/>
     <w:rsid w:val="008A226B"/>
     <w:rsid w:val="008B1F42"/>
     <w:rsid w:val="008C359C"/>
     <w:rsid w:val="008D6B63"/>
     <w:rsid w:val="008F3DE6"/>
     <w:rsid w:val="008F6B5C"/>
     <w:rsid w:val="0090355A"/>
     <w:rsid w:val="0095345C"/>
     <w:rsid w:val="009C0952"/>
     <w:rsid w:val="009D2306"/>
     <w:rsid w:val="009E2D95"/>
     <w:rsid w:val="00A5045B"/>
     <w:rsid w:val="00A579ED"/>
     <w:rsid w:val="00A6463E"/>
     <w:rsid w:val="00A678EA"/>
     <w:rsid w:val="00A85A3E"/>
     <w:rsid w:val="00AA4187"/>
     <w:rsid w:val="00AB15A5"/>
     <w:rsid w:val="00AC4800"/>
     <w:rsid w:val="00AD138C"/>
     <w:rsid w:val="00B13981"/>
     <w:rsid w:val="00B64608"/>
     <w:rsid w:val="00B85E4E"/>
     <w:rsid w:val="00BC6DC0"/>
     <w:rsid w:val="00BD3F81"/>
     <w:rsid w:val="00C53382"/>
     <w:rsid w:val="00C54203"/>
     <w:rsid w:val="00C54383"/>
     <w:rsid w:val="00C74CB1"/>
+    <w:rsid w:val="00C80962"/>
     <w:rsid w:val="00C939C6"/>
     <w:rsid w:val="00CB26F3"/>
     <w:rsid w:val="00CC76FA"/>
     <w:rsid w:val="00D038A8"/>
     <w:rsid w:val="00D177A5"/>
     <w:rsid w:val="00D71AB5"/>
     <w:rsid w:val="00D94DF3"/>
     <w:rsid w:val="00DA4F41"/>
     <w:rsid w:val="00DC004D"/>
     <w:rsid w:val="00DC636F"/>
     <w:rsid w:val="00DD32E3"/>
     <w:rsid w:val="00DF7265"/>
     <w:rsid w:val="00E25D2B"/>
+    <w:rsid w:val="00E444A4"/>
     <w:rsid w:val="00E6103E"/>
     <w:rsid w:val="00E73A4B"/>
     <w:rsid w:val="00E77444"/>
     <w:rsid w:val="00E84640"/>
     <w:rsid w:val="00E859EA"/>
+    <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00EC6338"/>
     <w:rsid w:val="00ED5B2E"/>
     <w:rsid w:val="00ED60A3"/>
     <w:rsid w:val="00EE0A78"/>
     <w:rsid w:val="00EE7CD4"/>
     <w:rsid w:val="00F3281B"/>
     <w:rsid w:val="00F374F0"/>
     <w:rsid w:val="00F424A9"/>
     <w:rsid w:val="00F42E18"/>
     <w:rsid w:val="00F54909"/>
     <w:rsid w:val="00FA5BAD"/>
     <w:rsid w:val="00FB55D7"/>
     <w:rsid w:val="00FE0908"/>
     <w:rsid w:val="00FE7D4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -13671,50 +13133,51 @@
     <w:rsid w:val="00C54383"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff2">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC6338"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bilibili.com/video/BV1ks4y1B7Vf/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@i-sim.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.systematic-innovation.org/index.php/zh-tw/course/cert/crcs-246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lms.systematic-innovation.org/mod/resource/view.php?id=181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@i-sim.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -13989,54 +13452,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCE6CB86-E2B5-4F1A-95E5-FD00025D506E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>640</Words>
-  <Characters>3654</Characters>
+  <Words>3067</Words>
+  <Characters>1230</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>10</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4286</CharactersWithSpaces>
+  <CharactersWithSpaces>4289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>學會</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>