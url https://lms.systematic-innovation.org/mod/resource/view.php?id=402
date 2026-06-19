--- v0 (2026-03-19)
+++ v1 (2026-06-19)
@@ -1219,113 +1219,137 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD4FA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>课程咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DBA59C" w14:textId="42DAB040" w:rsidR="00E25D2B" w:rsidRPr="00CD4FA9" w:rsidRDefault="00C11D99" w:rsidP="00C11D99">
+    <w:p w14:paraId="69DBA59C" w14:textId="79DA15BC" w:rsidR="00E25D2B" w:rsidRPr="00CD4FA9" w:rsidRDefault="00C11D99" w:rsidP="00C11D99">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD4FA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>上课时间：</w:t>
       </w:r>
       <w:r w:rsidR="00B11FDC" w:rsidRPr="00B11FDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026/5/16</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B11FDC" w:rsidRPr="00B11FDC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB767F" w:rsidRPr="00BB767F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B11FDC" w:rsidRPr="00B11FDC">
+        <w:t>2026/7/4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB767F" w:rsidRPr="00BB767F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>5/17 (</w:t>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB767F" w:rsidRPr="00BB767F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>7/5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11FDC" w:rsidRPr="00B11FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B11FDC" w:rsidRPr="00B11FDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>六日，</w:t>
       </w:r>
       <w:r w:rsidR="00B11FDC" w:rsidRPr="00B11FDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>09:00~17:00</w:t>
       </w:r>
@@ -1566,61 +1590,51 @@
         <w:t>线上报名连结</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="007F0B67" w:rsidRPr="007411BA">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://www.systematic-innovation.org/index.php/zh/course2/pub2/crcs-245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007F0B67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="007F0B67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>填写报名表。或请填妥报名表后，</w:t>
       </w:r>
       <w:r w:rsidRPr="007F0B67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidRPr="007F0B67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -6878,87 +6892,89 @@
     <w:rsid w:val="000453FC"/>
     <w:rsid w:val="00047050"/>
     <w:rsid w:val="00052C00"/>
     <w:rsid w:val="00114259"/>
     <w:rsid w:val="001143A8"/>
     <w:rsid w:val="00122382"/>
     <w:rsid w:val="00152486"/>
     <w:rsid w:val="00157DBC"/>
     <w:rsid w:val="001827C4"/>
     <w:rsid w:val="001A324E"/>
     <w:rsid w:val="001B5E93"/>
     <w:rsid w:val="00236F33"/>
     <w:rsid w:val="00287A52"/>
     <w:rsid w:val="002D539D"/>
     <w:rsid w:val="002D7746"/>
     <w:rsid w:val="002E268F"/>
     <w:rsid w:val="002F1B9B"/>
     <w:rsid w:val="00324B34"/>
     <w:rsid w:val="00470235"/>
     <w:rsid w:val="004733B8"/>
     <w:rsid w:val="0047401C"/>
     <w:rsid w:val="00477B1B"/>
     <w:rsid w:val="004B1DE1"/>
     <w:rsid w:val="004D5DB5"/>
     <w:rsid w:val="005374CB"/>
+    <w:rsid w:val="00561A17"/>
     <w:rsid w:val="00566019"/>
     <w:rsid w:val="005772F7"/>
     <w:rsid w:val="0059652C"/>
     <w:rsid w:val="00653238"/>
     <w:rsid w:val="0066261F"/>
     <w:rsid w:val="00692423"/>
     <w:rsid w:val="006B6CD7"/>
     <w:rsid w:val="006C5C67"/>
     <w:rsid w:val="0071076E"/>
     <w:rsid w:val="00761D89"/>
     <w:rsid w:val="0079193F"/>
     <w:rsid w:val="00797648"/>
     <w:rsid w:val="007B092A"/>
     <w:rsid w:val="007B2588"/>
     <w:rsid w:val="007C3EF1"/>
     <w:rsid w:val="007C6F05"/>
     <w:rsid w:val="007E1BAF"/>
     <w:rsid w:val="007F0B67"/>
     <w:rsid w:val="007F620E"/>
     <w:rsid w:val="00812DB4"/>
     <w:rsid w:val="00880554"/>
     <w:rsid w:val="008A226B"/>
     <w:rsid w:val="008D6B63"/>
     <w:rsid w:val="008F3B82"/>
     <w:rsid w:val="00973830"/>
     <w:rsid w:val="009D2306"/>
     <w:rsid w:val="009E2D95"/>
     <w:rsid w:val="00A5045B"/>
     <w:rsid w:val="00A6463E"/>
     <w:rsid w:val="00A678EA"/>
     <w:rsid w:val="00AA0096"/>
     <w:rsid w:val="00AA4187"/>
     <w:rsid w:val="00AC4800"/>
     <w:rsid w:val="00B02C43"/>
     <w:rsid w:val="00B11FDC"/>
     <w:rsid w:val="00B13981"/>
     <w:rsid w:val="00B2015F"/>
+    <w:rsid w:val="00BB767F"/>
     <w:rsid w:val="00C11D99"/>
     <w:rsid w:val="00C173CD"/>
     <w:rsid w:val="00C300F7"/>
     <w:rsid w:val="00C36825"/>
     <w:rsid w:val="00C4651A"/>
     <w:rsid w:val="00C53382"/>
     <w:rsid w:val="00C54203"/>
     <w:rsid w:val="00CA192C"/>
     <w:rsid w:val="00CB26F3"/>
     <w:rsid w:val="00CC76FA"/>
     <w:rsid w:val="00CD4FA9"/>
     <w:rsid w:val="00D01AC8"/>
     <w:rsid w:val="00D038A8"/>
     <w:rsid w:val="00D51042"/>
     <w:rsid w:val="00D71AB5"/>
     <w:rsid w:val="00D83DF0"/>
     <w:rsid w:val="00DB15FB"/>
     <w:rsid w:val="00DC004D"/>
     <w:rsid w:val="00DD32E3"/>
     <w:rsid w:val="00DE38FE"/>
     <w:rsid w:val="00E04B60"/>
     <w:rsid w:val="00E25D2B"/>
     <w:rsid w:val="00E6103E"/>
     <w:rsid w:val="00E77444"/>
     <w:rsid w:val="00E84640"/>
@@ -7434,51 +7450,50 @@
       <w:spacing w:afterLines="100" w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="SimHei" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:qFormat/>
     <w:rsid w:val="00A5045B"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="表"/>
@@ -8352,53 +8367,53 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCE6CB86-E2B5-4F1A-95E5-FD00025D506E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>1038</Words>
-  <Characters>790</Characters>
+  <Characters>789</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1825</CharactersWithSpaces>
+  <CharactersWithSpaces>1824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>學會</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>