--- v0 (2026-03-19)
+++ v1 (2026-06-19)
@@ -1195,163 +1195,108 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A678EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>課程諮詢</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DBA59C" w14:textId="12D60A6E" w:rsidR="00E25D2B" w:rsidRPr="00A678EA" w:rsidRDefault="005B29AE" w:rsidP="00E77444">
+    <w:p w14:paraId="69DBA59C" w14:textId="704DF7D9" w:rsidR="00E25D2B" w:rsidRPr="00A678EA" w:rsidRDefault="005B29AE" w:rsidP="00E77444">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A678EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>上課時間：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00155171">
-[...43 lines deleted...]
-      <w:r w:rsidR="00971034">
+      <w:r w:rsidR="000C0EC8" w:rsidRPr="000C0EC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2026/7/4</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0EC8" w:rsidRPr="000C0EC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r w:rsidR="00971034">
+      <w:r w:rsidR="000C0EC8" w:rsidRPr="000C0EC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>7/5</w:t>
       </w:r>
       <w:r w:rsidRPr="00155171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A678EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6712,103 +6657,104 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1389256405">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="639264358">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="197664417">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="405305440">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="721442353">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE0A78"/>
     <w:rsid w:val="000422F6"/>
     <w:rsid w:val="00043103"/>
     <w:rsid w:val="000453FC"/>
     <w:rsid w:val="00047050"/>
     <w:rsid w:val="00052C00"/>
     <w:rsid w:val="000648F5"/>
     <w:rsid w:val="000B42CF"/>
+    <w:rsid w:val="000C0EC8"/>
     <w:rsid w:val="000D11CE"/>
     <w:rsid w:val="000E0327"/>
     <w:rsid w:val="00101507"/>
     <w:rsid w:val="001143A8"/>
     <w:rsid w:val="00122382"/>
     <w:rsid w:val="00152486"/>
     <w:rsid w:val="00155171"/>
     <w:rsid w:val="00157DBC"/>
     <w:rsid w:val="001827C4"/>
     <w:rsid w:val="001B5E93"/>
     <w:rsid w:val="00226C7D"/>
     <w:rsid w:val="00236F33"/>
     <w:rsid w:val="00287A52"/>
     <w:rsid w:val="00291E73"/>
     <w:rsid w:val="002A7C81"/>
     <w:rsid w:val="002B2DD7"/>
     <w:rsid w:val="002E268F"/>
     <w:rsid w:val="00324B34"/>
     <w:rsid w:val="003B50A7"/>
     <w:rsid w:val="00437DBB"/>
+    <w:rsid w:val="004515D1"/>
     <w:rsid w:val="00470235"/>
     <w:rsid w:val="004733B8"/>
     <w:rsid w:val="0047401C"/>
     <w:rsid w:val="00477B1B"/>
     <w:rsid w:val="004D5DB5"/>
     <w:rsid w:val="005374CB"/>
     <w:rsid w:val="00545E30"/>
     <w:rsid w:val="0055006E"/>
     <w:rsid w:val="00566019"/>
     <w:rsid w:val="0059652C"/>
     <w:rsid w:val="005B29AE"/>
     <w:rsid w:val="00653238"/>
     <w:rsid w:val="0066261F"/>
     <w:rsid w:val="00681E74"/>
     <w:rsid w:val="00692423"/>
     <w:rsid w:val="006B6CD7"/>
     <w:rsid w:val="006C5C67"/>
     <w:rsid w:val="0071076E"/>
     <w:rsid w:val="00733AED"/>
     <w:rsid w:val="00797648"/>
     <w:rsid w:val="007A7E88"/>
     <w:rsid w:val="007B092A"/>
     <w:rsid w:val="007B2588"/>
     <w:rsid w:val="007C3EF1"/>
     <w:rsid w:val="007C6F05"/>
@@ -7322,51 +7268,50 @@
       <w:spacing w:afterLines="100" w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="SimHei" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:qFormat/>
     <w:rsid w:val="00A5045B"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="表"/>
@@ -8240,53 +8185,53 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCE6CB86-E2B5-4F1A-95E5-FD00025D506E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>1001</Words>
-  <Characters>717</Characters>
+  <Characters>716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1715</CharactersWithSpaces>
+  <CharactersWithSpaces>1714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>學會</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>