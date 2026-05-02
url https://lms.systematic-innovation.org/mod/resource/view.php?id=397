--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -206,54 +206,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="17137" autoAdjust="0"/>
     <p:restoredTop sz="94195" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="77" d="100"/>
-          <a:sy n="77" d="100"/>
+          <a:sx n="113" d="100"/>
+          <a:sy n="113" d="100"/>
         </p:scale>
-        <p:origin x="114" y="456"/>
+        <p:origin x="390" y="108"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="222" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -1537,63 +1537,63 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片子標題樣式</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66E1E4D2-9666-4866-93FC-E1C5F4C1EE1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="636870" y="16607"/>
-            <a:ext cx="11117722" cy="584775"/>
+            <a:off x="170865" y="70843"/>
+            <a:ext cx="12009830" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" anchor="ctr">
+          <a:bodyPr wrap="square" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr eaLnBrk="0" hangingPunct="0">
               <a:defRPr kumimoji="1" sz="2400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" panose="020B0804030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="PMingLiU" pitchFamily="18" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="0" hangingPunct="0">
               <a:defRPr kumimoji="1" sz="2400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" panose="020B0804030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="PMingLiU" pitchFamily="18" charset="-120"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600" eaLnBrk="0" hangingPunct="0">
               <a:defRPr kumimoji="1" sz="2400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -1660,73 +1660,89 @@
               <a:defRPr kumimoji="1" sz="2400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" panose="020B0804030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="PMingLiU" pitchFamily="18" charset="-120"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1" sz="2400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" panose="020B0804030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="PMingLiU" pitchFamily="18" charset="-120"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="base"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-TW" sz="1600" b="1" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="SimSun" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
-              <a:t>The Joint Conference of 17th International Conference &amp; Global Competition on Systematic Innovation (ICSI &amp; GCSI) and </a:t>
+              <a:t>The Joint Conference of 17th International Conference on Systematic Innovation (ICSI &amp; GCSI) and </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="zh-TW" sz="1600" b="1" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="SimSun" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-TW" sz="1600" b="1" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="SimSun" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
-              <a:t>3rd  International Conference on Data Science &amp; Exploration in Artificial Intelligence (CODE AI-2026)</a:t>
+              <a:t>3rd International Conference on Data Science &amp; Exploration in Artificial Intelligence (CODE AI-2026)</a:t>
             </a:r>
             <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1600" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="SimSun" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39CC5943-F34B-4DDF-929D-84CC8DD62BD0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr bwMode="gray">
           <a:xfrm>
@@ -1986,51 +2002,51 @@
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/23/2026</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2410,51 +2426,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片文字樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/23/2026</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2820,51 +2836,51 @@
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/23/2026</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3365,51 +3381,51 @@
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/23/2026</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3661,51 +3677,51 @@
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片標題樣式</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/23/2026</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3934,51 +3950,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/23/2026</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,51 +4592,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/23/2026</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>