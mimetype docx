--- v0 (2026-02-25)
+++ v1 (2026-07-27)
@@ -4,255 +4,363 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D34D1A1" w14:textId="67C9DB16" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="1D34D1A1" w14:textId="481236B9" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk198217201"/>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>届系统性创新国际会议暨全球系统创新大赛</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00EF41F9">
+        <w:t>届</w:t>
+      </w:r>
+      <w:r w:rsidR="00635029" w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>与第</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>国际</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF41F9">
+        <w:t>系统性创新</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73F70" w:rsidRPr="00A73F70">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>届人工智能数据科学与探索国际会议</w:t>
-[...25 lines deleted...]
-        <w:t>）</w:t>
+        <w:t>研讨</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>联合举办</w:t>
+        <w:t>会</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027379F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027379F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ICSI &amp; GCSI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027379F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="0027379F" w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>暨</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>届</w:t>
+      </w:r>
+      <w:r w:rsidR="00635029" w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>国际</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>人工智能数据科学与探索</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73F70" w:rsidRPr="00A73F70">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>研讨</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>会</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027379F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027379F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>CODE AI-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027379F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>联合</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73F70" w:rsidRPr="00A73F70">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>会议</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1218839A" w14:textId="45E6D400" w:rsidR="00FD4ECF" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00321D7C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>征求论文和项目</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0854E90D" w14:textId="5017991E" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="0056012E">
+    <w:p w14:paraId="0854E90D" w14:textId="6411C403" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="0056012E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>会议主题：</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AI+IM</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>：智慧创新方法</w:t>
+        <w:t>：智</w:t>
+      </w:r>
+      <w:r w:rsidR="00225B50" w:rsidRPr="00225B50">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>能</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF41F9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>创新方法</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7D5FE1" w14:textId="38934E3E" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="0056012E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>日期：</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF41F9">
@@ -1670,366 +1778,369 @@
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>重要截止日期</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="7012AA51" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00796521" w14:paraId="7012AA51" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C048A9" w14:textId="7CFBD146" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="56C048A9" w14:textId="7CFBD146" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>论文摘要及</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>GCSI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>专案简述表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B06B57" w14:textId="63986828" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="29B06B57" w14:textId="51E33474" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="002F5832" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:t>2026/5/15</w:t>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2026/6/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="246D368A" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00796521" w14:paraId="246D368A" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="171CCABB" w14:textId="68E0BEF0" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="171CCABB" w14:textId="68E0BEF0" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>接收函通知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469A3197" w14:textId="1109F96C" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="469A3197" w14:textId="1109F96C" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>收到文件两周后</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="68C4F3A4" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00796521" w14:paraId="68C4F3A4" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD206F4" w14:textId="46B25DDB" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="0CD206F4" w14:textId="46B25DDB" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>早鸟注册截止日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706188AB" w14:textId="43C7682F" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="706188AB" w14:textId="43C7682F" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2026/6/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="70F02F25" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00796521" w14:paraId="70F02F25" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C3CD97" w14:textId="1A7D208B" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="66C3CD97" w14:textId="583051B1" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>论文</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14859" w:rsidRPr="00C14859">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>论文</w:t>
+              <w:t>全文</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>项目完整简报提交截止日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00B31318" w14:textId="4D563EE6" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="00B31318" w14:textId="4D563EE6" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2026/6/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="494D9DD2" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41AC5E93" w14:textId="29EE56EC" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
@@ -2062,906 +2173,794 @@
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9303" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2004"/>
         <w:gridCol w:w="3864"/>
         <w:gridCol w:w="3435"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="543BAE9D" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00796521" w14:paraId="543BAE9D" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB50CB7" w14:textId="37896983" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="0CB50CB7" w14:textId="37896983" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>注册费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18B57DC2" w14:textId="29A6F967" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="18B57DC2" w14:textId="29A6F967" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>早鸟注册</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2026/6/15</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>前</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A63493" w14:textId="60CEEB32" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="05A63493" w14:textId="60CEEB32" w:rsidR="00CD6E3C" w:rsidRPr="00796521" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>注册</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2026/6/16</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>后</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w14:paraId="367E36E1" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00C3637B" w:rsidRPr="00796521" w14:paraId="367E36E1" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A69441" w14:textId="177E375B" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="10A69441" w14:textId="177E375B" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>作者</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>非作者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61924592" w14:textId="0FC14171" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="61924592" w14:textId="0FC14171" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5160">
-[...25 lines deleted...]
-              <w:t>00</w:t>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>RMB 2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4383E893" w14:textId="67AC7890" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="4383E893" w14:textId="67AC7890" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5160">
-[...18 lines deleted...]
-              <w:t>2625</w:t>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>RMB 2625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w14:paraId="2D050979" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00C3637B" w:rsidRPr="00796521" w14:paraId="2D050979" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="230C29A9" w14:textId="6607F127" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="230C29A9" w14:textId="6607F127" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I-SIM/SSI /</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>会员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24A6FCA8" w14:textId="5A490588" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="24A6FCA8" w14:textId="5A490588" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5160">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>RMB 1575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35377EB7" w14:textId="6D18B13C" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="35377EB7" w14:textId="6D18B13C" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5160">
-[...25 lines deleted...]
-              <w:t>00</w:t>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>RMB 2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w14:paraId="50C8639F" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00C3637B" w:rsidRPr="00796521" w14:paraId="50C8639F" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35493C60" w14:textId="2A8F131B" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="35493C60" w14:textId="2A8F131B" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="559E0B69" w14:textId="275DF5B8" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="559E0B69" w14:textId="275DF5B8" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5160">
-[...25 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>RMB 550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B28A180" w14:textId="05CA7AB2" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="2B28A180" w14:textId="05CA7AB2" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5160">
-[...11 lines deleted...]
-              <w:t>00</w:t>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>RMB 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3637B" w:rsidRPr="00EF41F9" w14:paraId="40D3D30E" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00C3637B" w:rsidRPr="00796521" w14:paraId="40D3D30E" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A2A67A" w14:textId="59A0DC34" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="32A2A67A" w14:textId="59A0DC34" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">GCSI </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>专案竞赛</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7299" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D95663" w14:textId="0F417247" w:rsidR="00C3637B" w:rsidRPr="00EF41F9" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="24D95663" w14:textId="0F417247" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:rFonts w:eastAsia="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RMB 550/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>每件</w:t>
             </w:r>
-            <w:r w:rsidR="00B41EC4" w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidR="00B41EC4" w:rsidRPr="00796521">
+              <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>项目</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>竞赛。每件项目竞赛必须至少一名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>研讨会注册费报名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
+            <w:r w:rsidRPr="00796521">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w14:paraId="3B77F83D" w14:textId="77777777" w:rsidTr="00CD6E3C">
+      <w:tr w:rsidR="00C3637B" w:rsidRPr="00796521" w14:paraId="3B77F83D" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9303" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDA6776" w14:textId="07C3D9A6" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="6CDA6776" w14:textId="07C3D9A6" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>每位参与者的注册费包含一篇论文或一个项目</w:t>
             </w:r>
-            <w:r w:rsidR="00174F26" w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidR="00174F26" w:rsidRPr="00796521">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>竞赛</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。每增加一篇论文需额外支付</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:rFonts w:eastAsia="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RMB 700</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，每增加一个项目需额外支付</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
+                <w:rFonts w:eastAsia="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RMB 550</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D4BAEA6" w14:textId="4DA8A84F" w:rsidR="00C3637B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
+          <w:p w14:paraId="5D4BAEA6" w14:textId="4DA8A84F" w:rsidR="00C3637B" w:rsidRPr="00796521" w:rsidRDefault="00C3637B" w:rsidP="00C3637B">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在线与会者注册费：</w:t>
             </w:r>
-            <w:r w:rsidR="00EC763A" w:rsidRPr="008E5160">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00EC763A" w:rsidRPr="00796521">
+              <w:rPr>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>RMB 1575</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF41F9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00796521">
+              <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="047AFF26" w14:textId="2C7C51E3" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EF41F9" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF41F9">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   *: </w:t>
       </w:r>
       <w:r w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C">
@@ -3228,58 +3227,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58D7FC2A" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="000C046C">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidSect="00270CCF">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1134" w:bottom="1134" w:left="1276" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B5FF64C" w14:textId="77777777" w:rsidR="00E54018" w:rsidRDefault="00E54018">
+    <w:p w14:paraId="62EE6025" w14:textId="77777777" w:rsidR="008457D2" w:rsidRDefault="008457D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="316B48D9" w14:textId="77777777" w:rsidR="00E54018" w:rsidRDefault="00E54018">
+    <w:p w14:paraId="79658371" w14:textId="77777777" w:rsidR="008457D2" w:rsidRDefault="008457D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3305,92 +3304,91 @@
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="French Script MT">
     <w:panose1 w:val="03020402040607040605"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="123545E5" w14:textId="77777777" w:rsidR="00E54018" w:rsidRDefault="00E54018">
+    <w:p w14:paraId="55D72B15" w14:textId="77777777" w:rsidR="008457D2" w:rsidRDefault="008457D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="147C85EB" w14:textId="77777777" w:rsidR="00E54018" w:rsidRDefault="00E54018">
+    <w:p w14:paraId="27EAD713" w14:textId="77777777" w:rsidR="008457D2" w:rsidRDefault="008457D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E562F5C" w14:textId="5E823088" w:rsidR="00F44A7F" w:rsidRDefault="00D87E48">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665919" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58F5A53D" wp14:editId="5B59EB2A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5165090</wp:posOffset>
@@ -3653,51 +3651,51 @@
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="796F43F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:8.25pt;margin-top:-24.05pt;width:103pt;height:36.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYqc8JoAEAACgDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR+wfxD0vtjuuiIw4hTbiu6l&#10;uwDdPoCR6diYJWqiEjt/P0q5dJe3oi+CRIqHPOdwdTvbUe0x8ECu0dWi1AqdoXZw20b/+H7/ZqkV&#10;R3AtjOSw0Qdkfbt+/Wo1+RqvqKexxaAExHE9+Ub3Mfq6KNj0aIEX5NFJsqNgIcozbIs2wCTodiyu&#10;yvKmmCi0PpBBZoneHZN6nfG7Dk382nWMUY2NltliPkM+N+ks1iuotwF8P5jTGPCMKSwMTppeoO4g&#10;gtqF4T8oO5hATF1cGLIFdd1gMHMQNlX5D5vHHjxmLiIO+4tM/HKw5sv+0X8LKs4faBYDMwn2D2R+&#10;snL0sQe3xfch0NQjtNK4SpIVk+f6VJqk5poTyGb6TK2YDLtIGWjugk2qCE8l6GLA4SI6zlGZ1PJt&#10;uaxKSRnJXd9cV8t3uQXU52ofOH5CsipdGh3E1IwO+weOaRqoz19SM0f3wzhmY0f3V0A+HiOYN+NU&#10;fR7/SCTOm1lqU3BD7UFYTbIdjeZfOwh4IS925Man1Ul+//nOEj0t+Po3AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAP3KK3N0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3LZk1TqN&#10;0nRCIK4gxh+Jm9d4bUXjVE22lm+POcHNz356/r1yN/tenWmMXWALq6UBRVwH13Fj4e31cbEFFROy&#10;wz4wWfimCLvq8qLEwoWJX+i8T42SEI4FWmhTGgqtY92Sx7gMA7HcjmH0mESOjXYjThLue50Zs9Ee&#10;O5YPLQ5031L9tT95C+9Px8+PtXluHnw+TGE2mv2Ntvb6ar67BZVoTn9m+MUXdKiE6RBO7KLqRW9y&#10;cVpYrLcrUGLIskw2BxlyA7oq9f8G1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGKnP&#10;CaABAAAoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;P3KK3N0AAAAJAQAADwAAAAAAAAAAAAAAAAD6AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAQFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="7FD4596C" w14:textId="0D731CE6" w:rsidR="00F44A7F" w:rsidRPr="004A7A12" w:rsidRDefault="00EF41F9">
                     <w:pPr>
                       <w:pStyle w:val="Web"/>
                       <w:kinsoku w:val="0"/>
                       <w:overflowPunct w:val="0"/>
                       <w:adjustRightInd w:val="0"/>
                       <w:snapToGrid w:val="0"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:textAlignment w:val="baseline"/>
                       <w:rPr>
                         <w:rFonts w:ascii="French Script MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="French Script MT" w:cs="Times New Roman"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EF41F9">
                       <w:rPr>
-                        <w:rFonts w:ascii="French Script MT" w:eastAsia="SimSun" w:hAnsi="French Script MT" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="French Script MT" w:eastAsia="宋体" w:hAnsi="French Script MT" w:cs="Times New Roman"/>
                         <w:lang w:eastAsia="zh-CN"/>
                       </w:rPr>
                       <w:t>International Society of Innovation Methods</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2027700A" wp14:editId="7D81F693">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-459105</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-300055</wp:posOffset>
           </wp:positionV>
@@ -5380,51 +5378,50 @@
   <w:num w:numId="12" w16cid:durableId="1531147549">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1402092718">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="723144726">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5468,140 +5465,147 @@
     <w:rsid w:val="000B043A"/>
     <w:rsid w:val="000B0596"/>
     <w:rsid w:val="000B48E8"/>
     <w:rsid w:val="000B71A0"/>
     <w:rsid w:val="000C046C"/>
     <w:rsid w:val="000C193E"/>
     <w:rsid w:val="000C611C"/>
     <w:rsid w:val="000C6CCF"/>
     <w:rsid w:val="000C71CB"/>
     <w:rsid w:val="000C7603"/>
     <w:rsid w:val="000D41F1"/>
     <w:rsid w:val="000D6414"/>
     <w:rsid w:val="000D6FB2"/>
     <w:rsid w:val="000D7383"/>
     <w:rsid w:val="000F3231"/>
     <w:rsid w:val="000F3797"/>
     <w:rsid w:val="000F3F64"/>
     <w:rsid w:val="000F41F5"/>
     <w:rsid w:val="000F63EE"/>
     <w:rsid w:val="000F6B9C"/>
     <w:rsid w:val="000F6D30"/>
     <w:rsid w:val="000F6E5F"/>
     <w:rsid w:val="000F7BBD"/>
     <w:rsid w:val="00102F9B"/>
     <w:rsid w:val="00107EF7"/>
+    <w:rsid w:val="001134D6"/>
     <w:rsid w:val="00113E4F"/>
     <w:rsid w:val="001155C8"/>
     <w:rsid w:val="0012002C"/>
     <w:rsid w:val="00120D24"/>
     <w:rsid w:val="00121650"/>
     <w:rsid w:val="00122DCC"/>
     <w:rsid w:val="00132642"/>
     <w:rsid w:val="001329B0"/>
     <w:rsid w:val="00136EEA"/>
     <w:rsid w:val="001435BE"/>
     <w:rsid w:val="001438DC"/>
     <w:rsid w:val="001443A0"/>
     <w:rsid w:val="0015108A"/>
     <w:rsid w:val="001513C0"/>
     <w:rsid w:val="001621B2"/>
+    <w:rsid w:val="00164916"/>
     <w:rsid w:val="0016523A"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="00173408"/>
     <w:rsid w:val="00173D71"/>
     <w:rsid w:val="00174F26"/>
     <w:rsid w:val="00180F3C"/>
     <w:rsid w:val="00181595"/>
     <w:rsid w:val="00186447"/>
     <w:rsid w:val="00186A4C"/>
     <w:rsid w:val="00186FB4"/>
     <w:rsid w:val="001926E7"/>
+    <w:rsid w:val="00192F28"/>
     <w:rsid w:val="00195C10"/>
     <w:rsid w:val="001A1547"/>
     <w:rsid w:val="001A2142"/>
     <w:rsid w:val="001A5906"/>
     <w:rsid w:val="001B6A75"/>
     <w:rsid w:val="001B6FD2"/>
     <w:rsid w:val="001C1FEC"/>
     <w:rsid w:val="001C62B8"/>
     <w:rsid w:val="001D10D2"/>
     <w:rsid w:val="001D20C2"/>
     <w:rsid w:val="001E10BE"/>
     <w:rsid w:val="001E6248"/>
     <w:rsid w:val="001E6722"/>
     <w:rsid w:val="001E6767"/>
     <w:rsid w:val="001E7242"/>
     <w:rsid w:val="001E7540"/>
     <w:rsid w:val="001E7992"/>
     <w:rsid w:val="001F0719"/>
     <w:rsid w:val="001F1E88"/>
     <w:rsid w:val="001F40C4"/>
     <w:rsid w:val="001F55B1"/>
     <w:rsid w:val="002002CB"/>
     <w:rsid w:val="00207CC1"/>
     <w:rsid w:val="0021438F"/>
     <w:rsid w:val="00214A36"/>
     <w:rsid w:val="00216CE8"/>
     <w:rsid w:val="0022442B"/>
     <w:rsid w:val="00224456"/>
     <w:rsid w:val="00224588"/>
+    <w:rsid w:val="00225B50"/>
     <w:rsid w:val="00226EF7"/>
     <w:rsid w:val="00231EC7"/>
     <w:rsid w:val="00242EEF"/>
     <w:rsid w:val="00245809"/>
     <w:rsid w:val="00245F25"/>
     <w:rsid w:val="00247903"/>
     <w:rsid w:val="0025374E"/>
     <w:rsid w:val="00256709"/>
     <w:rsid w:val="00260940"/>
     <w:rsid w:val="00265794"/>
     <w:rsid w:val="00270CCF"/>
+    <w:rsid w:val="0027379F"/>
     <w:rsid w:val="002745E8"/>
     <w:rsid w:val="00285397"/>
     <w:rsid w:val="002868D6"/>
     <w:rsid w:val="00287556"/>
     <w:rsid w:val="00293447"/>
     <w:rsid w:val="002962DF"/>
     <w:rsid w:val="002A0F50"/>
     <w:rsid w:val="002A1E96"/>
     <w:rsid w:val="002A380C"/>
     <w:rsid w:val="002A3B20"/>
     <w:rsid w:val="002A3B51"/>
     <w:rsid w:val="002A606A"/>
     <w:rsid w:val="002B1AE3"/>
+    <w:rsid w:val="002B6E99"/>
     <w:rsid w:val="002C79A8"/>
     <w:rsid w:val="002D4153"/>
     <w:rsid w:val="002D4BA0"/>
     <w:rsid w:val="002E093D"/>
     <w:rsid w:val="002E09AB"/>
     <w:rsid w:val="002E1ABB"/>
     <w:rsid w:val="002E3077"/>
     <w:rsid w:val="002E7CCC"/>
     <w:rsid w:val="002F12AD"/>
     <w:rsid w:val="002F18B0"/>
     <w:rsid w:val="002F5731"/>
+    <w:rsid w:val="002F5832"/>
     <w:rsid w:val="00300457"/>
     <w:rsid w:val="003054B2"/>
     <w:rsid w:val="00305E3F"/>
     <w:rsid w:val="0030624E"/>
     <w:rsid w:val="00312AC3"/>
     <w:rsid w:val="00321D7C"/>
     <w:rsid w:val="00326D9B"/>
     <w:rsid w:val="00330777"/>
     <w:rsid w:val="0033288D"/>
     <w:rsid w:val="00332A3A"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="00340999"/>
     <w:rsid w:val="00341A93"/>
     <w:rsid w:val="00357E76"/>
     <w:rsid w:val="00361BD9"/>
     <w:rsid w:val="00364718"/>
     <w:rsid w:val="00366B44"/>
     <w:rsid w:val="003703CB"/>
     <w:rsid w:val="00370936"/>
     <w:rsid w:val="00370E1C"/>
     <w:rsid w:val="00371115"/>
     <w:rsid w:val="0037407A"/>
     <w:rsid w:val="00374380"/>
     <w:rsid w:val="00374933"/>
     <w:rsid w:val="0037793E"/>
@@ -5614,50 +5618,51 @@
     <w:rsid w:val="003A6BFD"/>
     <w:rsid w:val="003B1484"/>
     <w:rsid w:val="003B209F"/>
     <w:rsid w:val="003C42DE"/>
     <w:rsid w:val="003D1512"/>
     <w:rsid w:val="003D2615"/>
     <w:rsid w:val="003D73D3"/>
     <w:rsid w:val="003E2FCF"/>
     <w:rsid w:val="003E3FD5"/>
     <w:rsid w:val="003E6472"/>
     <w:rsid w:val="003E6D1C"/>
     <w:rsid w:val="003F15C1"/>
     <w:rsid w:val="003F48F5"/>
     <w:rsid w:val="003F77FC"/>
     <w:rsid w:val="00403A3C"/>
     <w:rsid w:val="00412982"/>
     <w:rsid w:val="00414136"/>
     <w:rsid w:val="004210B2"/>
     <w:rsid w:val="00421E0B"/>
     <w:rsid w:val="004268F5"/>
     <w:rsid w:val="00431F81"/>
     <w:rsid w:val="004322F1"/>
     <w:rsid w:val="00436219"/>
     <w:rsid w:val="00436A97"/>
     <w:rsid w:val="00441456"/>
+    <w:rsid w:val="00447001"/>
     <w:rsid w:val="00447614"/>
     <w:rsid w:val="0045011E"/>
     <w:rsid w:val="00452E8D"/>
     <w:rsid w:val="00453F8C"/>
     <w:rsid w:val="00454754"/>
     <w:rsid w:val="00455018"/>
     <w:rsid w:val="00457696"/>
     <w:rsid w:val="00460FCA"/>
     <w:rsid w:val="004636EA"/>
     <w:rsid w:val="004709F0"/>
     <w:rsid w:val="00473020"/>
     <w:rsid w:val="00480BC6"/>
     <w:rsid w:val="00482D12"/>
     <w:rsid w:val="004831B7"/>
     <w:rsid w:val="00490916"/>
     <w:rsid w:val="004936E3"/>
     <w:rsid w:val="004940A5"/>
     <w:rsid w:val="0049413F"/>
     <w:rsid w:val="004974F3"/>
     <w:rsid w:val="004A0D71"/>
     <w:rsid w:val="004A2B9D"/>
     <w:rsid w:val="004A6B4B"/>
     <w:rsid w:val="004A7A12"/>
     <w:rsid w:val="004B27D6"/>
     <w:rsid w:val="004B686B"/>
@@ -5694,60 +5699,62 @@
     <w:rsid w:val="00583644"/>
     <w:rsid w:val="005844A5"/>
     <w:rsid w:val="005953DC"/>
     <w:rsid w:val="00596255"/>
     <w:rsid w:val="005A0698"/>
     <w:rsid w:val="005A0BC3"/>
     <w:rsid w:val="005A3426"/>
     <w:rsid w:val="005A38B7"/>
     <w:rsid w:val="005A4072"/>
     <w:rsid w:val="005A722A"/>
     <w:rsid w:val="005A767C"/>
     <w:rsid w:val="005B3158"/>
     <w:rsid w:val="005B521E"/>
     <w:rsid w:val="005B5610"/>
     <w:rsid w:val="005C1D1B"/>
     <w:rsid w:val="005C4CD7"/>
     <w:rsid w:val="005C5981"/>
     <w:rsid w:val="005D08E7"/>
     <w:rsid w:val="005D3EB6"/>
     <w:rsid w:val="005E0815"/>
     <w:rsid w:val="005E7B9B"/>
     <w:rsid w:val="005F0D03"/>
     <w:rsid w:val="005F781F"/>
     <w:rsid w:val="00600202"/>
     <w:rsid w:val="006009A9"/>
+    <w:rsid w:val="00600C59"/>
     <w:rsid w:val="00602323"/>
     <w:rsid w:val="006067E2"/>
     <w:rsid w:val="006143AB"/>
     <w:rsid w:val="00614A11"/>
     <w:rsid w:val="006212F3"/>
     <w:rsid w:val="00623132"/>
     <w:rsid w:val="00624D26"/>
     <w:rsid w:val="00625AE1"/>
     <w:rsid w:val="006277A0"/>
     <w:rsid w:val="00627B0C"/>
+    <w:rsid w:val="00635029"/>
     <w:rsid w:val="00635693"/>
     <w:rsid w:val="0064787C"/>
     <w:rsid w:val="00651031"/>
     <w:rsid w:val="00654B04"/>
     <w:rsid w:val="006627D4"/>
     <w:rsid w:val="00664938"/>
     <w:rsid w:val="00665B16"/>
     <w:rsid w:val="00665D03"/>
     <w:rsid w:val="00675E90"/>
     <w:rsid w:val="00676281"/>
     <w:rsid w:val="00677714"/>
     <w:rsid w:val="006807C5"/>
     <w:rsid w:val="0068208B"/>
     <w:rsid w:val="00687803"/>
     <w:rsid w:val="006953CA"/>
     <w:rsid w:val="00696C2E"/>
     <w:rsid w:val="006A1BB6"/>
     <w:rsid w:val="006A78C3"/>
     <w:rsid w:val="006A7C00"/>
     <w:rsid w:val="006B017F"/>
     <w:rsid w:val="006B5A69"/>
     <w:rsid w:val="006C0A00"/>
     <w:rsid w:val="006C14B8"/>
     <w:rsid w:val="006C160B"/>
     <w:rsid w:val="006C19F5"/>
@@ -5758,378 +5765,387 @@
     <w:rsid w:val="006D6CCA"/>
     <w:rsid w:val="006E665E"/>
     <w:rsid w:val="006F1252"/>
     <w:rsid w:val="006F5C88"/>
     <w:rsid w:val="007130B9"/>
     <w:rsid w:val="00713559"/>
     <w:rsid w:val="0071426E"/>
     <w:rsid w:val="00721FE9"/>
     <w:rsid w:val="00734464"/>
     <w:rsid w:val="00736695"/>
     <w:rsid w:val="0074101D"/>
     <w:rsid w:val="00744783"/>
     <w:rsid w:val="007471EC"/>
     <w:rsid w:val="007475B0"/>
     <w:rsid w:val="007569BA"/>
     <w:rsid w:val="00756DCE"/>
     <w:rsid w:val="007671D6"/>
     <w:rsid w:val="007812B9"/>
     <w:rsid w:val="007836F1"/>
     <w:rsid w:val="00787BEB"/>
     <w:rsid w:val="00787D5C"/>
     <w:rsid w:val="00790635"/>
     <w:rsid w:val="007915D5"/>
     <w:rsid w:val="00794691"/>
     <w:rsid w:val="007949A6"/>
+    <w:rsid w:val="00796521"/>
     <w:rsid w:val="007A229A"/>
     <w:rsid w:val="007B1EF9"/>
     <w:rsid w:val="007B5512"/>
     <w:rsid w:val="007D3F30"/>
     <w:rsid w:val="007D73C1"/>
+    <w:rsid w:val="007D7D14"/>
     <w:rsid w:val="007E1DF2"/>
     <w:rsid w:val="007E258A"/>
     <w:rsid w:val="007E6830"/>
     <w:rsid w:val="007E71E4"/>
     <w:rsid w:val="007E7383"/>
     <w:rsid w:val="007E7605"/>
     <w:rsid w:val="007E76F8"/>
     <w:rsid w:val="007F1C54"/>
     <w:rsid w:val="007F2C9C"/>
     <w:rsid w:val="00804331"/>
     <w:rsid w:val="0080463C"/>
     <w:rsid w:val="00804E45"/>
     <w:rsid w:val="0080780C"/>
     <w:rsid w:val="00807FE3"/>
     <w:rsid w:val="00811877"/>
     <w:rsid w:val="00811B34"/>
     <w:rsid w:val="00811C62"/>
     <w:rsid w:val="00813FFA"/>
     <w:rsid w:val="00815318"/>
     <w:rsid w:val="00816DE2"/>
     <w:rsid w:val="008175FC"/>
     <w:rsid w:val="008360F9"/>
     <w:rsid w:val="0083612D"/>
+    <w:rsid w:val="008457D2"/>
     <w:rsid w:val="00845AAD"/>
     <w:rsid w:val="0084739B"/>
     <w:rsid w:val="00847F00"/>
     <w:rsid w:val="00857409"/>
     <w:rsid w:val="00860F35"/>
     <w:rsid w:val="00867238"/>
     <w:rsid w:val="0087084B"/>
     <w:rsid w:val="0087248B"/>
     <w:rsid w:val="008739CE"/>
     <w:rsid w:val="00876346"/>
     <w:rsid w:val="0087763A"/>
     <w:rsid w:val="00877808"/>
     <w:rsid w:val="00883B27"/>
     <w:rsid w:val="00884547"/>
     <w:rsid w:val="008850D3"/>
     <w:rsid w:val="00885BDD"/>
     <w:rsid w:val="0089052F"/>
     <w:rsid w:val="008931CA"/>
     <w:rsid w:val="00895C86"/>
     <w:rsid w:val="00895D39"/>
     <w:rsid w:val="008972EA"/>
     <w:rsid w:val="008A1608"/>
     <w:rsid w:val="008A19C5"/>
     <w:rsid w:val="008A2D3D"/>
     <w:rsid w:val="008A5291"/>
     <w:rsid w:val="008A628E"/>
     <w:rsid w:val="008B1B8D"/>
     <w:rsid w:val="008B6298"/>
     <w:rsid w:val="008C5CFD"/>
     <w:rsid w:val="008C7C33"/>
     <w:rsid w:val="008D038C"/>
-    <w:rsid w:val="008D3B54"/>
     <w:rsid w:val="008D7331"/>
     <w:rsid w:val="00900639"/>
     <w:rsid w:val="00901E2D"/>
     <w:rsid w:val="00916287"/>
     <w:rsid w:val="009222EE"/>
     <w:rsid w:val="00933FC0"/>
     <w:rsid w:val="00937D33"/>
     <w:rsid w:val="00942915"/>
     <w:rsid w:val="00945627"/>
     <w:rsid w:val="00945E03"/>
     <w:rsid w:val="00946B3B"/>
     <w:rsid w:val="00950628"/>
     <w:rsid w:val="00950EC7"/>
     <w:rsid w:val="00951F71"/>
     <w:rsid w:val="00960D1C"/>
     <w:rsid w:val="009627AC"/>
     <w:rsid w:val="00963C0E"/>
     <w:rsid w:val="00964AD2"/>
     <w:rsid w:val="009659FA"/>
     <w:rsid w:val="00965A24"/>
     <w:rsid w:val="0097078E"/>
     <w:rsid w:val="0097096C"/>
     <w:rsid w:val="00971D54"/>
     <w:rsid w:val="00972216"/>
     <w:rsid w:val="00973386"/>
-    <w:rsid w:val="00980E8B"/>
     <w:rsid w:val="00982742"/>
     <w:rsid w:val="009923FF"/>
     <w:rsid w:val="009931FB"/>
     <w:rsid w:val="00994D5C"/>
     <w:rsid w:val="00997DE2"/>
     <w:rsid w:val="009A24A0"/>
     <w:rsid w:val="009B0D36"/>
     <w:rsid w:val="009B2A57"/>
     <w:rsid w:val="009B31E0"/>
     <w:rsid w:val="009B4815"/>
     <w:rsid w:val="009C1A79"/>
     <w:rsid w:val="009C6051"/>
     <w:rsid w:val="009D2B07"/>
     <w:rsid w:val="009E1703"/>
     <w:rsid w:val="009E2C3B"/>
     <w:rsid w:val="009E63D4"/>
     <w:rsid w:val="009F0172"/>
     <w:rsid w:val="009F17F7"/>
     <w:rsid w:val="009F3B5B"/>
     <w:rsid w:val="00A03AE2"/>
     <w:rsid w:val="00A0428A"/>
     <w:rsid w:val="00A17CC7"/>
     <w:rsid w:val="00A229F2"/>
     <w:rsid w:val="00A265A4"/>
     <w:rsid w:val="00A27D31"/>
     <w:rsid w:val="00A3214C"/>
     <w:rsid w:val="00A332BA"/>
     <w:rsid w:val="00A36A11"/>
     <w:rsid w:val="00A47C39"/>
     <w:rsid w:val="00A57F6C"/>
     <w:rsid w:val="00A640B5"/>
     <w:rsid w:val="00A72F35"/>
     <w:rsid w:val="00A7362F"/>
+    <w:rsid w:val="00A73F70"/>
     <w:rsid w:val="00A80718"/>
     <w:rsid w:val="00A8128C"/>
     <w:rsid w:val="00A86C5B"/>
     <w:rsid w:val="00A8764F"/>
     <w:rsid w:val="00A87E91"/>
     <w:rsid w:val="00A90E35"/>
     <w:rsid w:val="00A9202C"/>
     <w:rsid w:val="00A9386C"/>
     <w:rsid w:val="00A94E3A"/>
     <w:rsid w:val="00A978A2"/>
     <w:rsid w:val="00AA075C"/>
     <w:rsid w:val="00AA2C1C"/>
     <w:rsid w:val="00AA3A4F"/>
     <w:rsid w:val="00AA3E15"/>
     <w:rsid w:val="00AB3872"/>
     <w:rsid w:val="00AB4C4A"/>
     <w:rsid w:val="00AC11D7"/>
     <w:rsid w:val="00AC3B53"/>
     <w:rsid w:val="00AC71A1"/>
     <w:rsid w:val="00AC7C9F"/>
     <w:rsid w:val="00AD2891"/>
     <w:rsid w:val="00AE195E"/>
     <w:rsid w:val="00AF7CF9"/>
+    <w:rsid w:val="00B03262"/>
     <w:rsid w:val="00B03C3D"/>
     <w:rsid w:val="00B04E23"/>
     <w:rsid w:val="00B04E7C"/>
     <w:rsid w:val="00B054BA"/>
     <w:rsid w:val="00B1033D"/>
     <w:rsid w:val="00B13484"/>
     <w:rsid w:val="00B205C4"/>
     <w:rsid w:val="00B2428A"/>
     <w:rsid w:val="00B31E5C"/>
     <w:rsid w:val="00B32336"/>
     <w:rsid w:val="00B357BB"/>
     <w:rsid w:val="00B41EC4"/>
     <w:rsid w:val="00B4364F"/>
     <w:rsid w:val="00B43FFA"/>
     <w:rsid w:val="00B44131"/>
     <w:rsid w:val="00B4484D"/>
     <w:rsid w:val="00B44C78"/>
     <w:rsid w:val="00B521C2"/>
     <w:rsid w:val="00B54AEB"/>
     <w:rsid w:val="00B55FBC"/>
     <w:rsid w:val="00B56589"/>
     <w:rsid w:val="00B60B87"/>
     <w:rsid w:val="00B6210A"/>
     <w:rsid w:val="00B63CD0"/>
     <w:rsid w:val="00B720D4"/>
     <w:rsid w:val="00B75EFB"/>
     <w:rsid w:val="00B86143"/>
     <w:rsid w:val="00B86724"/>
     <w:rsid w:val="00B86B3A"/>
+    <w:rsid w:val="00B911CB"/>
     <w:rsid w:val="00B92BB3"/>
     <w:rsid w:val="00B939AC"/>
     <w:rsid w:val="00B9412B"/>
     <w:rsid w:val="00B9586F"/>
     <w:rsid w:val="00B95914"/>
     <w:rsid w:val="00BA1837"/>
     <w:rsid w:val="00BA3DED"/>
     <w:rsid w:val="00BB00A7"/>
     <w:rsid w:val="00BB22F8"/>
     <w:rsid w:val="00BB3E40"/>
     <w:rsid w:val="00BB4CD1"/>
     <w:rsid w:val="00BB734F"/>
     <w:rsid w:val="00BB743A"/>
     <w:rsid w:val="00BC1886"/>
     <w:rsid w:val="00BC18C9"/>
     <w:rsid w:val="00BC24CB"/>
     <w:rsid w:val="00BC3638"/>
     <w:rsid w:val="00BC3ECB"/>
     <w:rsid w:val="00BC5067"/>
     <w:rsid w:val="00BC7FE5"/>
     <w:rsid w:val="00BD59BC"/>
     <w:rsid w:val="00BE035E"/>
     <w:rsid w:val="00BE39BC"/>
     <w:rsid w:val="00BE4B5D"/>
     <w:rsid w:val="00BF05A1"/>
     <w:rsid w:val="00BF400D"/>
     <w:rsid w:val="00BF4D9E"/>
     <w:rsid w:val="00C0130A"/>
     <w:rsid w:val="00C06956"/>
     <w:rsid w:val="00C1142B"/>
+    <w:rsid w:val="00C14859"/>
     <w:rsid w:val="00C14B2C"/>
     <w:rsid w:val="00C15D13"/>
     <w:rsid w:val="00C229DE"/>
     <w:rsid w:val="00C27146"/>
     <w:rsid w:val="00C32543"/>
     <w:rsid w:val="00C33CE3"/>
     <w:rsid w:val="00C3637B"/>
     <w:rsid w:val="00C402A8"/>
     <w:rsid w:val="00C43A1E"/>
     <w:rsid w:val="00C44B36"/>
     <w:rsid w:val="00C4782C"/>
     <w:rsid w:val="00C478B5"/>
     <w:rsid w:val="00C50C3D"/>
     <w:rsid w:val="00C546B1"/>
     <w:rsid w:val="00C638DA"/>
     <w:rsid w:val="00C63D86"/>
     <w:rsid w:val="00C6465C"/>
     <w:rsid w:val="00C70490"/>
     <w:rsid w:val="00C70C52"/>
     <w:rsid w:val="00C778C1"/>
     <w:rsid w:val="00C81FED"/>
     <w:rsid w:val="00C85348"/>
     <w:rsid w:val="00C870A0"/>
     <w:rsid w:val="00C95862"/>
     <w:rsid w:val="00CA5F46"/>
     <w:rsid w:val="00CA6B6B"/>
     <w:rsid w:val="00CB2C42"/>
     <w:rsid w:val="00CB31AD"/>
     <w:rsid w:val="00CC4320"/>
     <w:rsid w:val="00CC4524"/>
     <w:rsid w:val="00CC5345"/>
     <w:rsid w:val="00CC6B32"/>
     <w:rsid w:val="00CD6E3C"/>
     <w:rsid w:val="00CD7AE4"/>
     <w:rsid w:val="00CE3BBD"/>
     <w:rsid w:val="00CE61E5"/>
     <w:rsid w:val="00CE7206"/>
     <w:rsid w:val="00CE743D"/>
     <w:rsid w:val="00CF3DB7"/>
+    <w:rsid w:val="00CF62C5"/>
     <w:rsid w:val="00D10828"/>
     <w:rsid w:val="00D20BE8"/>
     <w:rsid w:val="00D31D89"/>
     <w:rsid w:val="00D35F01"/>
     <w:rsid w:val="00D40F39"/>
     <w:rsid w:val="00D56AA5"/>
     <w:rsid w:val="00D63E80"/>
     <w:rsid w:val="00D669F0"/>
     <w:rsid w:val="00D67601"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D7644A"/>
     <w:rsid w:val="00D77D54"/>
     <w:rsid w:val="00D80608"/>
     <w:rsid w:val="00D845B8"/>
     <w:rsid w:val="00D87BBE"/>
     <w:rsid w:val="00D87E48"/>
     <w:rsid w:val="00D94B33"/>
     <w:rsid w:val="00DA0E0D"/>
     <w:rsid w:val="00DA2874"/>
     <w:rsid w:val="00DA5CF3"/>
     <w:rsid w:val="00DB060A"/>
     <w:rsid w:val="00DB4A78"/>
     <w:rsid w:val="00DB599B"/>
     <w:rsid w:val="00DB5FF9"/>
     <w:rsid w:val="00DB712D"/>
     <w:rsid w:val="00DB74EE"/>
     <w:rsid w:val="00DD0846"/>
     <w:rsid w:val="00DD6FAB"/>
     <w:rsid w:val="00DD6FCE"/>
     <w:rsid w:val="00DE0AF7"/>
     <w:rsid w:val="00DE0B4E"/>
     <w:rsid w:val="00DE52D9"/>
+    <w:rsid w:val="00DF06B9"/>
+    <w:rsid w:val="00DF0B6D"/>
     <w:rsid w:val="00DF7FFE"/>
     <w:rsid w:val="00E01C42"/>
     <w:rsid w:val="00E030A3"/>
     <w:rsid w:val="00E0685E"/>
     <w:rsid w:val="00E1255F"/>
     <w:rsid w:val="00E1432E"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E30882"/>
     <w:rsid w:val="00E31A93"/>
     <w:rsid w:val="00E34968"/>
     <w:rsid w:val="00E36740"/>
     <w:rsid w:val="00E401A0"/>
     <w:rsid w:val="00E40D29"/>
     <w:rsid w:val="00E50BFB"/>
     <w:rsid w:val="00E5157B"/>
-    <w:rsid w:val="00E54018"/>
     <w:rsid w:val="00E57F18"/>
     <w:rsid w:val="00E60B33"/>
     <w:rsid w:val="00E6636F"/>
     <w:rsid w:val="00E70A28"/>
     <w:rsid w:val="00E71769"/>
     <w:rsid w:val="00E7475D"/>
+    <w:rsid w:val="00E7664D"/>
     <w:rsid w:val="00E772E0"/>
     <w:rsid w:val="00E80AE3"/>
     <w:rsid w:val="00E8366D"/>
     <w:rsid w:val="00E87421"/>
     <w:rsid w:val="00E87B12"/>
     <w:rsid w:val="00EA26DB"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA2F4B"/>
     <w:rsid w:val="00EA6390"/>
     <w:rsid w:val="00EB1B5E"/>
     <w:rsid w:val="00EC1610"/>
     <w:rsid w:val="00EC71B6"/>
     <w:rsid w:val="00EC763A"/>
     <w:rsid w:val="00ED28BF"/>
     <w:rsid w:val="00ED52DA"/>
     <w:rsid w:val="00ED7E25"/>
     <w:rsid w:val="00EE3066"/>
     <w:rsid w:val="00EF41F9"/>
     <w:rsid w:val="00EF6B58"/>
     <w:rsid w:val="00EF7899"/>
     <w:rsid w:val="00F00C1B"/>
     <w:rsid w:val="00F04C72"/>
     <w:rsid w:val="00F05345"/>
     <w:rsid w:val="00F10008"/>
     <w:rsid w:val="00F149B3"/>
     <w:rsid w:val="00F1637A"/>
     <w:rsid w:val="00F22145"/>
     <w:rsid w:val="00F23C0F"/>
     <w:rsid w:val="00F32AC7"/>
     <w:rsid w:val="00F346E4"/>
     <w:rsid w:val="00F401BB"/>
     <w:rsid w:val="00F420DD"/>
     <w:rsid w:val="00F4251A"/>
     <w:rsid w:val="00F44A7F"/>
+    <w:rsid w:val="00F534F0"/>
     <w:rsid w:val="00F621D9"/>
     <w:rsid w:val="00F6245C"/>
     <w:rsid w:val="00F64536"/>
     <w:rsid w:val="00F64A4F"/>
     <w:rsid w:val="00F6528C"/>
     <w:rsid w:val="00F71296"/>
     <w:rsid w:val="00F714A6"/>
     <w:rsid w:val="00F7278F"/>
     <w:rsid w:val="00F74A10"/>
     <w:rsid w:val="00F83AA3"/>
     <w:rsid w:val="00F84ACB"/>
     <w:rsid w:val="00F9201D"/>
     <w:rsid w:val="00F9383A"/>
     <w:rsid w:val="00F93DD0"/>
     <w:rsid w:val="00F95105"/>
     <w:rsid w:val="00F96F3F"/>
     <w:rsid w:val="00F96FC7"/>
     <w:rsid w:val="00FA06AB"/>
     <w:rsid w:val="00FA1734"/>
     <w:rsid w:val="00FB3AC7"/>
     <w:rsid w:val="00FC788B"/>
     <w:rsid w:val="00FD2586"/>
     <w:rsid w:val="00FD43AC"/>
     <w:rsid w:val="00FD4ECF"/>
     <w:rsid w:val="00FE1CBA"/>
@@ -7270,60 +7286,60 @@
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DC715F3-2F71-4761-9AC7-52BC71CA591C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>330</Words>
-  <Characters>1883</Characters>
+  <Words>1237</Words>
+  <Characters>971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>8</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2209</CharactersWithSpaces>
+  <CharactersWithSpaces>2204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The 11th International Conference on Systematic Innovation (ICSI) &amp; the 10th Global Competition on Systematic Innovation (GCSI)</dc:title>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>470ef8029255ba434d72cb069786750393b1f23c0accbc46b233c269f203015e</vt:lpwstr>