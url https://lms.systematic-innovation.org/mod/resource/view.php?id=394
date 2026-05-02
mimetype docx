--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -10,202 +10,162 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D34D1A1" w14:textId="792C0D2B" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="1D34D1A1" w14:textId="40C31E23" w:rsidR="0056012E" w:rsidRPr="00120D5D" w:rsidRDefault="00120D5D" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk198217201"/>
-      <w:r w:rsidRPr="00CD6E3C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體"/>
+      <w:r w:rsidRPr="00120D5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6E3C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體"/>
+      <w:r w:rsidRPr="00120D5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6E3C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體"/>
+      <w:r w:rsidRPr="00120D5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>屆國際系統性創新研討會（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120D5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>ICSI &amp; GCSI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120D5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）暨第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120D5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120D5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>屆國際人工智慧資料科學與探索研討會（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120D5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>CODE AI-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120D5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="30"/>
-[...43 lines deleted...]
-        <w:t>聯合舉辦</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）聯合會議</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1218839A" w14:textId="37C0B9C2" w:rsidR="00FD4ECF" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="00321D7C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
@@ -447,51 +407,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>主辦單位</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04393CBC" w14:textId="4C8DD708" w:rsidR="0056012E" w:rsidRPr="0056012E" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="04393CBC" w14:textId="2298CBBA" w:rsidR="0056012E" w:rsidRPr="0056012E" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056012E">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>國際創新方法學會</w:t>
       </w:r>
       <w:r w:rsidRPr="0056012E">
@@ -500,130 +460,130 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> (I-SIM)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
       <w:r w:rsidRPr="0056012E">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>美國</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DBA1E2" w14:textId="787F2E69" w:rsidR="0056012E" w:rsidRPr="0056012E" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="22DBA1E2" w14:textId="5ACC6ED1" w:rsidR="0056012E" w:rsidRPr="0056012E" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056012E">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>馬尼帕爾理工學院（班加羅爾）</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0056012E">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印度馬尼帕爾高等教育學院</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDE2DAC" w14:textId="4224708C" w:rsidR="0056012E" w:rsidRPr="0056012E" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="5EDE2DAC" w14:textId="6FC4365E" w:rsidR="0056012E" w:rsidRPr="0056012E" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056012E">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>中華系統性創新學會</w:t>
       </w:r>
       <w:r w:rsidRPr="0056012E">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(SSI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8AFFC5" w14:textId="24B2E45D" w:rsidR="0056012E" w:rsidRPr="0056012E" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="0C8AFFC5" w14:textId="4EEC0C0F" w:rsidR="0056012E" w:rsidRPr="0056012E" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056012E">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>國立清華大學</w:t>
       </w:r>
       <w:r w:rsidRPr="0056012E">
@@ -634,51 +594,51 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">(NTHU) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038961E4" w14:textId="77777777" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62689040" w14:textId="73D25CA9" w:rsidR="00884547" w:rsidRPr="00CD6E3C" w:rsidRDefault="002F5731" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3FF0">
+      <w:r w:rsidRPr="007D3730">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>支援</w:t>
       </w:r>
       <w:r w:rsidR="0056012E" w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>期刊</w:t>
       </w:r>
       <w:r w:rsidR="0056012E" w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -694,71 +654,51 @@
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>國際系統性創新期刊</w:t>
       </w:r>
       <w:r w:rsidR="00884547" w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>Int. J. of Systematic Innovation (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">) (SCOPUS and Google Scholar </w:t>
+        <w:t xml:space="preserve">Int. J. of Systematic Innovation (IJoSI) (SCOPUS and Google Scholar </w:t>
       </w:r>
       <w:r w:rsidR="002F5731">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>檢索</w:t>
       </w:r>
       <w:r w:rsidR="00884547" w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C95862" w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -838,138 +778,182 @@
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">ciences </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>178/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>376,Q2)(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:instrText>HYPERLINK "https://www.mdpi.com/journal/sustainability/special_issues/26T7MXKM49"</w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>Link</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6984BD17" w14:textId="77777777" w:rsidR="00361BD9" w:rsidRPr="00CD6E3C" w:rsidRDefault="007D73C1" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>Journal of Nursing Management (SSCI/SCIE, IF 4.0, NURSING 6/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>193,Q1)(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:instrText>HYPERLINK "https://onlinelibrary.wiley.com/doi/toc/10.1155/JONM.si.854566"</w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>Link</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0E9660" w14:textId="18C97E29" w:rsidR="00361BD9" w:rsidRPr="00CD6E3C" w:rsidRDefault="00361BD9" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:kern w:val="0"/>
@@ -1048,51 +1032,51 @@
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>會議特色</w:t>
       </w:r>
       <w:r w:rsidR="00455018" w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379E5545" w14:textId="3603757B" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="00CE3FF0">
+    <w:p w14:paraId="379E5545" w14:textId="3603757B" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="007D3730">
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="7" w:left="284" w:hangingChars="112" w:hanging="269"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="002F5731">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
@@ -1116,51 +1100,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>和</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>優秀論文報告</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>將選出獲獎者，獎項將在國際舞台上獲得認可。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7A66B4" w14:textId="6B9BBF03" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="00CE3FF0">
+    <w:p w14:paraId="5E7A66B4" w14:textId="5F1956EE" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="007D3730">
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="7" w:left="284" w:hangingChars="112" w:hanging="269"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
@@ -1206,179 +1190,159 @@
         <w:t>《國際</w:t>
       </w:r>
       <w:r w:rsidR="002F5731" w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>系統性</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>創新期刊》</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(IJoSI)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>IJoSI</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>、《環境科學》或《護理管理期刊》進行期刊發表。評審工作旨在提升論文品質。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DFBF41" w14:textId="77777777" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="00CE3FF0">
+    <w:p w14:paraId="07DFBF41" w14:textId="77777777" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="007D3730">
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="7" w:left="284" w:hangingChars="112" w:hanging="269"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>匯聚世界級專家，帶來前沿的專題演講、教程和特邀演講。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285F5480" w14:textId="77777777" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="00CE3FF0">
+    <w:p w14:paraId="285F5480" w14:textId="77777777" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="007D3730">
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="7" w:left="284" w:hangingChars="112" w:hanging="269"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">4. GCSI </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>為您的傑出創新專案提供卓越的平台和全球認可。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7573A6AA" w14:textId="77777777" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="00CE3FF0">
+    <w:p w14:paraId="7573A6AA" w14:textId="77777777" w:rsidR="0056012E" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="007D3730">
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="7" w:left="284" w:hangingChars="112" w:hanging="269"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">5. ICSI </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>為研究人員和實踐者提供絕佳的交流機會，讓他們能夠相互學習，並與人工智慧和創新方法領域的全球領先專家交流。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20095E5E" w14:textId="62413DCE" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="00CE3FF0">
+    <w:p w14:paraId="20095E5E" w14:textId="62413DCE" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="0056012E" w:rsidP="007D3730">
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="7" w:left="284" w:hangingChars="112" w:hanging="269"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="00D56AA5">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
@@ -1521,96 +1485,96 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>技術、產品、製程和設備等領域的理論與應用創新方法（包括但不限於</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>TRIZ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04672B7B" w14:textId="50FBC236" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="04672B7B" w14:textId="6A28D63B" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>智慧財產分析與應用</w:t>
       </w:r>
       <w:r w:rsidR="00EA2F4B">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>的</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>創新方法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DDC2B3" w14:textId="65566FA6" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="47DDC2B3" w14:textId="3BAF733F" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>人機工程與互</w:t>
       </w:r>
       <w:r w:rsidR="00EA2F4B">
         <w:rPr>
@@ -1653,51 +1617,51 @@
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>創新人工智慧演算法與數據驅動型創新</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A88A4C4" w14:textId="48B6769D" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EA2F4B" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="4A88A4C4" w14:textId="6F87850A" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00EA2F4B" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>整</w:t>
       </w:r>
@@ -1848,51 +1812,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FB9BFEB" w14:textId="29D2A0EA" w:rsidR="004E4E9B" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>提交指南</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FECBDF7" w14:textId="3A2BFF15" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="3FECBDF7" w14:textId="59401AB8" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>請提交摘要進行初步評估，摘要應包含主要觀點和貢獻。請下載並按照網站提供的範本建立摘要</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -2062,60 +2026,60 @@
         </w:rPr>
         <w:t>重要截止日期</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D40F63" w:rsidRPr="00CD6E3C" w14:paraId="7012AA51" w14:textId="77777777" w:rsidTr="004E199E">
+      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="7012AA51" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C048A9" w14:textId="77777777" w:rsidR="00D40F63" w:rsidRPr="00CD6E3C" w:rsidRDefault="00D40F63" w:rsidP="00D40F63">
+          <w:p w14:paraId="56C048A9" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
@@ -2130,157 +2094,148 @@
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>GCSI</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>專案簡述表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B06B57" w14:textId="70DB65C2" w:rsidR="00D40F63" w:rsidRPr="00CD6E3C" w:rsidRDefault="00D40F63" w:rsidP="00D40F63">
+          <w:p w14:paraId="29B06B57" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D40F63">
+            <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2026/5/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40F63" w:rsidRPr="00CD6E3C" w14:paraId="246D368A" w14:textId="77777777" w:rsidTr="004E199E">
+      <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="246D368A" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="171CCABB" w14:textId="77777777" w:rsidR="00D40F63" w:rsidRPr="00CD6E3C" w:rsidRDefault="00D40F63" w:rsidP="00D40F63">
+          <w:p w14:paraId="171CCABB" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>接收函通知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469A3197" w14:textId="2905BAED" w:rsidR="00D40F63" w:rsidRPr="00CD6E3C" w:rsidRDefault="00D40F63" w:rsidP="00D40F63">
+          <w:p w14:paraId="469A3197" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D40F63">
+            <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
-                <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>5/30</w:t>
-[...10 lines deleted...]
-              <w:t>後，收到文件兩週後</w:t>
+              <w:t>收到文件兩週後</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="68C4F3A4" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CD206F4" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
@@ -3090,51 +3045,51 @@
             </w:r>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>專案競賽</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7299" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D95663" w14:textId="44E59F52" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="24D95663" w14:textId="0B4DF829" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">NT2,400 / </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
@@ -3449,83 +3404,99 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>專案競賽</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>展示</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D91BC2" w14:textId="13F9FF6E" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
+    <w:p w14:paraId="49D91BC2" w14:textId="04615EA9" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>屆全球系統創新競賽</w:t>
+        <w:t>屆全球系統</w:t>
+      </w:r>
+      <w:r w:rsidR="004164AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>性</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6E3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="微軟正黑體"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>創新競賽</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(GCSI)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>將在</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>ICSI</w:t>
       </w:r>
@@ -3642,72 +3613,72 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290AAD28" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58D7FC2A" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="000C046C">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidSect="00270CCF">
+    <w:sectPr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidSect="00120D5D">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1134" w:bottom="1134" w:left="1276" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1274" w:bottom="1134" w:left="1276" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="413462F7" w14:textId="77777777" w:rsidR="006F3AFE" w:rsidRDefault="006F3AFE">
+    <w:p w14:paraId="2ACA24A0" w14:textId="77777777" w:rsidR="0056533F" w:rsidRDefault="0056533F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6015C75F" w14:textId="77777777" w:rsidR="006F3AFE" w:rsidRDefault="006F3AFE">
+    <w:p w14:paraId="1E8B1349" w14:textId="77777777" w:rsidR="0056533F" w:rsidRDefault="0056533F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3733,125 +3704,124 @@
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="French Script MT">
     <w:panose1 w:val="03020402040607040605"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F8FE91F" w14:textId="77777777" w:rsidR="006F3AFE" w:rsidRDefault="006F3AFE">
+    <w:p w14:paraId="66CB3248" w14:textId="77777777" w:rsidR="0056533F" w:rsidRDefault="0056533F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28541F17" w14:textId="77777777" w:rsidR="006F3AFE" w:rsidRDefault="006F3AFE">
+    <w:p w14:paraId="017A273F" w14:textId="77777777" w:rsidR="0056533F" w:rsidRDefault="0056533F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E562F5C" w14:textId="5E823088" w:rsidR="00F44A7F" w:rsidRDefault="00D87E48">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665919" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58F5A53D" wp14:editId="5B59EB2A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5165090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-289560</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1417320" cy="380365"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapTopAndBottom/>
-          <wp:docPr id="273272120" name="圖片 3"/>
+          <wp:docPr id="392742155" name="圖片 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="273272120" name="圖片 273272120"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -3869,51 +3839,51 @@
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664895" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74794AFB" wp14:editId="1B464147">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2946344</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-339090</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2111948" cy="436489"/>
           <wp:effectExtent l="0" t="0" r="3175" b="1905"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="图片 5"/>
+          <wp:docPr id="1325614546" name="图片 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="图片 5"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
@@ -3935,51 +3905,51 @@
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B7BFF30" wp14:editId="0A946ECB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>1412240</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-711835</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="450850" cy="458470"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Resim 445697444" descr="A logo of a sun and a swirly wave&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="906237549" name="Resim 445697444" descr="A logo of a sun and a swirly wave&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="445697444" name="Resim 445697444" descr="A logo of a sun and a swirly wave&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -4121,51 +4091,51 @@
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2027700A" wp14:editId="7D81F693">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-459105</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-300055</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="660400" cy="417830"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1270"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="985"/>
               <wp:lineTo x="2492" y="15757"/>
               <wp:lineTo x="0" y="19696"/>
               <wp:lineTo x="0" y="20681"/>
               <wp:lineTo x="21185" y="20681"/>
               <wp:lineTo x="21185" y="19696"/>
               <wp:lineTo x="18069" y="15757"/>
               <wp:lineTo x="21185" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="4" name="Resim 1764317315"/>
+          <wp:docPr id="13238638" name="Resim 1764317315"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1764317315" name="Resim 1764317315"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId4">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -5797,57 +5767,56 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="408776530">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="867907546">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="414059210">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1531147549">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1402092718">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="723144726">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
@@ -5901,113 +5870,118 @@
     <w:rsid w:val="000C046C"/>
     <w:rsid w:val="000C193E"/>
     <w:rsid w:val="000C611C"/>
     <w:rsid w:val="000C6CCF"/>
     <w:rsid w:val="000C71CB"/>
     <w:rsid w:val="000C7603"/>
     <w:rsid w:val="000D41F1"/>
     <w:rsid w:val="000D6414"/>
     <w:rsid w:val="000D6FB2"/>
     <w:rsid w:val="000D7383"/>
     <w:rsid w:val="000F3231"/>
     <w:rsid w:val="000F3797"/>
     <w:rsid w:val="000F3F64"/>
     <w:rsid w:val="000F41F5"/>
     <w:rsid w:val="000F63EE"/>
     <w:rsid w:val="000F6B9C"/>
     <w:rsid w:val="000F6D30"/>
     <w:rsid w:val="000F6E5F"/>
     <w:rsid w:val="000F7BBD"/>
     <w:rsid w:val="00102F9B"/>
     <w:rsid w:val="00107EF7"/>
     <w:rsid w:val="00113E4F"/>
     <w:rsid w:val="001155C8"/>
     <w:rsid w:val="0012002C"/>
     <w:rsid w:val="00120D24"/>
+    <w:rsid w:val="00120D5D"/>
     <w:rsid w:val="00121650"/>
     <w:rsid w:val="00122DCC"/>
     <w:rsid w:val="00132642"/>
     <w:rsid w:val="001329B0"/>
     <w:rsid w:val="00136EEA"/>
     <w:rsid w:val="001435BE"/>
     <w:rsid w:val="001438DC"/>
     <w:rsid w:val="001443A0"/>
     <w:rsid w:val="0015108A"/>
     <w:rsid w:val="001513C0"/>
     <w:rsid w:val="001621B2"/>
+    <w:rsid w:val="001644AF"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="00173408"/>
     <w:rsid w:val="00173D71"/>
     <w:rsid w:val="00180F3C"/>
     <w:rsid w:val="00181595"/>
     <w:rsid w:val="00186447"/>
     <w:rsid w:val="00186A4C"/>
     <w:rsid w:val="00186FB4"/>
     <w:rsid w:val="001926E7"/>
     <w:rsid w:val="00195C10"/>
     <w:rsid w:val="001A1547"/>
     <w:rsid w:val="001A2142"/>
     <w:rsid w:val="001A5906"/>
     <w:rsid w:val="001B6A75"/>
     <w:rsid w:val="001B6FD2"/>
     <w:rsid w:val="001C1FEC"/>
+    <w:rsid w:val="001C3237"/>
     <w:rsid w:val="001C62B8"/>
     <w:rsid w:val="001D10D2"/>
     <w:rsid w:val="001D20C2"/>
     <w:rsid w:val="001E10BE"/>
     <w:rsid w:val="001E6248"/>
+    <w:rsid w:val="001E63CF"/>
     <w:rsid w:val="001E6722"/>
     <w:rsid w:val="001E6767"/>
     <w:rsid w:val="001E7242"/>
     <w:rsid w:val="001E7540"/>
     <w:rsid w:val="001E7992"/>
     <w:rsid w:val="001F0719"/>
     <w:rsid w:val="001F1E88"/>
     <w:rsid w:val="001F40C4"/>
     <w:rsid w:val="001F55B1"/>
     <w:rsid w:val="002002CB"/>
     <w:rsid w:val="00207CC1"/>
     <w:rsid w:val="0021438F"/>
     <w:rsid w:val="00214A36"/>
     <w:rsid w:val="00216CE8"/>
     <w:rsid w:val="0022442B"/>
     <w:rsid w:val="00224456"/>
     <w:rsid w:val="00224588"/>
     <w:rsid w:val="00226EF7"/>
     <w:rsid w:val="00231EC7"/>
     <w:rsid w:val="00242EEF"/>
     <w:rsid w:val="00245809"/>
     <w:rsid w:val="00245F25"/>
     <w:rsid w:val="00247903"/>
     <w:rsid w:val="0025374E"/>
     <w:rsid w:val="00256709"/>
     <w:rsid w:val="00260940"/>
     <w:rsid w:val="00265794"/>
     <w:rsid w:val="00270CCF"/>
     <w:rsid w:val="002745E8"/>
     <w:rsid w:val="00285397"/>
     <w:rsid w:val="002868D6"/>
+    <w:rsid w:val="0028690F"/>
     <w:rsid w:val="00287556"/>
     <w:rsid w:val="00293447"/>
     <w:rsid w:val="002962DF"/>
     <w:rsid w:val="002A0F50"/>
     <w:rsid w:val="002A1E96"/>
     <w:rsid w:val="002A380C"/>
     <w:rsid w:val="002A3B20"/>
     <w:rsid w:val="002A3B51"/>
     <w:rsid w:val="002A606A"/>
     <w:rsid w:val="002B1AE3"/>
     <w:rsid w:val="002C79A8"/>
     <w:rsid w:val="002D4153"/>
     <w:rsid w:val="002D4BA0"/>
     <w:rsid w:val="002E093D"/>
     <w:rsid w:val="002E09AB"/>
     <w:rsid w:val="002E1ABB"/>
     <w:rsid w:val="002E3077"/>
     <w:rsid w:val="002E7CCC"/>
     <w:rsid w:val="002F12AD"/>
     <w:rsid w:val="002F18B0"/>
     <w:rsid w:val="002F5731"/>
     <w:rsid w:val="00300457"/>
     <w:rsid w:val="003054B2"/>
     <w:rsid w:val="00305E3F"/>
     <w:rsid w:val="0030624E"/>
@@ -6033,207 +6007,211 @@
     <w:rsid w:val="00374933"/>
     <w:rsid w:val="0037793E"/>
     <w:rsid w:val="00385AC0"/>
     <w:rsid w:val="00391E21"/>
     <w:rsid w:val="003928D3"/>
     <w:rsid w:val="003973C8"/>
     <w:rsid w:val="003A02A0"/>
     <w:rsid w:val="003A3E30"/>
     <w:rsid w:val="003A6BFD"/>
     <w:rsid w:val="003B1484"/>
     <w:rsid w:val="003B209F"/>
     <w:rsid w:val="003C42DE"/>
     <w:rsid w:val="003D1512"/>
     <w:rsid w:val="003D2615"/>
     <w:rsid w:val="003D73D3"/>
     <w:rsid w:val="003E2FCF"/>
     <w:rsid w:val="003E3FD5"/>
     <w:rsid w:val="003E6472"/>
     <w:rsid w:val="003E6D1C"/>
     <w:rsid w:val="003F15C1"/>
     <w:rsid w:val="003F48F5"/>
     <w:rsid w:val="003F77FC"/>
     <w:rsid w:val="00403A3C"/>
     <w:rsid w:val="00412982"/>
     <w:rsid w:val="00414136"/>
+    <w:rsid w:val="004164AD"/>
     <w:rsid w:val="004210B2"/>
     <w:rsid w:val="00421E0B"/>
     <w:rsid w:val="004268F5"/>
     <w:rsid w:val="00431F81"/>
     <w:rsid w:val="004322F1"/>
     <w:rsid w:val="00436219"/>
     <w:rsid w:val="00436A97"/>
     <w:rsid w:val="00441456"/>
     <w:rsid w:val="00447614"/>
     <w:rsid w:val="0045011E"/>
     <w:rsid w:val="00452E8D"/>
     <w:rsid w:val="00453F8C"/>
     <w:rsid w:val="00454754"/>
     <w:rsid w:val="00455018"/>
     <w:rsid w:val="00457696"/>
     <w:rsid w:val="00460FCA"/>
     <w:rsid w:val="004636EA"/>
     <w:rsid w:val="004709F0"/>
     <w:rsid w:val="00473020"/>
     <w:rsid w:val="00480BC6"/>
     <w:rsid w:val="00482D12"/>
     <w:rsid w:val="004831B7"/>
     <w:rsid w:val="00490916"/>
     <w:rsid w:val="004936E3"/>
     <w:rsid w:val="004940A5"/>
     <w:rsid w:val="0049413F"/>
     <w:rsid w:val="004974F3"/>
     <w:rsid w:val="004A0D71"/>
     <w:rsid w:val="004A2B9D"/>
     <w:rsid w:val="004A6B4B"/>
     <w:rsid w:val="004A7A12"/>
     <w:rsid w:val="004B27D6"/>
     <w:rsid w:val="004B686B"/>
     <w:rsid w:val="004C1830"/>
     <w:rsid w:val="004C3654"/>
+    <w:rsid w:val="004C6A2E"/>
     <w:rsid w:val="004D03C2"/>
     <w:rsid w:val="004D47D2"/>
     <w:rsid w:val="004D7794"/>
     <w:rsid w:val="004E2AAB"/>
     <w:rsid w:val="004E4E9B"/>
     <w:rsid w:val="004E545A"/>
     <w:rsid w:val="004F2D18"/>
     <w:rsid w:val="004F5CA3"/>
     <w:rsid w:val="0050012D"/>
     <w:rsid w:val="005110BA"/>
     <w:rsid w:val="0051351A"/>
     <w:rsid w:val="0051372C"/>
     <w:rsid w:val="00514036"/>
     <w:rsid w:val="00516A27"/>
     <w:rsid w:val="00530D2E"/>
     <w:rsid w:val="0053250F"/>
     <w:rsid w:val="005328A0"/>
     <w:rsid w:val="00535165"/>
     <w:rsid w:val="00535AA8"/>
     <w:rsid w:val="00541C81"/>
     <w:rsid w:val="00541E38"/>
     <w:rsid w:val="005454B2"/>
     <w:rsid w:val="0055247B"/>
     <w:rsid w:val="0056012E"/>
     <w:rsid w:val="005605D9"/>
     <w:rsid w:val="00563CA5"/>
+    <w:rsid w:val="0056533F"/>
     <w:rsid w:val="00576608"/>
     <w:rsid w:val="00577F0C"/>
     <w:rsid w:val="00583644"/>
     <w:rsid w:val="005844A5"/>
     <w:rsid w:val="005953DC"/>
     <w:rsid w:val="00596255"/>
     <w:rsid w:val="005A0698"/>
     <w:rsid w:val="005A0BC3"/>
     <w:rsid w:val="005A3426"/>
     <w:rsid w:val="005A38B7"/>
     <w:rsid w:val="005A4072"/>
+    <w:rsid w:val="005A4FCE"/>
     <w:rsid w:val="005A722A"/>
     <w:rsid w:val="005A767C"/>
     <w:rsid w:val="005B3158"/>
     <w:rsid w:val="005B521E"/>
     <w:rsid w:val="005B5610"/>
     <w:rsid w:val="005C1D1B"/>
     <w:rsid w:val="005C4CD7"/>
     <w:rsid w:val="005C5981"/>
     <w:rsid w:val="005D08E7"/>
     <w:rsid w:val="005D3EB6"/>
     <w:rsid w:val="005E0815"/>
     <w:rsid w:val="005E7B9B"/>
     <w:rsid w:val="005F0D03"/>
     <w:rsid w:val="005F781F"/>
     <w:rsid w:val="00600202"/>
     <w:rsid w:val="006009A9"/>
     <w:rsid w:val="00602323"/>
     <w:rsid w:val="006067E2"/>
     <w:rsid w:val="006143AB"/>
     <w:rsid w:val="00614A11"/>
     <w:rsid w:val="006212F3"/>
     <w:rsid w:val="00623132"/>
     <w:rsid w:val="00624D26"/>
     <w:rsid w:val="00625AE1"/>
     <w:rsid w:val="006277A0"/>
     <w:rsid w:val="00627B0C"/>
     <w:rsid w:val="00635693"/>
     <w:rsid w:val="0064787C"/>
     <w:rsid w:val="00651031"/>
     <w:rsid w:val="00654B04"/>
     <w:rsid w:val="006627D4"/>
     <w:rsid w:val="00664938"/>
     <w:rsid w:val="00665B16"/>
     <w:rsid w:val="00665D03"/>
-    <w:rsid w:val="00665D4E"/>
     <w:rsid w:val="00675E90"/>
     <w:rsid w:val="00676281"/>
     <w:rsid w:val="00677714"/>
     <w:rsid w:val="006807C5"/>
     <w:rsid w:val="0068208B"/>
     <w:rsid w:val="00687803"/>
     <w:rsid w:val="006953CA"/>
     <w:rsid w:val="00696C2E"/>
     <w:rsid w:val="006A1BB6"/>
     <w:rsid w:val="006A78C3"/>
     <w:rsid w:val="006A7C00"/>
     <w:rsid w:val="006B017F"/>
     <w:rsid w:val="006B5A69"/>
     <w:rsid w:val="006C0A00"/>
     <w:rsid w:val="006C14B8"/>
     <w:rsid w:val="006C160B"/>
     <w:rsid w:val="006C19F5"/>
     <w:rsid w:val="006C223A"/>
     <w:rsid w:val="006C2499"/>
     <w:rsid w:val="006C4F19"/>
     <w:rsid w:val="006D4EB1"/>
     <w:rsid w:val="006D6CCA"/>
     <w:rsid w:val="006E665E"/>
     <w:rsid w:val="006F1252"/>
-    <w:rsid w:val="006F3AFE"/>
     <w:rsid w:val="006F5C88"/>
     <w:rsid w:val="007130B9"/>
     <w:rsid w:val="00713559"/>
     <w:rsid w:val="0071426E"/>
     <w:rsid w:val="00721FE9"/>
     <w:rsid w:val="00734464"/>
     <w:rsid w:val="00736695"/>
     <w:rsid w:val="0074101D"/>
     <w:rsid w:val="00744783"/>
     <w:rsid w:val="007471EC"/>
     <w:rsid w:val="007475B0"/>
     <w:rsid w:val="007569BA"/>
     <w:rsid w:val="00756DCE"/>
     <w:rsid w:val="007671D6"/>
     <w:rsid w:val="007812B9"/>
     <w:rsid w:val="007836F1"/>
     <w:rsid w:val="00787BEB"/>
     <w:rsid w:val="00787D5C"/>
     <w:rsid w:val="00790635"/>
     <w:rsid w:val="007915D5"/>
     <w:rsid w:val="00794691"/>
     <w:rsid w:val="007949A6"/>
     <w:rsid w:val="007A229A"/>
     <w:rsid w:val="007B1EF9"/>
     <w:rsid w:val="007B5512"/>
+    <w:rsid w:val="007C11FC"/>
+    <w:rsid w:val="007D3730"/>
     <w:rsid w:val="007D3F30"/>
     <w:rsid w:val="007D73C1"/>
     <w:rsid w:val="007E1DF2"/>
     <w:rsid w:val="007E258A"/>
     <w:rsid w:val="007E6830"/>
     <w:rsid w:val="007E71E4"/>
     <w:rsid w:val="007E7383"/>
     <w:rsid w:val="007E7605"/>
     <w:rsid w:val="007E76F8"/>
     <w:rsid w:val="007F1C54"/>
     <w:rsid w:val="007F2C9C"/>
     <w:rsid w:val="00804331"/>
     <w:rsid w:val="0080463C"/>
     <w:rsid w:val="00804E45"/>
     <w:rsid w:val="0080780C"/>
     <w:rsid w:val="00807FE3"/>
     <w:rsid w:val="00811877"/>
     <w:rsid w:val="00811B34"/>
     <w:rsid w:val="00811C62"/>
     <w:rsid w:val="00813FFA"/>
     <w:rsid w:val="00815318"/>
     <w:rsid w:val="00816DE2"/>
     <w:rsid w:val="008175FC"/>
     <w:rsid w:val="008360F9"/>
     <w:rsid w:val="0083612D"/>
@@ -6248,91 +6226,93 @@
     <w:rsid w:val="0087248B"/>
     <w:rsid w:val="008739CE"/>
     <w:rsid w:val="00876346"/>
     <w:rsid w:val="0087763A"/>
     <w:rsid w:val="00877808"/>
     <w:rsid w:val="00883B27"/>
     <w:rsid w:val="00884547"/>
     <w:rsid w:val="008850D3"/>
     <w:rsid w:val="00885BDD"/>
     <w:rsid w:val="0089052F"/>
     <w:rsid w:val="008931CA"/>
     <w:rsid w:val="00895C86"/>
     <w:rsid w:val="00895D39"/>
     <w:rsid w:val="008972EA"/>
     <w:rsid w:val="008A1608"/>
     <w:rsid w:val="008A19C5"/>
     <w:rsid w:val="008A2D3D"/>
     <w:rsid w:val="008A5291"/>
     <w:rsid w:val="008A628E"/>
     <w:rsid w:val="008B1B8D"/>
     <w:rsid w:val="008B6298"/>
     <w:rsid w:val="008C5CFD"/>
     <w:rsid w:val="008C7C33"/>
     <w:rsid w:val="008D038C"/>
     <w:rsid w:val="008D7331"/>
+    <w:rsid w:val="008E18A9"/>
     <w:rsid w:val="00900639"/>
     <w:rsid w:val="00901E2D"/>
-    <w:rsid w:val="00902FBD"/>
     <w:rsid w:val="00916287"/>
     <w:rsid w:val="009222EE"/>
     <w:rsid w:val="00933FC0"/>
     <w:rsid w:val="00937D33"/>
     <w:rsid w:val="00942915"/>
     <w:rsid w:val="00945627"/>
     <w:rsid w:val="00945E03"/>
     <w:rsid w:val="00946B3B"/>
     <w:rsid w:val="00950628"/>
     <w:rsid w:val="00950EC7"/>
     <w:rsid w:val="00951F71"/>
     <w:rsid w:val="00960D1C"/>
     <w:rsid w:val="009627AC"/>
     <w:rsid w:val="00963C0E"/>
     <w:rsid w:val="00964AD2"/>
     <w:rsid w:val="009659FA"/>
     <w:rsid w:val="00965A24"/>
+    <w:rsid w:val="00966B14"/>
     <w:rsid w:val="0097078E"/>
     <w:rsid w:val="0097096C"/>
     <w:rsid w:val="00971D54"/>
     <w:rsid w:val="00972216"/>
     <w:rsid w:val="00973386"/>
     <w:rsid w:val="00982742"/>
     <w:rsid w:val="009923FF"/>
     <w:rsid w:val="009931FB"/>
     <w:rsid w:val="00994D5C"/>
     <w:rsid w:val="00997DE2"/>
     <w:rsid w:val="009A24A0"/>
     <w:rsid w:val="009B0D36"/>
     <w:rsid w:val="009B2A57"/>
     <w:rsid w:val="009B31E0"/>
     <w:rsid w:val="009B4815"/>
     <w:rsid w:val="009C1A79"/>
     <w:rsid w:val="009C6051"/>
     <w:rsid w:val="009D2B07"/>
     <w:rsid w:val="009E1703"/>
     <w:rsid w:val="009E2C3B"/>
     <w:rsid w:val="009E63D4"/>
+    <w:rsid w:val="009E6A40"/>
     <w:rsid w:val="009F0172"/>
     <w:rsid w:val="009F17F7"/>
     <w:rsid w:val="009F3B5B"/>
     <w:rsid w:val="00A03AE2"/>
     <w:rsid w:val="00A0428A"/>
     <w:rsid w:val="00A17CC7"/>
     <w:rsid w:val="00A229F2"/>
     <w:rsid w:val="00A265A4"/>
     <w:rsid w:val="00A27D31"/>
     <w:rsid w:val="00A3214C"/>
     <w:rsid w:val="00A332BA"/>
     <w:rsid w:val="00A36A11"/>
     <w:rsid w:val="00A47C39"/>
     <w:rsid w:val="00A57F6C"/>
     <w:rsid w:val="00A640B5"/>
     <w:rsid w:val="00A72F35"/>
     <w:rsid w:val="00A7362F"/>
     <w:rsid w:val="00A80718"/>
     <w:rsid w:val="00A8128C"/>
     <w:rsid w:val="00A86C5B"/>
     <w:rsid w:val="00A8764F"/>
     <w:rsid w:val="00A87E91"/>
     <w:rsid w:val="00A90E35"/>
     <w:rsid w:val="00A9202C"/>
     <w:rsid w:val="00A9386C"/>
@@ -6340,145 +6320,141 @@
     <w:rsid w:val="00A978A2"/>
     <w:rsid w:val="00AA075C"/>
     <w:rsid w:val="00AA2C1C"/>
     <w:rsid w:val="00AA3A4F"/>
     <w:rsid w:val="00AA3E15"/>
     <w:rsid w:val="00AB3872"/>
     <w:rsid w:val="00AB4C4A"/>
     <w:rsid w:val="00AC11D7"/>
     <w:rsid w:val="00AC3B53"/>
     <w:rsid w:val="00AC71A1"/>
     <w:rsid w:val="00AC7C9F"/>
     <w:rsid w:val="00AD2891"/>
     <w:rsid w:val="00AE195E"/>
     <w:rsid w:val="00AF7CF9"/>
     <w:rsid w:val="00B03C3D"/>
     <w:rsid w:val="00B04E23"/>
     <w:rsid w:val="00B04E7C"/>
     <w:rsid w:val="00B054BA"/>
     <w:rsid w:val="00B1033D"/>
     <w:rsid w:val="00B13484"/>
     <w:rsid w:val="00B205C4"/>
     <w:rsid w:val="00B2428A"/>
     <w:rsid w:val="00B31E5C"/>
     <w:rsid w:val="00B32336"/>
     <w:rsid w:val="00B357BB"/>
+    <w:rsid w:val="00B3775B"/>
     <w:rsid w:val="00B4364F"/>
     <w:rsid w:val="00B43FFA"/>
     <w:rsid w:val="00B44131"/>
     <w:rsid w:val="00B4484D"/>
     <w:rsid w:val="00B44C78"/>
     <w:rsid w:val="00B521C2"/>
     <w:rsid w:val="00B54AEB"/>
     <w:rsid w:val="00B55FBC"/>
     <w:rsid w:val="00B56589"/>
     <w:rsid w:val="00B60B87"/>
     <w:rsid w:val="00B6210A"/>
     <w:rsid w:val="00B63CD0"/>
     <w:rsid w:val="00B720D4"/>
     <w:rsid w:val="00B75EFB"/>
     <w:rsid w:val="00B86143"/>
     <w:rsid w:val="00B86724"/>
     <w:rsid w:val="00B86B3A"/>
     <w:rsid w:val="00B92BB3"/>
     <w:rsid w:val="00B939AC"/>
     <w:rsid w:val="00B9412B"/>
     <w:rsid w:val="00B9586F"/>
     <w:rsid w:val="00B95914"/>
     <w:rsid w:val="00BA1837"/>
     <w:rsid w:val="00BA3DED"/>
-    <w:rsid w:val="00BA4503"/>
     <w:rsid w:val="00BB00A7"/>
     <w:rsid w:val="00BB22F8"/>
     <w:rsid w:val="00BB3E40"/>
     <w:rsid w:val="00BB4CD1"/>
     <w:rsid w:val="00BB734F"/>
     <w:rsid w:val="00BB743A"/>
     <w:rsid w:val="00BC1886"/>
     <w:rsid w:val="00BC18C9"/>
     <w:rsid w:val="00BC24CB"/>
     <w:rsid w:val="00BC3638"/>
     <w:rsid w:val="00BC3ECB"/>
     <w:rsid w:val="00BC5067"/>
     <w:rsid w:val="00BC7FE5"/>
     <w:rsid w:val="00BD59BC"/>
     <w:rsid w:val="00BE035E"/>
     <w:rsid w:val="00BE39BC"/>
     <w:rsid w:val="00BE4B5D"/>
-    <w:rsid w:val="00BE6BA2"/>
     <w:rsid w:val="00BF05A1"/>
     <w:rsid w:val="00BF400D"/>
     <w:rsid w:val="00BF4D9E"/>
     <w:rsid w:val="00C0130A"/>
     <w:rsid w:val="00C06956"/>
     <w:rsid w:val="00C1142B"/>
     <w:rsid w:val="00C14B2C"/>
     <w:rsid w:val="00C15D13"/>
     <w:rsid w:val="00C229DE"/>
     <w:rsid w:val="00C27146"/>
     <w:rsid w:val="00C32543"/>
     <w:rsid w:val="00C33CE3"/>
     <w:rsid w:val="00C402A8"/>
     <w:rsid w:val="00C43A1E"/>
     <w:rsid w:val="00C44B36"/>
     <w:rsid w:val="00C4782C"/>
     <w:rsid w:val="00C478B5"/>
     <w:rsid w:val="00C50C3D"/>
     <w:rsid w:val="00C546B1"/>
     <w:rsid w:val="00C638DA"/>
     <w:rsid w:val="00C63D86"/>
     <w:rsid w:val="00C6465C"/>
     <w:rsid w:val="00C70490"/>
     <w:rsid w:val="00C70C52"/>
     <w:rsid w:val="00C778C1"/>
     <w:rsid w:val="00C81FED"/>
     <w:rsid w:val="00C85348"/>
     <w:rsid w:val="00C870A0"/>
     <w:rsid w:val="00C95862"/>
     <w:rsid w:val="00CA5F46"/>
     <w:rsid w:val="00CA6B6B"/>
     <w:rsid w:val="00CB2C42"/>
     <w:rsid w:val="00CB31AD"/>
     <w:rsid w:val="00CC4320"/>
     <w:rsid w:val="00CC4524"/>
     <w:rsid w:val="00CC5345"/>
     <w:rsid w:val="00CC6B32"/>
     <w:rsid w:val="00CD6E3C"/>
     <w:rsid w:val="00CD7AE4"/>
     <w:rsid w:val="00CE3BBD"/>
-    <w:rsid w:val="00CE3FF0"/>
-    <w:rsid w:val="00CE447F"/>
     <w:rsid w:val="00CE61E5"/>
     <w:rsid w:val="00CE7206"/>
     <w:rsid w:val="00CE743D"/>
     <w:rsid w:val="00CF3DB7"/>
     <w:rsid w:val="00D10828"/>
     <w:rsid w:val="00D20BE8"/>
     <w:rsid w:val="00D31D89"/>
     <w:rsid w:val="00D35F01"/>
     <w:rsid w:val="00D40F39"/>
-    <w:rsid w:val="00D40F63"/>
     <w:rsid w:val="00D56AA5"/>
     <w:rsid w:val="00D63E80"/>
     <w:rsid w:val="00D669F0"/>
     <w:rsid w:val="00D67601"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D7644A"/>
     <w:rsid w:val="00D77D54"/>
     <w:rsid w:val="00D80608"/>
     <w:rsid w:val="00D845B8"/>
     <w:rsid w:val="00D87BBE"/>
     <w:rsid w:val="00D87E48"/>
     <w:rsid w:val="00D94B33"/>
     <w:rsid w:val="00DA0E0D"/>
     <w:rsid w:val="00DA2874"/>
     <w:rsid w:val="00DA5CF3"/>
     <w:rsid w:val="00DB060A"/>
     <w:rsid w:val="00DB4A78"/>
     <w:rsid w:val="00DB599B"/>
     <w:rsid w:val="00DB5FF9"/>
     <w:rsid w:val="00DB712D"/>
     <w:rsid w:val="00DD0846"/>
     <w:rsid w:val="00DD6FAB"/>
     <w:rsid w:val="00DD6FCE"/>
     <w:rsid w:val="00DE0AF7"/>
     <w:rsid w:val="00DE0B4E"/>
@@ -7664,93 +7640,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DC715F3-2F71-4761-9AC7-52BC71CA591C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DC715F3-2F71-4761-9AC7-52BC71CA591C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1239</Words>
-  <Characters>982</Characters>
+  <Words>329</Words>
+  <Characters>1880</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2217</CharactersWithSpaces>
+  <CharactersWithSpaces>2205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The 11th International Conference on Systematic Innovation (ICSI) &amp; the 10th Global Competition on Systematic Innovation (GCSI)</dc:title>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>470ef8029255ba434d72cb069786750393b1f23c0accbc46b233c269f203015e</vt:lpwstr>