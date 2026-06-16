--- v2 (2026-05-02)
+++ v3 (2026-06-16)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D34D1A1" w14:textId="40C31E23" w:rsidR="0056012E" w:rsidRPr="00120D5D" w:rsidRDefault="00120D5D" w:rsidP="00CD6E3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -2096,73 +2096,73 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>GCSI</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>專案簡述表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B06B57" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="29B06B57" w14:textId="1F91B381" w:rsidR="00CD6E3C" w:rsidRPr="00727259" w:rsidRDefault="008B7552" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7552">
+              <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-              <w:t>2026/5/15</w:t>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2026/6/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="246D368A" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="171CCABB" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
@@ -2278,81 +2278,92 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2026/6/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w14:paraId="70F02F25" w14:textId="77777777" w:rsidTr="00CD6E3C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C3CD97" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
+          <w:p w14:paraId="66C3CD97" w14:textId="25FB145A" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="00CD6E3C">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>論文</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF06BD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>全文</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD6E3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>專案完整簡報提交截止日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3627,58 +3638,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58D7FC2A" w14:textId="77777777" w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidRDefault="00CD6E3C" w:rsidP="000C046C">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD6E3C" w:rsidRPr="00CD6E3C" w:rsidSect="00120D5D">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1274" w:bottom="1134" w:left="1276" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ACA24A0" w14:textId="77777777" w:rsidR="0056533F" w:rsidRDefault="0056533F">
+    <w:p w14:paraId="4C733154" w14:textId="77777777" w:rsidR="00C77D7C" w:rsidRDefault="00C77D7C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E8B1349" w14:textId="77777777" w:rsidR="0056533F" w:rsidRDefault="0056533F">
+    <w:p w14:paraId="5C068D2D" w14:textId="77777777" w:rsidR="00C77D7C" w:rsidRDefault="00C77D7C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3737,58 +3748,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66CB3248" w14:textId="77777777" w:rsidR="0056533F" w:rsidRDefault="0056533F">
+    <w:p w14:paraId="3F313668" w14:textId="77777777" w:rsidR="00C77D7C" w:rsidRDefault="00C77D7C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="017A273F" w14:textId="77777777" w:rsidR="0056533F" w:rsidRDefault="0056533F">
+    <w:p w14:paraId="6ADE8E23" w14:textId="77777777" w:rsidR="00C77D7C" w:rsidRDefault="00C77D7C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E562F5C" w14:textId="5E823088" w:rsidR="00F44A7F" w:rsidRDefault="00D87E48">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665919" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58F5A53D" wp14:editId="5B59EB2A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5165090</wp:posOffset>
@@ -5767,62 +5778,61 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="408776530">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="867907546">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="414059210">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1531147549">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1402092718">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="723144726">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="130"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5857,50 +5867,51 @@
     <w:rsid w:val="00074595"/>
     <w:rsid w:val="00074C76"/>
     <w:rsid w:val="00074DB2"/>
     <w:rsid w:val="0007593D"/>
     <w:rsid w:val="000763C9"/>
     <w:rsid w:val="000813B7"/>
     <w:rsid w:val="00084213"/>
     <w:rsid w:val="00085B23"/>
     <w:rsid w:val="00095E93"/>
     <w:rsid w:val="000B043A"/>
     <w:rsid w:val="000B0596"/>
     <w:rsid w:val="000B48E8"/>
     <w:rsid w:val="000B71A0"/>
     <w:rsid w:val="000C046C"/>
     <w:rsid w:val="000C193E"/>
     <w:rsid w:val="000C611C"/>
     <w:rsid w:val="000C6CCF"/>
     <w:rsid w:val="000C71CB"/>
     <w:rsid w:val="000C7603"/>
     <w:rsid w:val="000D41F1"/>
     <w:rsid w:val="000D6414"/>
     <w:rsid w:val="000D6FB2"/>
     <w:rsid w:val="000D7383"/>
     <w:rsid w:val="000F3231"/>
     <w:rsid w:val="000F3797"/>
+    <w:rsid w:val="000F3E21"/>
     <w:rsid w:val="000F3F64"/>
     <w:rsid w:val="000F41F5"/>
     <w:rsid w:val="000F63EE"/>
     <w:rsid w:val="000F6B9C"/>
     <w:rsid w:val="000F6D30"/>
     <w:rsid w:val="000F6E5F"/>
     <w:rsid w:val="000F7BBD"/>
     <w:rsid w:val="00102F9B"/>
     <w:rsid w:val="00107EF7"/>
     <w:rsid w:val="00113E4F"/>
     <w:rsid w:val="001155C8"/>
     <w:rsid w:val="0012002C"/>
     <w:rsid w:val="00120D24"/>
     <w:rsid w:val="00120D5D"/>
     <w:rsid w:val="00121650"/>
     <w:rsid w:val="00122DCC"/>
     <w:rsid w:val="00132642"/>
     <w:rsid w:val="001329B0"/>
     <w:rsid w:val="00136EEA"/>
     <w:rsid w:val="001435BE"/>
     <w:rsid w:val="001438DC"/>
     <w:rsid w:val="001443A0"/>
     <w:rsid w:val="0015108A"/>
     <w:rsid w:val="001513C0"/>
     <w:rsid w:val="001621B2"/>
@@ -6146,50 +6157,51 @@
     <w:rsid w:val="0068208B"/>
     <w:rsid w:val="00687803"/>
     <w:rsid w:val="006953CA"/>
     <w:rsid w:val="00696C2E"/>
     <w:rsid w:val="006A1BB6"/>
     <w:rsid w:val="006A78C3"/>
     <w:rsid w:val="006A7C00"/>
     <w:rsid w:val="006B017F"/>
     <w:rsid w:val="006B5A69"/>
     <w:rsid w:val="006C0A00"/>
     <w:rsid w:val="006C14B8"/>
     <w:rsid w:val="006C160B"/>
     <w:rsid w:val="006C19F5"/>
     <w:rsid w:val="006C223A"/>
     <w:rsid w:val="006C2499"/>
     <w:rsid w:val="006C4F19"/>
     <w:rsid w:val="006D4EB1"/>
     <w:rsid w:val="006D6CCA"/>
     <w:rsid w:val="006E665E"/>
     <w:rsid w:val="006F1252"/>
     <w:rsid w:val="006F5C88"/>
     <w:rsid w:val="007130B9"/>
     <w:rsid w:val="00713559"/>
     <w:rsid w:val="0071426E"/>
     <w:rsid w:val="00721FE9"/>
+    <w:rsid w:val="00727259"/>
     <w:rsid w:val="00734464"/>
     <w:rsid w:val="00736695"/>
     <w:rsid w:val="0074101D"/>
     <w:rsid w:val="00744783"/>
     <w:rsid w:val="007471EC"/>
     <w:rsid w:val="007475B0"/>
     <w:rsid w:val="007569BA"/>
     <w:rsid w:val="00756DCE"/>
     <w:rsid w:val="007671D6"/>
     <w:rsid w:val="007812B9"/>
     <w:rsid w:val="007836F1"/>
     <w:rsid w:val="00787BEB"/>
     <w:rsid w:val="00787D5C"/>
     <w:rsid w:val="00790635"/>
     <w:rsid w:val="007915D5"/>
     <w:rsid w:val="00794691"/>
     <w:rsid w:val="007949A6"/>
     <w:rsid w:val="007A229A"/>
     <w:rsid w:val="007B1EF9"/>
     <w:rsid w:val="007B5512"/>
     <w:rsid w:val="007C11FC"/>
     <w:rsid w:val="007D3730"/>
     <w:rsid w:val="007D3F30"/>
     <w:rsid w:val="007D73C1"/>
     <w:rsid w:val="007E1DF2"/>
@@ -6222,50 +6234,51 @@
     <w:rsid w:val="00857409"/>
     <w:rsid w:val="00860F35"/>
     <w:rsid w:val="00867238"/>
     <w:rsid w:val="0087084B"/>
     <w:rsid w:val="0087248B"/>
     <w:rsid w:val="008739CE"/>
     <w:rsid w:val="00876346"/>
     <w:rsid w:val="0087763A"/>
     <w:rsid w:val="00877808"/>
     <w:rsid w:val="00883B27"/>
     <w:rsid w:val="00884547"/>
     <w:rsid w:val="008850D3"/>
     <w:rsid w:val="00885BDD"/>
     <w:rsid w:val="0089052F"/>
     <w:rsid w:val="008931CA"/>
     <w:rsid w:val="00895C86"/>
     <w:rsid w:val="00895D39"/>
     <w:rsid w:val="008972EA"/>
     <w:rsid w:val="008A1608"/>
     <w:rsid w:val="008A19C5"/>
     <w:rsid w:val="008A2D3D"/>
     <w:rsid w:val="008A5291"/>
     <w:rsid w:val="008A628E"/>
     <w:rsid w:val="008B1B8D"/>
     <w:rsid w:val="008B6298"/>
+    <w:rsid w:val="008B7552"/>
     <w:rsid w:val="008C5CFD"/>
     <w:rsid w:val="008C7C33"/>
     <w:rsid w:val="008D038C"/>
     <w:rsid w:val="008D7331"/>
     <w:rsid w:val="008E18A9"/>
     <w:rsid w:val="00900639"/>
     <w:rsid w:val="00901E2D"/>
     <w:rsid w:val="00916287"/>
     <w:rsid w:val="009222EE"/>
     <w:rsid w:val="00933FC0"/>
     <w:rsid w:val="00937D33"/>
     <w:rsid w:val="00942915"/>
     <w:rsid w:val="00945627"/>
     <w:rsid w:val="00945E03"/>
     <w:rsid w:val="00946B3B"/>
     <w:rsid w:val="00950628"/>
     <w:rsid w:val="00950EC7"/>
     <w:rsid w:val="00951F71"/>
     <w:rsid w:val="00960D1C"/>
     <w:rsid w:val="009627AC"/>
     <w:rsid w:val="00963C0E"/>
     <w:rsid w:val="00964AD2"/>
     <w:rsid w:val="009659FA"/>
     <w:rsid w:val="00965A24"/>
     <w:rsid w:val="00966B14"/>
@@ -6283,50 +6296,51 @@
     <w:rsid w:val="009B0D36"/>
     <w:rsid w:val="009B2A57"/>
     <w:rsid w:val="009B31E0"/>
     <w:rsid w:val="009B4815"/>
     <w:rsid w:val="009C1A79"/>
     <w:rsid w:val="009C6051"/>
     <w:rsid w:val="009D2B07"/>
     <w:rsid w:val="009E1703"/>
     <w:rsid w:val="009E2C3B"/>
     <w:rsid w:val="009E63D4"/>
     <w:rsid w:val="009E6A40"/>
     <w:rsid w:val="009F0172"/>
     <w:rsid w:val="009F17F7"/>
     <w:rsid w:val="009F3B5B"/>
     <w:rsid w:val="00A03AE2"/>
     <w:rsid w:val="00A0428A"/>
     <w:rsid w:val="00A17CC7"/>
     <w:rsid w:val="00A229F2"/>
     <w:rsid w:val="00A265A4"/>
     <w:rsid w:val="00A27D31"/>
     <w:rsid w:val="00A3214C"/>
     <w:rsid w:val="00A332BA"/>
     <w:rsid w:val="00A36A11"/>
     <w:rsid w:val="00A47C39"/>
     <w:rsid w:val="00A57F6C"/>
+    <w:rsid w:val="00A639C6"/>
     <w:rsid w:val="00A640B5"/>
     <w:rsid w:val="00A72F35"/>
     <w:rsid w:val="00A7362F"/>
     <w:rsid w:val="00A80718"/>
     <w:rsid w:val="00A8128C"/>
     <w:rsid w:val="00A86C5B"/>
     <w:rsid w:val="00A8764F"/>
     <w:rsid w:val="00A87E91"/>
     <w:rsid w:val="00A90E35"/>
     <w:rsid w:val="00A9202C"/>
     <w:rsid w:val="00A9386C"/>
     <w:rsid w:val="00A94E3A"/>
     <w:rsid w:val="00A978A2"/>
     <w:rsid w:val="00AA075C"/>
     <w:rsid w:val="00AA2C1C"/>
     <w:rsid w:val="00AA3A4F"/>
     <w:rsid w:val="00AA3E15"/>
     <w:rsid w:val="00AB3872"/>
     <w:rsid w:val="00AB4C4A"/>
     <w:rsid w:val="00AC11D7"/>
     <w:rsid w:val="00AC3B53"/>
     <w:rsid w:val="00AC71A1"/>
     <w:rsid w:val="00AC7C9F"/>
     <w:rsid w:val="00AD2891"/>
     <w:rsid w:val="00AE195E"/>
@@ -6338,117 +6352,120 @@
     <w:rsid w:val="00B1033D"/>
     <w:rsid w:val="00B13484"/>
     <w:rsid w:val="00B205C4"/>
     <w:rsid w:val="00B2428A"/>
     <w:rsid w:val="00B31E5C"/>
     <w:rsid w:val="00B32336"/>
     <w:rsid w:val="00B357BB"/>
     <w:rsid w:val="00B3775B"/>
     <w:rsid w:val="00B4364F"/>
     <w:rsid w:val="00B43FFA"/>
     <w:rsid w:val="00B44131"/>
     <w:rsid w:val="00B4484D"/>
     <w:rsid w:val="00B44C78"/>
     <w:rsid w:val="00B521C2"/>
     <w:rsid w:val="00B54AEB"/>
     <w:rsid w:val="00B55FBC"/>
     <w:rsid w:val="00B56589"/>
     <w:rsid w:val="00B60B87"/>
     <w:rsid w:val="00B6210A"/>
     <w:rsid w:val="00B63CD0"/>
     <w:rsid w:val="00B720D4"/>
     <w:rsid w:val="00B75EFB"/>
     <w:rsid w:val="00B86143"/>
     <w:rsid w:val="00B86724"/>
     <w:rsid w:val="00B86B3A"/>
+    <w:rsid w:val="00B911CB"/>
     <w:rsid w:val="00B92BB3"/>
     <w:rsid w:val="00B939AC"/>
     <w:rsid w:val="00B9412B"/>
     <w:rsid w:val="00B9586F"/>
     <w:rsid w:val="00B95914"/>
     <w:rsid w:val="00BA1837"/>
     <w:rsid w:val="00BA3DED"/>
     <w:rsid w:val="00BB00A7"/>
     <w:rsid w:val="00BB22F8"/>
     <w:rsid w:val="00BB3E40"/>
     <w:rsid w:val="00BB4CD1"/>
     <w:rsid w:val="00BB734F"/>
     <w:rsid w:val="00BB743A"/>
     <w:rsid w:val="00BC1886"/>
     <w:rsid w:val="00BC18C9"/>
     <w:rsid w:val="00BC24CB"/>
     <w:rsid w:val="00BC3638"/>
     <w:rsid w:val="00BC3ECB"/>
     <w:rsid w:val="00BC5067"/>
     <w:rsid w:val="00BC7FE5"/>
     <w:rsid w:val="00BD59BC"/>
     <w:rsid w:val="00BE035E"/>
     <w:rsid w:val="00BE39BC"/>
     <w:rsid w:val="00BE4B5D"/>
     <w:rsid w:val="00BF05A1"/>
     <w:rsid w:val="00BF400D"/>
     <w:rsid w:val="00BF4D9E"/>
     <w:rsid w:val="00C0130A"/>
     <w:rsid w:val="00C06956"/>
     <w:rsid w:val="00C1142B"/>
     <w:rsid w:val="00C14B2C"/>
     <w:rsid w:val="00C15D13"/>
     <w:rsid w:val="00C229DE"/>
     <w:rsid w:val="00C27146"/>
     <w:rsid w:val="00C32543"/>
     <w:rsid w:val="00C33CE3"/>
     <w:rsid w:val="00C402A8"/>
     <w:rsid w:val="00C43A1E"/>
     <w:rsid w:val="00C44B36"/>
     <w:rsid w:val="00C4782C"/>
     <w:rsid w:val="00C478B5"/>
     <w:rsid w:val="00C50C3D"/>
     <w:rsid w:val="00C546B1"/>
     <w:rsid w:val="00C638DA"/>
     <w:rsid w:val="00C63D86"/>
     <w:rsid w:val="00C6465C"/>
     <w:rsid w:val="00C70490"/>
     <w:rsid w:val="00C70C52"/>
     <w:rsid w:val="00C778C1"/>
+    <w:rsid w:val="00C77D7C"/>
     <w:rsid w:val="00C81FED"/>
     <w:rsid w:val="00C85348"/>
     <w:rsid w:val="00C870A0"/>
     <w:rsid w:val="00C95862"/>
     <w:rsid w:val="00CA5F46"/>
     <w:rsid w:val="00CA6B6B"/>
     <w:rsid w:val="00CB2C42"/>
     <w:rsid w:val="00CB31AD"/>
     <w:rsid w:val="00CC4320"/>
     <w:rsid w:val="00CC4524"/>
     <w:rsid w:val="00CC5345"/>
     <w:rsid w:val="00CC6B32"/>
     <w:rsid w:val="00CD6E3C"/>
     <w:rsid w:val="00CD7AE4"/>
     <w:rsid w:val="00CE3BBD"/>
     <w:rsid w:val="00CE61E5"/>
     <w:rsid w:val="00CE7206"/>
     <w:rsid w:val="00CE743D"/>
+    <w:rsid w:val="00CF06BD"/>
     <w:rsid w:val="00CF3DB7"/>
     <w:rsid w:val="00D10828"/>
     <w:rsid w:val="00D20BE8"/>
     <w:rsid w:val="00D31D89"/>
     <w:rsid w:val="00D35F01"/>
     <w:rsid w:val="00D40F39"/>
     <w:rsid w:val="00D56AA5"/>
     <w:rsid w:val="00D63E80"/>
     <w:rsid w:val="00D669F0"/>
     <w:rsid w:val="00D67601"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D7644A"/>
     <w:rsid w:val="00D77D54"/>
     <w:rsid w:val="00D80608"/>
     <w:rsid w:val="00D845B8"/>
     <w:rsid w:val="00D87BBE"/>
     <w:rsid w:val="00D87E48"/>
     <w:rsid w:val="00D94B33"/>
     <w:rsid w:val="00DA0E0D"/>
     <w:rsid w:val="00DA2874"/>
     <w:rsid w:val="00DA5CF3"/>
     <w:rsid w:val="00DB060A"/>
     <w:rsid w:val="00DB4A78"/>
     <w:rsid w:val="00DB599B"/>
     <w:rsid w:val="00DB5FF9"/>
@@ -6490,50 +6507,51 @@
     <w:rsid w:val="00EA2F4B"/>
     <w:rsid w:val="00EA6390"/>
     <w:rsid w:val="00EB1B5E"/>
     <w:rsid w:val="00EC1610"/>
     <w:rsid w:val="00EC71B6"/>
     <w:rsid w:val="00ED28BF"/>
     <w:rsid w:val="00ED52DA"/>
     <w:rsid w:val="00ED7E25"/>
     <w:rsid w:val="00EE3066"/>
     <w:rsid w:val="00EF6B58"/>
     <w:rsid w:val="00EF7899"/>
     <w:rsid w:val="00F00C1B"/>
     <w:rsid w:val="00F04C72"/>
     <w:rsid w:val="00F05345"/>
     <w:rsid w:val="00F10008"/>
     <w:rsid w:val="00F149B3"/>
     <w:rsid w:val="00F1637A"/>
     <w:rsid w:val="00F22145"/>
     <w:rsid w:val="00F23C0F"/>
     <w:rsid w:val="00F32AC7"/>
     <w:rsid w:val="00F346E4"/>
     <w:rsid w:val="00F401BB"/>
     <w:rsid w:val="00F420DD"/>
     <w:rsid w:val="00F4251A"/>
     <w:rsid w:val="00F44A7F"/>
+    <w:rsid w:val="00F534F0"/>
     <w:rsid w:val="00F621D9"/>
     <w:rsid w:val="00F6245C"/>
     <w:rsid w:val="00F64536"/>
     <w:rsid w:val="00F64A4F"/>
     <w:rsid w:val="00F6528C"/>
     <w:rsid w:val="00F71296"/>
     <w:rsid w:val="00F714A6"/>
     <w:rsid w:val="00F7278F"/>
     <w:rsid w:val="00F74A10"/>
     <w:rsid w:val="00F83AA3"/>
     <w:rsid w:val="00F84ACB"/>
     <w:rsid w:val="00F9201D"/>
     <w:rsid w:val="00F9383A"/>
     <w:rsid w:val="00F93DD0"/>
     <w:rsid w:val="00F95105"/>
     <w:rsid w:val="00F96F3F"/>
     <w:rsid w:val="00F96FC7"/>
     <w:rsid w:val="00FA06AB"/>
     <w:rsid w:val="00FA1734"/>
     <w:rsid w:val="00FB3AC7"/>
     <w:rsid w:val="00FC788B"/>
     <w:rsid w:val="00FD2586"/>
     <w:rsid w:val="00FD43AC"/>
     <w:rsid w:val="00FD4ECF"/>
     <w:rsid w:val="00FF1D61"/>
@@ -7640,93 +7658,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DC715F3-2F71-4761-9AC7-52BC71CA591C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DC715F3-2F71-4761-9AC7-52BC71CA591C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>329</Words>
-  <Characters>1880</Characters>
+  <Words>1232</Words>
+  <Characters>979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>8</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2205</CharactersWithSpaces>
+  <CharactersWithSpaces>2207</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The 11th International Conference on Systematic Innovation (ICSI) &amp; the 10th Global Competition on Systematic Innovation (GCSI)</dc:title>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>470ef8029255ba434d72cb069786750393b1f23c0accbc46b233c269f203015e</vt:lpwstr>