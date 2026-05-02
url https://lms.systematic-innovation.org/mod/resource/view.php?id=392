--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -10,228 +10,134 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FE10B12" w14:textId="26B77181" w:rsidR="000B48E8" w:rsidRPr="000B48E8" w:rsidRDefault="00FD4ECF" w:rsidP="000B48E8">
+    <w:p w14:paraId="3223ACEF" w14:textId="1FD873B8" w:rsidR="0087186A" w:rsidRPr="0087186A" w:rsidRDefault="0087186A" w:rsidP="0087186A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:snapToGrid w:val="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk187856665"/>
-[...45 lines deleted...]
-      <w:r w:rsidR="000B48E8">
+      <w:bookmarkStart w:id="0" w:name="_Hlk198217201"/>
+      <w:r w:rsidRPr="0087186A">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="000763C9">
+        <w:t>The Joint Conference of 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087186A">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087186A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Conference on Systematic Innovation (ICSI &amp; GCSI) and 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087186A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="00385AC0">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B48E8">
+      <w:r w:rsidRPr="0087186A">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> Conference on Data Science &amp; Exploration in Artificial Intelligence (CODE AI-2026)</w:t>
+        <w:t>International Conference on Data Science &amp; Exploration in Artificial Intelligence (CODE AI-2026)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1218839A" w14:textId="668A3555" w:rsidR="00FD4ECF" w:rsidRPr="001E7242" w:rsidRDefault="00FD4ECF" w:rsidP="00321D7C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei UI" w:eastAsia="Microsoft YaHei UI" w:hAnsi="Microsoft YaHei UI"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -496,51 +402,51 @@
         <w:t>ail</w:t>
       </w:r>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00270CCF">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:rFonts w:eastAsia="新細明體"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:lang w:eastAsia="zh-TW"/>
           </w:rPr>
           <w:t>icsi@i-sim.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0F28BFF8" w14:textId="77777777" w:rsidR="00270CCF" w:rsidRPr="00270CCF" w:rsidRDefault="00270CCF" w:rsidP="00270CCF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FDC5F38" w14:textId="77777777" w:rsidR="00884547" w:rsidRPr="00270CCF" w:rsidRDefault="00884547" w:rsidP="00270CCF">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1154,51 +1060,51 @@
       </w:r>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DADDED" w14:textId="24B7DE40" w:rsidR="001F55B1" w:rsidRPr="00270CCF" w:rsidRDefault="00884547" w:rsidP="00270CCF">
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk156300576"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk156300576"/>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">Optional </w:t>
       </w:r>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>paper competition</w:t>
       </w:r>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
@@ -1412,51 +1318,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED28BF">
         <w:t>State-of-the-art forward-thinking keynotes, tutorials, and invited special speeches by world-class speakers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75269B03" w14:textId="77777777" w:rsidR="00455018" w:rsidRPr="00270CCF" w:rsidRDefault="00455018" w:rsidP="00270CCF">
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GCSI provides an excellent platform and global recognition for your outstanding innovation projects in the International Arena.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="116293C7" w14:textId="77777777" w:rsidR="00990A2D" w:rsidRPr="00990A2D" w:rsidRDefault="00455018" w:rsidP="00990A2D">
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ICSI</w:t>
       </w:r>
       <w:r w:rsidR="005844A5" w:rsidRPr="00270CCF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00270CCF">
@@ -1625,54 +1531,54 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F414C5F" w14:textId="77777777" w:rsidR="00F44A7F" w:rsidRDefault="00F44A7F" w:rsidP="003A6BFD">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5357632D" w14:textId="77777777" w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w:rsidRDefault="004E4E9B" w:rsidP="004E4E9B">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk187858221"/>
-      <w:bookmarkStart w:id="4" w:name="_Hlk187858298"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk187858221"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk187858298"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>TOPICS OF INTERESTS (include but not limited to)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A849BA0" w14:textId="5E2E5E55" w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w:rsidRDefault="004E4E9B" w:rsidP="004E4E9B">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
@@ -2171,212 +2077,210 @@
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Important due dates</w:t>
       </w:r>
       <w:r w:rsidRPr="004E4E9B">
         <w:rPr>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="8651" w:type="dxa"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="3974"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000850DC" w:rsidRPr="00270CCF" w14:paraId="70D19CD5" w14:textId="77777777" w:rsidTr="00C007B2">
+      <w:tr w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w14:paraId="70D19CD5" w14:textId="77777777" w:rsidTr="00C007B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D942E15" w14:textId="77777777" w:rsidR="000850DC" w:rsidRPr="00270CCF" w:rsidRDefault="000850DC" w:rsidP="000850DC">
+          <w:p w14:paraId="4D942E15" w14:textId="77777777" w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w:rsidRDefault="004E4E9B" w:rsidP="00C007B2">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270CCF">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Paper Abstracts &amp; GCSI Project Briefing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B8B3AC" w14:textId="345B8958" w:rsidR="000850DC" w:rsidRPr="000763C9" w:rsidRDefault="000850DC" w:rsidP="000850DC">
+          <w:p w14:paraId="48B8B3AC" w14:textId="77777777" w:rsidR="004E4E9B" w:rsidRPr="000763C9" w:rsidRDefault="004E4E9B" w:rsidP="00C007B2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E5DB1">
-[...4 lines deleted...]
-                <w:color w:val="0319EB"/>
+            <w:r w:rsidRPr="000763C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>May 15, 2026</w:t>
+              <w:t>May</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000763C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15, 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000763C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000850DC" w:rsidRPr="00270CCF" w14:paraId="54B13B93" w14:textId="77777777" w:rsidTr="00C007B2">
+      <w:tr w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w14:paraId="54B13B93" w14:textId="77777777" w:rsidTr="00C007B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="347A7EEE" w14:textId="77777777" w:rsidR="000850DC" w:rsidRPr="00270CCF" w:rsidRDefault="000850DC" w:rsidP="000850DC">
+          <w:p w14:paraId="347A7EEE" w14:textId="77777777" w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w:rsidRDefault="004E4E9B" w:rsidP="00C007B2">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270CCF">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Acceptance notification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A644B7F" w14:textId="359F0808" w:rsidR="000850DC" w:rsidRPr="00B1033D" w:rsidRDefault="000850DC" w:rsidP="000850DC">
+          <w:p w14:paraId="5A644B7F" w14:textId="77777777" w:rsidR="004E4E9B" w:rsidRPr="00B1033D" w:rsidRDefault="004E4E9B" w:rsidP="00C007B2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5/30</w:t>
+              <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
-[...7 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="新細明體"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">wo weeks after </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002E5DB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="新細明體"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>recept</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002E5DB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="新細明體"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> of document</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w14:paraId="58476877" w14:textId="77777777" w:rsidTr="00C007B2">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E475A95" w14:textId="77777777" w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w:rsidRDefault="004E4E9B" w:rsidP="00C007B2">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
@@ -3504,58 +3408,58 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D93E4C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00860F35" w:rsidSect="00270CCF">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1134" w:bottom="1134" w:left="1276" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E26B04F" w14:textId="77777777" w:rsidR="002F666D" w:rsidRDefault="002F666D">
+    <w:p w14:paraId="7FB1F3E5" w14:textId="77777777" w:rsidR="005C246B" w:rsidRDefault="005C246B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5819BBD2" w14:textId="77777777" w:rsidR="002F666D" w:rsidRDefault="002F666D">
+    <w:p w14:paraId="727C8055" w14:textId="77777777" w:rsidR="005C246B" w:rsidRDefault="005C246B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3594,92 +3498,91 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei UI">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="French Script MT">
     <w:panose1 w:val="03020402040607040605"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F97E966" w14:textId="77777777" w:rsidR="002F666D" w:rsidRDefault="002F666D">
+    <w:p w14:paraId="58578ED8" w14:textId="77777777" w:rsidR="005C246B" w:rsidRDefault="005C246B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C42FEF0" w14:textId="77777777" w:rsidR="002F666D" w:rsidRDefault="002F666D">
+    <w:p w14:paraId="25AC4461" w14:textId="77777777" w:rsidR="005C246B" w:rsidRDefault="005C246B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E562F5C" w14:textId="5E823088" w:rsidR="00F44A7F" w:rsidRDefault="00D87E48">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665919" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58F5A53D" wp14:editId="5B59EB2A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5165090</wp:posOffset>
@@ -5542,51 +5445,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="210112582">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="408776530">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="867907546">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="414059210">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1531147549">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1402092718">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5614,51 +5517,50 @@
     <w:rsidRoot w:val="00172A27"/>
     <w:rsid w:val="00002C33"/>
     <w:rsid w:val="00007287"/>
     <w:rsid w:val="0001211D"/>
     <w:rsid w:val="00017743"/>
     <w:rsid w:val="00022D87"/>
     <w:rsid w:val="00027A94"/>
     <w:rsid w:val="00031510"/>
     <w:rsid w:val="00031B14"/>
     <w:rsid w:val="00033610"/>
     <w:rsid w:val="00045B84"/>
     <w:rsid w:val="0005049E"/>
     <w:rsid w:val="00055AEA"/>
     <w:rsid w:val="0005709B"/>
     <w:rsid w:val="00060410"/>
     <w:rsid w:val="00062485"/>
     <w:rsid w:val="00072402"/>
     <w:rsid w:val="00073764"/>
     <w:rsid w:val="00074595"/>
     <w:rsid w:val="00074C76"/>
     <w:rsid w:val="00074DB2"/>
     <w:rsid w:val="0007593D"/>
     <w:rsid w:val="000763C9"/>
     <w:rsid w:val="000813B7"/>
     <w:rsid w:val="00084213"/>
-    <w:rsid w:val="000850DC"/>
     <w:rsid w:val="00085B23"/>
     <w:rsid w:val="00095E93"/>
     <w:rsid w:val="000B043A"/>
     <w:rsid w:val="000B0596"/>
     <w:rsid w:val="000B48E8"/>
     <w:rsid w:val="000B71A0"/>
     <w:rsid w:val="000C046C"/>
     <w:rsid w:val="000C193E"/>
     <w:rsid w:val="000C611C"/>
     <w:rsid w:val="000C6CCF"/>
     <w:rsid w:val="000C71CB"/>
     <w:rsid w:val="000C7603"/>
     <w:rsid w:val="000D41F1"/>
     <w:rsid w:val="000D6414"/>
     <w:rsid w:val="000D6FB2"/>
     <w:rsid w:val="000D7383"/>
     <w:rsid w:val="000F3231"/>
     <w:rsid w:val="000F3797"/>
     <w:rsid w:val="000F3F64"/>
     <w:rsid w:val="000F41F5"/>
     <w:rsid w:val="000F63EE"/>
     <w:rsid w:val="000F6B9C"/>
     <w:rsid w:val="000F6D30"/>
     <w:rsid w:val="000F6E5F"/>
     <w:rsid w:val="000F7BBD"/>
@@ -5710,81 +5612,79 @@
     <w:rsid w:val="001F1E88"/>
     <w:rsid w:val="001F40C4"/>
     <w:rsid w:val="001F55B1"/>
     <w:rsid w:val="002002CB"/>
     <w:rsid w:val="00207CC1"/>
     <w:rsid w:val="0021438F"/>
     <w:rsid w:val="00214A36"/>
     <w:rsid w:val="00216CE8"/>
     <w:rsid w:val="0022442B"/>
     <w:rsid w:val="00224456"/>
     <w:rsid w:val="00224588"/>
     <w:rsid w:val="00226EF7"/>
     <w:rsid w:val="00231EC7"/>
     <w:rsid w:val="00242EEF"/>
     <w:rsid w:val="00245809"/>
     <w:rsid w:val="00245F25"/>
     <w:rsid w:val="00247903"/>
     <w:rsid w:val="0025374E"/>
     <w:rsid w:val="00256709"/>
     <w:rsid w:val="00260940"/>
     <w:rsid w:val="00265794"/>
     <w:rsid w:val="00270CCF"/>
     <w:rsid w:val="002745E8"/>
     <w:rsid w:val="00285397"/>
     <w:rsid w:val="002868D6"/>
+    <w:rsid w:val="0028690F"/>
     <w:rsid w:val="00287556"/>
-    <w:rsid w:val="00287987"/>
     <w:rsid w:val="00293447"/>
     <w:rsid w:val="002962DF"/>
     <w:rsid w:val="002A0F50"/>
     <w:rsid w:val="002A1E96"/>
     <w:rsid w:val="002A380C"/>
     <w:rsid w:val="002A3B20"/>
     <w:rsid w:val="002A3B51"/>
     <w:rsid w:val="002A606A"/>
     <w:rsid w:val="002B1AE3"/>
     <w:rsid w:val="002C79A8"/>
     <w:rsid w:val="002D4153"/>
     <w:rsid w:val="002D4BA0"/>
     <w:rsid w:val="002E093D"/>
     <w:rsid w:val="002E09AB"/>
     <w:rsid w:val="002E1ABB"/>
     <w:rsid w:val="002E3077"/>
     <w:rsid w:val="002E7CCC"/>
     <w:rsid w:val="002F12AD"/>
     <w:rsid w:val="002F18B0"/>
-    <w:rsid w:val="002F666D"/>
     <w:rsid w:val="00300457"/>
     <w:rsid w:val="003054B2"/>
     <w:rsid w:val="00305E3F"/>
     <w:rsid w:val="0030624E"/>
     <w:rsid w:val="00312AC3"/>
     <w:rsid w:val="00321D7C"/>
     <w:rsid w:val="00326D9B"/>
     <w:rsid w:val="00330777"/>
-    <w:rsid w:val="00331EE9"/>
     <w:rsid w:val="0033288D"/>
     <w:rsid w:val="00332A3A"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="00340999"/>
     <w:rsid w:val="00341A93"/>
     <w:rsid w:val="00357E76"/>
     <w:rsid w:val="00361BD9"/>
     <w:rsid w:val="00364718"/>
     <w:rsid w:val="00366B44"/>
     <w:rsid w:val="003703CB"/>
     <w:rsid w:val="00370936"/>
     <w:rsid w:val="00370E1C"/>
     <w:rsid w:val="00371115"/>
     <w:rsid w:val="0037407A"/>
     <w:rsid w:val="00374380"/>
     <w:rsid w:val="00374933"/>
     <w:rsid w:val="0037793E"/>
     <w:rsid w:val="00385AC0"/>
     <w:rsid w:val="00391E21"/>
     <w:rsid w:val="003928D3"/>
     <w:rsid w:val="003973C8"/>
     <w:rsid w:val="003A02A0"/>
     <w:rsid w:val="003A3E30"/>
     <w:rsid w:val="003A6BFD"/>
     <w:rsid w:val="003B1484"/>
@@ -5859,99 +5759,99 @@
     <w:rsid w:val="00535165"/>
     <w:rsid w:val="00535AA8"/>
     <w:rsid w:val="00541C81"/>
     <w:rsid w:val="00541E38"/>
     <w:rsid w:val="005454B2"/>
     <w:rsid w:val="0055247B"/>
     <w:rsid w:val="005605D9"/>
     <w:rsid w:val="00563CA5"/>
     <w:rsid w:val="00576608"/>
     <w:rsid w:val="00577F0C"/>
     <w:rsid w:val="00583644"/>
     <w:rsid w:val="005844A5"/>
     <w:rsid w:val="005953DC"/>
     <w:rsid w:val="00596255"/>
     <w:rsid w:val="005A0698"/>
     <w:rsid w:val="005A0BC3"/>
     <w:rsid w:val="005A3426"/>
     <w:rsid w:val="005A38B7"/>
     <w:rsid w:val="005A4072"/>
     <w:rsid w:val="005A722A"/>
     <w:rsid w:val="005A767C"/>
     <w:rsid w:val="005B3158"/>
     <w:rsid w:val="005B521E"/>
     <w:rsid w:val="005B5610"/>
     <w:rsid w:val="005C1D1B"/>
+    <w:rsid w:val="005C246B"/>
     <w:rsid w:val="005C4CD7"/>
     <w:rsid w:val="005C5981"/>
     <w:rsid w:val="005D08E7"/>
     <w:rsid w:val="005D3EB6"/>
     <w:rsid w:val="005E0815"/>
     <w:rsid w:val="005F0D03"/>
+    <w:rsid w:val="005F2C7F"/>
     <w:rsid w:val="005F781F"/>
     <w:rsid w:val="006009A9"/>
     <w:rsid w:val="00602323"/>
     <w:rsid w:val="006067E2"/>
     <w:rsid w:val="006143AB"/>
     <w:rsid w:val="00614A11"/>
     <w:rsid w:val="006212F3"/>
     <w:rsid w:val="00623132"/>
     <w:rsid w:val="00624D26"/>
     <w:rsid w:val="00625AE1"/>
     <w:rsid w:val="006277A0"/>
     <w:rsid w:val="00627B0C"/>
     <w:rsid w:val="00635693"/>
     <w:rsid w:val="0064787C"/>
     <w:rsid w:val="00651031"/>
     <w:rsid w:val="00654B04"/>
     <w:rsid w:val="006627D4"/>
     <w:rsid w:val="00664938"/>
     <w:rsid w:val="00665B16"/>
     <w:rsid w:val="00665D03"/>
-    <w:rsid w:val="00665D4E"/>
     <w:rsid w:val="00675E90"/>
     <w:rsid w:val="00676281"/>
     <w:rsid w:val="00677714"/>
     <w:rsid w:val="006807C5"/>
     <w:rsid w:val="0068208B"/>
     <w:rsid w:val="00687803"/>
     <w:rsid w:val="006953CA"/>
     <w:rsid w:val="00696C2E"/>
     <w:rsid w:val="006A1BB6"/>
     <w:rsid w:val="006A78C3"/>
     <w:rsid w:val="006A7C00"/>
     <w:rsid w:val="006B017F"/>
     <w:rsid w:val="006B5A69"/>
     <w:rsid w:val="006C0A00"/>
     <w:rsid w:val="006C14B8"/>
     <w:rsid w:val="006C160B"/>
     <w:rsid w:val="006C223A"/>
     <w:rsid w:val="006C2499"/>
     <w:rsid w:val="006C4F19"/>
     <w:rsid w:val="006D4EB1"/>
     <w:rsid w:val="006D6CCA"/>
-    <w:rsid w:val="006D7784"/>
     <w:rsid w:val="006E665E"/>
     <w:rsid w:val="006F1252"/>
     <w:rsid w:val="006F5C88"/>
     <w:rsid w:val="007130B9"/>
     <w:rsid w:val="00713559"/>
     <w:rsid w:val="0071426E"/>
     <w:rsid w:val="00721FE9"/>
     <w:rsid w:val="00734464"/>
     <w:rsid w:val="00736695"/>
     <w:rsid w:val="0074101D"/>
     <w:rsid w:val="00744783"/>
     <w:rsid w:val="007471EC"/>
     <w:rsid w:val="007475B0"/>
     <w:rsid w:val="007569BA"/>
     <w:rsid w:val="00756DCE"/>
     <w:rsid w:val="007671D6"/>
     <w:rsid w:val="007812B9"/>
     <w:rsid w:val="007836F1"/>
     <w:rsid w:val="00787BEB"/>
     <w:rsid w:val="00787D5C"/>
     <w:rsid w:val="00790635"/>
     <w:rsid w:val="007915D5"/>
     <w:rsid w:val="00794691"/>
     <w:rsid w:val="007949A6"/>
     <w:rsid w:val="007A229A"/>
@@ -5967,50 +5867,51 @@
     <w:rsid w:val="007E7605"/>
     <w:rsid w:val="007E76F8"/>
     <w:rsid w:val="007F1C54"/>
     <w:rsid w:val="007F2C9C"/>
     <w:rsid w:val="00804331"/>
     <w:rsid w:val="0080463C"/>
     <w:rsid w:val="00804E45"/>
     <w:rsid w:val="0080780C"/>
     <w:rsid w:val="00807FE3"/>
     <w:rsid w:val="00811877"/>
     <w:rsid w:val="00811B34"/>
     <w:rsid w:val="00811C62"/>
     <w:rsid w:val="00813FFA"/>
     <w:rsid w:val="00815318"/>
     <w:rsid w:val="00816DE2"/>
     <w:rsid w:val="008175FC"/>
     <w:rsid w:val="008360F9"/>
     <w:rsid w:val="0083612D"/>
     <w:rsid w:val="00845AAD"/>
     <w:rsid w:val="0084739B"/>
     <w:rsid w:val="00847F00"/>
     <w:rsid w:val="00857409"/>
     <w:rsid w:val="00860F35"/>
     <w:rsid w:val="00867238"/>
     <w:rsid w:val="0087084B"/>
+    <w:rsid w:val="0087186A"/>
     <w:rsid w:val="0087248B"/>
     <w:rsid w:val="008739CE"/>
     <w:rsid w:val="00876346"/>
     <w:rsid w:val="0087763A"/>
     <w:rsid w:val="00877808"/>
     <w:rsid w:val="00881375"/>
     <w:rsid w:val="00883B27"/>
     <w:rsid w:val="00884547"/>
     <w:rsid w:val="008850D3"/>
     <w:rsid w:val="00885BDD"/>
     <w:rsid w:val="0089052F"/>
     <w:rsid w:val="008931CA"/>
     <w:rsid w:val="00895C86"/>
     <w:rsid w:val="00895D39"/>
     <w:rsid w:val="008972EA"/>
     <w:rsid w:val="008A1608"/>
     <w:rsid w:val="008A19C5"/>
     <w:rsid w:val="008A2D3D"/>
     <w:rsid w:val="008A5291"/>
     <w:rsid w:val="008A628E"/>
     <w:rsid w:val="008B1374"/>
     <w:rsid w:val="008B1B8D"/>
     <w:rsid w:val="008B6298"/>
     <w:rsid w:val="008C5CFD"/>
     <w:rsid w:val="008C7C33"/>
@@ -6195,72 +6096,74 @@
     <w:rsid w:val="00D40F39"/>
     <w:rsid w:val="00D63E80"/>
     <w:rsid w:val="00D669F0"/>
     <w:rsid w:val="00D67601"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D7644A"/>
     <w:rsid w:val="00D77D54"/>
     <w:rsid w:val="00D80608"/>
     <w:rsid w:val="00D845B8"/>
     <w:rsid w:val="00D87BBE"/>
     <w:rsid w:val="00D87E48"/>
     <w:rsid w:val="00D94B33"/>
     <w:rsid w:val="00DA0E0D"/>
     <w:rsid w:val="00DA2874"/>
     <w:rsid w:val="00DA5CF3"/>
     <w:rsid w:val="00DB060A"/>
     <w:rsid w:val="00DB4A78"/>
     <w:rsid w:val="00DB599B"/>
     <w:rsid w:val="00DB5FF9"/>
     <w:rsid w:val="00DB712D"/>
     <w:rsid w:val="00DD0846"/>
     <w:rsid w:val="00DD6FAB"/>
     <w:rsid w:val="00DD6FCE"/>
     <w:rsid w:val="00DE0AF7"/>
     <w:rsid w:val="00DE0B4E"/>
+    <w:rsid w:val="00DE2740"/>
     <w:rsid w:val="00DE52D9"/>
     <w:rsid w:val="00DF7FFE"/>
     <w:rsid w:val="00E01C42"/>
     <w:rsid w:val="00E030A3"/>
     <w:rsid w:val="00E0685E"/>
     <w:rsid w:val="00E1255F"/>
     <w:rsid w:val="00E1432E"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E30882"/>
     <w:rsid w:val="00E31A93"/>
     <w:rsid w:val="00E34968"/>
     <w:rsid w:val="00E36740"/>
     <w:rsid w:val="00E401A0"/>
     <w:rsid w:val="00E40D29"/>
     <w:rsid w:val="00E50BFB"/>
     <w:rsid w:val="00E5157B"/>
     <w:rsid w:val="00E57F18"/>
     <w:rsid w:val="00E60B33"/>
     <w:rsid w:val="00E6636F"/>
     <w:rsid w:val="00E70A28"/>
     <w:rsid w:val="00E71769"/>
     <w:rsid w:val="00E7475D"/>
+    <w:rsid w:val="00E74A87"/>
     <w:rsid w:val="00E772E0"/>
     <w:rsid w:val="00E80AE3"/>
     <w:rsid w:val="00E8366D"/>
     <w:rsid w:val="00E87421"/>
     <w:rsid w:val="00E87B12"/>
     <w:rsid w:val="00EA26DB"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA6390"/>
     <w:rsid w:val="00EB1B5E"/>
     <w:rsid w:val="00EC1610"/>
     <w:rsid w:val="00EC71B6"/>
     <w:rsid w:val="00ED28BF"/>
     <w:rsid w:val="00ED52DA"/>
     <w:rsid w:val="00ED7E25"/>
     <w:rsid w:val="00EE3066"/>
     <w:rsid w:val="00EF6B58"/>
     <w:rsid w:val="00EF7899"/>
     <w:rsid w:val="00F00C1B"/>
     <w:rsid w:val="00F04C72"/>
     <w:rsid w:val="00F05345"/>
     <w:rsid w:val="00F10008"/>
     <w:rsid w:val="00F149B3"/>
     <w:rsid w:val="00F1637A"/>
     <w:rsid w:val="00F22145"/>
     <w:rsid w:val="00F23C0F"/>
@@ -7419,60 +7322,60 @@
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DC715F3-2F71-4761-9AC7-52BC71CA591C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>756</Words>
-  <Characters>5008</Characters>
+  <Words>854</Words>
+  <Characters>4873</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5753</CharactersWithSpaces>
+  <CharactersWithSpaces>5716</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The 11th International Conference on Systematic Innovation (ICSI) &amp; the 10th Global Competition on Systematic Innovation (GCSI)</dc:title>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>470ef8029255ba434d72cb069786750393b1f23c0accbc46b233c269f203015e</vt:lpwstr>