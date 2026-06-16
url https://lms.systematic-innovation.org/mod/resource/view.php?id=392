--- v2 (2026-05-02)
+++ v3 (2026-06-16)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3223ACEF" w14:textId="1FD873B8" w:rsidR="0087186A" w:rsidRPr="0087186A" w:rsidRDefault="0087186A" w:rsidP="0087186A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
@@ -403,65 +403,50 @@
       </w:r>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00270CCF">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:rFonts w:eastAsia="新細明體"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:lang w:eastAsia="zh-TW"/>
           </w:rPr>
           <w:t>icsi@i-sim.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0F28BFF8" w14:textId="77777777" w:rsidR="00270CCF" w:rsidRPr="00270CCF" w:rsidRDefault="00270CCF" w:rsidP="00270CCF">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0FDC5F38" w14:textId="77777777" w:rsidR="00884547" w:rsidRPr="00270CCF" w:rsidRDefault="00884547" w:rsidP="00270CCF">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67F2E99F" w14:textId="5EFFA150" w:rsidR="00884547" w:rsidRPr="00270CCF" w:rsidRDefault="00884547" w:rsidP="00270CCF">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270CCF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1761,83 +1746,83 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovation methods for Intellectual Property analysis and applications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2ECBBD" w14:textId="3A846913" w:rsidR="002745E8" w:rsidRPr="002745E8" w:rsidRDefault="002745E8" w:rsidP="00DE0F3B">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002745E8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Human Computer Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> and interactions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5042B47F" w14:textId="4F8FD834" w:rsidR="002745E8" w:rsidRPr="007915D5" w:rsidRDefault="002745E8" w:rsidP="00DE0F3B">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002745E8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Artificial Intelligence for Machine Vision</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pattern Recognition, </w:t>
       </w:r>
       <w:r w:rsidRPr="002745E8">
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>and Action Recognition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1252EB" w14:textId="53BDFF4E" w:rsidR="0080463C" w:rsidRDefault="0080463C" w:rsidP="0080463C">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
@@ -2113,88 +2098,75 @@
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270CCF">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Paper Abstracts &amp; GCSI Project Briefing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B8B3AC" w14:textId="77777777" w:rsidR="004E4E9B" w:rsidRPr="000763C9" w:rsidRDefault="004E4E9B" w:rsidP="00C007B2">
+          <w:p w14:paraId="48B8B3AC" w14:textId="4CDFF077" w:rsidR="004E4E9B" w:rsidRPr="00D46AED" w:rsidRDefault="00D01F45" w:rsidP="00C007B2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="新細明體"/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000763C9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00D01F45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>May</w:t>
-[...17 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Deadline: June 15, 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w14:paraId="54B13B93" w14:textId="77777777" w:rsidTr="00C007B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="347A7EEE" w14:textId="77777777" w:rsidR="004E4E9B" w:rsidRPr="00270CCF" w:rsidRDefault="004E4E9B" w:rsidP="00C007B2">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
@@ -2469,75 +2441,84 @@
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2722"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C046C" w:rsidRPr="000C046C" w14:paraId="6BE56518" w14:textId="77777777" w:rsidTr="000C046C">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B82C91C" w14:textId="77777777" w:rsidR="000C046C" w:rsidRPr="000C046C" w:rsidRDefault="000C046C" w:rsidP="000C046C">
+          <w:p w14:paraId="1B82C91C" w14:textId="0E569EF8" w:rsidR="000C046C" w:rsidRPr="000C046C" w:rsidRDefault="000C046C" w:rsidP="00A05409">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C046C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ICSI</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05409">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
+              <w:t>/CODE-AI</w:t>
             </w:r>
             <w:r w:rsidRPr="000C046C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ICSI registration</w:t>
+              <w:t xml:space="preserve"> registration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="036A0207" w14:textId="3647A3D9" w:rsidR="000C046C" w:rsidRPr="000C046C" w:rsidRDefault="000C046C" w:rsidP="000C046C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C046C">
@@ -3408,58 +3389,58 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D93E4C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00860F35" w:rsidSect="00270CCF">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1134" w:bottom="1134" w:left="1276" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FB1F3E5" w14:textId="77777777" w:rsidR="005C246B" w:rsidRDefault="005C246B">
+    <w:p w14:paraId="22B7C79D" w14:textId="77777777" w:rsidR="00557D71" w:rsidRDefault="00557D71">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="727C8055" w14:textId="77777777" w:rsidR="005C246B" w:rsidRDefault="005C246B">
+    <w:p w14:paraId="40FF058E" w14:textId="77777777" w:rsidR="00557D71" w:rsidRDefault="00557D71">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3498,91 +3479,92 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei UI">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
+    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="French Script MT">
     <w:panose1 w:val="03020402040607040605"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58578ED8" w14:textId="77777777" w:rsidR="005C246B" w:rsidRDefault="005C246B">
+    <w:p w14:paraId="3D1864ED" w14:textId="77777777" w:rsidR="00557D71" w:rsidRDefault="00557D71">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25AC4461" w14:textId="77777777" w:rsidR="005C246B" w:rsidRDefault="005C246B">
+    <w:p w14:paraId="3D0732D4" w14:textId="77777777" w:rsidR="00557D71" w:rsidRDefault="00557D71">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E562F5C" w14:textId="5E823088" w:rsidR="00F44A7F" w:rsidRDefault="00D87E48">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665919" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58F5A53D" wp14:editId="5B59EB2A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5165090</wp:posOffset>
@@ -5445,62 +5427,61 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="210112582">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="408776530">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="867907546">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="414059210">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1531147549">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1402092718">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5544,130 +5525,133 @@
     <w:rsid w:val="000B043A"/>
     <w:rsid w:val="000B0596"/>
     <w:rsid w:val="000B48E8"/>
     <w:rsid w:val="000B71A0"/>
     <w:rsid w:val="000C046C"/>
     <w:rsid w:val="000C193E"/>
     <w:rsid w:val="000C611C"/>
     <w:rsid w:val="000C6CCF"/>
     <w:rsid w:val="000C71CB"/>
     <w:rsid w:val="000C7603"/>
     <w:rsid w:val="000D41F1"/>
     <w:rsid w:val="000D6414"/>
     <w:rsid w:val="000D6FB2"/>
     <w:rsid w:val="000D7383"/>
     <w:rsid w:val="000F3231"/>
     <w:rsid w:val="000F3797"/>
     <w:rsid w:val="000F3F64"/>
     <w:rsid w:val="000F41F5"/>
     <w:rsid w:val="000F63EE"/>
     <w:rsid w:val="000F6B9C"/>
     <w:rsid w:val="000F6D30"/>
     <w:rsid w:val="000F6E5F"/>
     <w:rsid w:val="000F7BBD"/>
     <w:rsid w:val="00102F9B"/>
     <w:rsid w:val="00107EF7"/>
+    <w:rsid w:val="0011130E"/>
     <w:rsid w:val="00113E4F"/>
     <w:rsid w:val="001155C8"/>
     <w:rsid w:val="0012002C"/>
     <w:rsid w:val="00120D24"/>
     <w:rsid w:val="00121650"/>
     <w:rsid w:val="00122DCC"/>
     <w:rsid w:val="00132642"/>
     <w:rsid w:val="001329B0"/>
     <w:rsid w:val="00136EEA"/>
     <w:rsid w:val="001435BE"/>
     <w:rsid w:val="001438DC"/>
     <w:rsid w:val="001443A0"/>
     <w:rsid w:val="0015108A"/>
     <w:rsid w:val="001513C0"/>
     <w:rsid w:val="001621B2"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="00173408"/>
     <w:rsid w:val="00173D71"/>
     <w:rsid w:val="00180F3C"/>
     <w:rsid w:val="00181595"/>
     <w:rsid w:val="00186447"/>
     <w:rsid w:val="00186A4C"/>
     <w:rsid w:val="00186FB4"/>
     <w:rsid w:val="001926E7"/>
     <w:rsid w:val="00195C10"/>
     <w:rsid w:val="001A1547"/>
     <w:rsid w:val="001A2142"/>
     <w:rsid w:val="001A5906"/>
     <w:rsid w:val="001B6A75"/>
     <w:rsid w:val="001B6FD2"/>
+    <w:rsid w:val="001C1BCD"/>
     <w:rsid w:val="001C1FEC"/>
     <w:rsid w:val="001C206C"/>
     <w:rsid w:val="001C62B8"/>
     <w:rsid w:val="001D10D2"/>
     <w:rsid w:val="001D20C2"/>
     <w:rsid w:val="001E10BE"/>
     <w:rsid w:val="001E6248"/>
     <w:rsid w:val="001E6722"/>
     <w:rsid w:val="001E6767"/>
     <w:rsid w:val="001E7242"/>
     <w:rsid w:val="001E7540"/>
     <w:rsid w:val="001E7992"/>
     <w:rsid w:val="001F0719"/>
     <w:rsid w:val="001F1E88"/>
     <w:rsid w:val="001F40C4"/>
     <w:rsid w:val="001F55B1"/>
     <w:rsid w:val="002002CB"/>
     <w:rsid w:val="00207CC1"/>
     <w:rsid w:val="0021438F"/>
     <w:rsid w:val="00214A36"/>
     <w:rsid w:val="00216CE8"/>
     <w:rsid w:val="0022442B"/>
     <w:rsid w:val="00224456"/>
     <w:rsid w:val="00224588"/>
     <w:rsid w:val="00226EF7"/>
     <w:rsid w:val="00231EC7"/>
     <w:rsid w:val="00242EEF"/>
     <w:rsid w:val="00245809"/>
     <w:rsid w:val="00245F25"/>
     <w:rsid w:val="00247903"/>
     <w:rsid w:val="0025374E"/>
     <w:rsid w:val="00256709"/>
     <w:rsid w:val="00260940"/>
     <w:rsid w:val="00265794"/>
     <w:rsid w:val="00270CCF"/>
     <w:rsid w:val="002745E8"/>
     <w:rsid w:val="00285397"/>
     <w:rsid w:val="002868D6"/>
     <w:rsid w:val="0028690F"/>
     <w:rsid w:val="00287556"/>
     <w:rsid w:val="00293447"/>
     <w:rsid w:val="002962DF"/>
     <w:rsid w:val="002A0F50"/>
     <w:rsid w:val="002A1E96"/>
     <w:rsid w:val="002A380C"/>
     <w:rsid w:val="002A3B20"/>
     <w:rsid w:val="002A3B51"/>
     <w:rsid w:val="002A606A"/>
     <w:rsid w:val="002B1AE3"/>
     <w:rsid w:val="002C79A8"/>
+    <w:rsid w:val="002D08FD"/>
     <w:rsid w:val="002D4153"/>
     <w:rsid w:val="002D4BA0"/>
     <w:rsid w:val="002E093D"/>
     <w:rsid w:val="002E09AB"/>
     <w:rsid w:val="002E1ABB"/>
     <w:rsid w:val="002E3077"/>
     <w:rsid w:val="002E7CCC"/>
     <w:rsid w:val="002F12AD"/>
     <w:rsid w:val="002F18B0"/>
     <w:rsid w:val="00300457"/>
     <w:rsid w:val="003054B2"/>
     <w:rsid w:val="00305E3F"/>
     <w:rsid w:val="0030624E"/>
     <w:rsid w:val="00312AC3"/>
     <w:rsid w:val="00321D7C"/>
     <w:rsid w:val="00326D9B"/>
     <w:rsid w:val="00330777"/>
     <w:rsid w:val="0033288D"/>
     <w:rsid w:val="00332A3A"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="00340999"/>
     <w:rsid w:val="00341A93"/>
     <w:rsid w:val="00357E76"/>
     <w:rsid w:val="00361BD9"/>
     <w:rsid w:val="00364718"/>
@@ -5698,132 +5682,138 @@
     <w:rsid w:val="003E6472"/>
     <w:rsid w:val="003E6D1C"/>
     <w:rsid w:val="003F15C1"/>
     <w:rsid w:val="003F48F5"/>
     <w:rsid w:val="003F77FC"/>
     <w:rsid w:val="00403A3C"/>
     <w:rsid w:val="00412982"/>
     <w:rsid w:val="00414136"/>
     <w:rsid w:val="004210B2"/>
     <w:rsid w:val="00421E0B"/>
     <w:rsid w:val="004268F5"/>
     <w:rsid w:val="00431F81"/>
     <w:rsid w:val="004322F1"/>
     <w:rsid w:val="00436219"/>
     <w:rsid w:val="00436A97"/>
     <w:rsid w:val="00441456"/>
     <w:rsid w:val="00447614"/>
     <w:rsid w:val="0045011E"/>
     <w:rsid w:val="00452E8D"/>
     <w:rsid w:val="00453F8C"/>
     <w:rsid w:val="00454754"/>
     <w:rsid w:val="00455018"/>
     <w:rsid w:val="00457696"/>
     <w:rsid w:val="00460FCA"/>
     <w:rsid w:val="004636EA"/>
+    <w:rsid w:val="0046727C"/>
     <w:rsid w:val="004709F0"/>
     <w:rsid w:val="00473020"/>
     <w:rsid w:val="00480BC6"/>
     <w:rsid w:val="00482D12"/>
     <w:rsid w:val="004831B7"/>
+    <w:rsid w:val="00486E59"/>
     <w:rsid w:val="00490916"/>
     <w:rsid w:val="004936E3"/>
     <w:rsid w:val="004940A5"/>
     <w:rsid w:val="0049413F"/>
     <w:rsid w:val="004974F3"/>
     <w:rsid w:val="004A0D71"/>
     <w:rsid w:val="004A2B9D"/>
     <w:rsid w:val="004A6B4B"/>
     <w:rsid w:val="004A7A12"/>
     <w:rsid w:val="004B2642"/>
     <w:rsid w:val="004B27D6"/>
     <w:rsid w:val="004B686B"/>
     <w:rsid w:val="004C1830"/>
     <w:rsid w:val="004C3654"/>
     <w:rsid w:val="004D03C2"/>
     <w:rsid w:val="004D47D2"/>
     <w:rsid w:val="004D7794"/>
     <w:rsid w:val="004E2AAB"/>
     <w:rsid w:val="004E4E9B"/>
     <w:rsid w:val="004E545A"/>
     <w:rsid w:val="004F2D18"/>
     <w:rsid w:val="004F5CA3"/>
     <w:rsid w:val="0050012D"/>
     <w:rsid w:val="005110BA"/>
     <w:rsid w:val="0051351A"/>
     <w:rsid w:val="0051372C"/>
     <w:rsid w:val="00514036"/>
     <w:rsid w:val="00516A27"/>
     <w:rsid w:val="00530D2E"/>
     <w:rsid w:val="0053250F"/>
     <w:rsid w:val="005328A0"/>
     <w:rsid w:val="00535165"/>
     <w:rsid w:val="00535AA8"/>
     <w:rsid w:val="00541C81"/>
     <w:rsid w:val="00541E38"/>
     <w:rsid w:val="005454B2"/>
     <w:rsid w:val="0055247B"/>
+    <w:rsid w:val="00557D71"/>
     <w:rsid w:val="005605D9"/>
     <w:rsid w:val="00563CA5"/>
+    <w:rsid w:val="00572396"/>
     <w:rsid w:val="00576608"/>
     <w:rsid w:val="00577F0C"/>
     <w:rsid w:val="00583644"/>
     <w:rsid w:val="005844A5"/>
     <w:rsid w:val="005953DC"/>
     <w:rsid w:val="00596255"/>
     <w:rsid w:val="005A0698"/>
     <w:rsid w:val="005A0BC3"/>
     <w:rsid w:val="005A3426"/>
     <w:rsid w:val="005A38B7"/>
     <w:rsid w:val="005A4072"/>
     <w:rsid w:val="005A722A"/>
     <w:rsid w:val="005A767C"/>
     <w:rsid w:val="005B3158"/>
+    <w:rsid w:val="005B41DB"/>
     <w:rsid w:val="005B521E"/>
     <w:rsid w:val="005B5610"/>
     <w:rsid w:val="005C1D1B"/>
     <w:rsid w:val="005C246B"/>
     <w:rsid w:val="005C4CD7"/>
     <w:rsid w:val="005C5981"/>
     <w:rsid w:val="005D08E7"/>
     <w:rsid w:val="005D3EB6"/>
     <w:rsid w:val="005E0815"/>
     <w:rsid w:val="005F0D03"/>
     <w:rsid w:val="005F2C7F"/>
     <w:rsid w:val="005F781F"/>
     <w:rsid w:val="006009A9"/>
     <w:rsid w:val="00602323"/>
     <w:rsid w:val="006067E2"/>
     <w:rsid w:val="006143AB"/>
     <w:rsid w:val="00614A11"/>
     <w:rsid w:val="006212F3"/>
     <w:rsid w:val="00623132"/>
     <w:rsid w:val="00624D26"/>
     <w:rsid w:val="00625AE1"/>
     <w:rsid w:val="006277A0"/>
     <w:rsid w:val="00627B0C"/>
     <w:rsid w:val="00635693"/>
+    <w:rsid w:val="00642932"/>
     <w:rsid w:val="0064787C"/>
     <w:rsid w:val="00651031"/>
     <w:rsid w:val="00654B04"/>
     <w:rsid w:val="006627D4"/>
     <w:rsid w:val="00664938"/>
     <w:rsid w:val="00665B16"/>
     <w:rsid w:val="00665D03"/>
     <w:rsid w:val="00675E90"/>
     <w:rsid w:val="00676281"/>
     <w:rsid w:val="00677714"/>
     <w:rsid w:val="006807C5"/>
     <w:rsid w:val="0068208B"/>
     <w:rsid w:val="00687803"/>
     <w:rsid w:val="006953CA"/>
     <w:rsid w:val="00696C2E"/>
     <w:rsid w:val="006A1BB6"/>
     <w:rsid w:val="006A78C3"/>
     <w:rsid w:val="006A7C00"/>
     <w:rsid w:val="006B017F"/>
     <w:rsid w:val="006B5A69"/>
     <w:rsid w:val="006C0A00"/>
     <w:rsid w:val="006C14B8"/>
     <w:rsid w:val="006C160B"/>
     <w:rsid w:val="006C223A"/>
     <w:rsid w:val="006C2499"/>
@@ -5934,70 +5924,73 @@
     <w:rsid w:val="00960D1C"/>
     <w:rsid w:val="009627AC"/>
     <w:rsid w:val="00963C0E"/>
     <w:rsid w:val="00964AD2"/>
     <w:rsid w:val="009659FA"/>
     <w:rsid w:val="00965A24"/>
     <w:rsid w:val="0097078E"/>
     <w:rsid w:val="0097096C"/>
     <w:rsid w:val="00971D54"/>
     <w:rsid w:val="00972216"/>
     <w:rsid w:val="00973386"/>
     <w:rsid w:val="00982742"/>
     <w:rsid w:val="00990A2D"/>
     <w:rsid w:val="009923FF"/>
     <w:rsid w:val="009931FB"/>
     <w:rsid w:val="00994D5C"/>
     <w:rsid w:val="00997DE2"/>
     <w:rsid w:val="009A24A0"/>
     <w:rsid w:val="009B0D36"/>
     <w:rsid w:val="009B2A57"/>
     <w:rsid w:val="009B31E0"/>
     <w:rsid w:val="009B4815"/>
     <w:rsid w:val="009C1A79"/>
     <w:rsid w:val="009C6051"/>
     <w:rsid w:val="009D2B07"/>
+    <w:rsid w:val="009D7953"/>
     <w:rsid w:val="009E1703"/>
     <w:rsid w:val="009E2C3B"/>
     <w:rsid w:val="009E63D4"/>
     <w:rsid w:val="009F0172"/>
     <w:rsid w:val="009F17F7"/>
     <w:rsid w:val="009F3B5B"/>
     <w:rsid w:val="00A03AE2"/>
     <w:rsid w:val="00A0428A"/>
+    <w:rsid w:val="00A05409"/>
     <w:rsid w:val="00A17CC7"/>
     <w:rsid w:val="00A229F2"/>
     <w:rsid w:val="00A265A4"/>
     <w:rsid w:val="00A27D31"/>
     <w:rsid w:val="00A3214C"/>
     <w:rsid w:val="00A332BA"/>
     <w:rsid w:val="00A36A11"/>
     <w:rsid w:val="00A47C39"/>
     <w:rsid w:val="00A57F6C"/>
     <w:rsid w:val="00A640B5"/>
     <w:rsid w:val="00A72F35"/>
     <w:rsid w:val="00A7362F"/>
+    <w:rsid w:val="00A76A98"/>
     <w:rsid w:val="00A80718"/>
     <w:rsid w:val="00A8128C"/>
     <w:rsid w:val="00A86C5B"/>
     <w:rsid w:val="00A8764F"/>
     <w:rsid w:val="00A87E91"/>
     <w:rsid w:val="00A90E35"/>
     <w:rsid w:val="00A9202C"/>
     <w:rsid w:val="00A94E3A"/>
     <w:rsid w:val="00A978A2"/>
     <w:rsid w:val="00AA075C"/>
     <w:rsid w:val="00AA2C1C"/>
     <w:rsid w:val="00AA3A4F"/>
     <w:rsid w:val="00AA3E15"/>
     <w:rsid w:val="00AB3872"/>
     <w:rsid w:val="00AB4C4A"/>
     <w:rsid w:val="00AC11D7"/>
     <w:rsid w:val="00AC3B53"/>
     <w:rsid w:val="00AC71A1"/>
     <w:rsid w:val="00AC7C9F"/>
     <w:rsid w:val="00AD2891"/>
     <w:rsid w:val="00AE195E"/>
     <w:rsid w:val="00AF7CF9"/>
     <w:rsid w:val="00B03C3D"/>
     <w:rsid w:val="00B04E23"/>
     <w:rsid w:val="00B04E7C"/>
@@ -6067,134 +6060,139 @@
     <w:rsid w:val="00C4782C"/>
     <w:rsid w:val="00C478B5"/>
     <w:rsid w:val="00C50C3D"/>
     <w:rsid w:val="00C546B1"/>
     <w:rsid w:val="00C638DA"/>
     <w:rsid w:val="00C63D86"/>
     <w:rsid w:val="00C6465C"/>
     <w:rsid w:val="00C70C52"/>
     <w:rsid w:val="00C778C1"/>
     <w:rsid w:val="00C81FED"/>
     <w:rsid w:val="00C85348"/>
     <w:rsid w:val="00C870A0"/>
     <w:rsid w:val="00C95862"/>
     <w:rsid w:val="00CA5F46"/>
     <w:rsid w:val="00CA6B6B"/>
     <w:rsid w:val="00CB2C42"/>
     <w:rsid w:val="00CB31AD"/>
     <w:rsid w:val="00CC4320"/>
     <w:rsid w:val="00CC6B32"/>
     <w:rsid w:val="00CD7AE4"/>
     <w:rsid w:val="00CE3BBD"/>
     <w:rsid w:val="00CE61E5"/>
     <w:rsid w:val="00CE7206"/>
     <w:rsid w:val="00CE743D"/>
     <w:rsid w:val="00CF3DB7"/>
+    <w:rsid w:val="00D01F45"/>
     <w:rsid w:val="00D10828"/>
     <w:rsid w:val="00D20BE8"/>
     <w:rsid w:val="00D31D89"/>
     <w:rsid w:val="00D35F01"/>
     <w:rsid w:val="00D40F39"/>
+    <w:rsid w:val="00D46AED"/>
     <w:rsid w:val="00D63E80"/>
     <w:rsid w:val="00D669F0"/>
     <w:rsid w:val="00D67601"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D7644A"/>
     <w:rsid w:val="00D77D54"/>
     <w:rsid w:val="00D80608"/>
     <w:rsid w:val="00D845B8"/>
     <w:rsid w:val="00D87BBE"/>
     <w:rsid w:val="00D87E48"/>
     <w:rsid w:val="00D94B33"/>
     <w:rsid w:val="00DA0E0D"/>
     <w:rsid w:val="00DA2874"/>
     <w:rsid w:val="00DA5CF3"/>
+    <w:rsid w:val="00DA77F7"/>
     <w:rsid w:val="00DB060A"/>
     <w:rsid w:val="00DB4A78"/>
     <w:rsid w:val="00DB599B"/>
     <w:rsid w:val="00DB5FF9"/>
     <w:rsid w:val="00DB712D"/>
     <w:rsid w:val="00DD0846"/>
     <w:rsid w:val="00DD6FAB"/>
     <w:rsid w:val="00DD6FCE"/>
     <w:rsid w:val="00DE0AF7"/>
     <w:rsid w:val="00DE0B4E"/>
     <w:rsid w:val="00DE2740"/>
     <w:rsid w:val="00DE52D9"/>
     <w:rsid w:val="00DF7FFE"/>
     <w:rsid w:val="00E01C42"/>
     <w:rsid w:val="00E030A3"/>
     <w:rsid w:val="00E0685E"/>
     <w:rsid w:val="00E1255F"/>
     <w:rsid w:val="00E1432E"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E30882"/>
     <w:rsid w:val="00E31A93"/>
     <w:rsid w:val="00E34968"/>
     <w:rsid w:val="00E36740"/>
     <w:rsid w:val="00E401A0"/>
     <w:rsid w:val="00E40D29"/>
     <w:rsid w:val="00E50BFB"/>
     <w:rsid w:val="00E5157B"/>
+    <w:rsid w:val="00E5497A"/>
     <w:rsid w:val="00E57F18"/>
     <w:rsid w:val="00E60B33"/>
     <w:rsid w:val="00E6636F"/>
     <w:rsid w:val="00E70A28"/>
     <w:rsid w:val="00E71769"/>
     <w:rsid w:val="00E7475D"/>
     <w:rsid w:val="00E74A87"/>
     <w:rsid w:val="00E772E0"/>
     <w:rsid w:val="00E80AE3"/>
     <w:rsid w:val="00E8366D"/>
     <w:rsid w:val="00E87421"/>
     <w:rsid w:val="00E87B12"/>
     <w:rsid w:val="00EA26DB"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA6390"/>
     <w:rsid w:val="00EB1B5E"/>
     <w:rsid w:val="00EC1610"/>
     <w:rsid w:val="00EC71B6"/>
     <w:rsid w:val="00ED28BF"/>
     <w:rsid w:val="00ED52DA"/>
     <w:rsid w:val="00ED7E25"/>
     <w:rsid w:val="00EE3066"/>
     <w:rsid w:val="00EF6B58"/>
     <w:rsid w:val="00EF7899"/>
     <w:rsid w:val="00F00C1B"/>
     <w:rsid w:val="00F04C72"/>
     <w:rsid w:val="00F05345"/>
     <w:rsid w:val="00F10008"/>
     <w:rsid w:val="00F149B3"/>
     <w:rsid w:val="00F1637A"/>
     <w:rsid w:val="00F22145"/>
     <w:rsid w:val="00F23C0F"/>
     <w:rsid w:val="00F32AC7"/>
     <w:rsid w:val="00F346E4"/>
     <w:rsid w:val="00F401BB"/>
     <w:rsid w:val="00F420DD"/>
     <w:rsid w:val="00F4251A"/>
     <w:rsid w:val="00F44A7F"/>
+    <w:rsid w:val="00F534F0"/>
     <w:rsid w:val="00F621D9"/>
     <w:rsid w:val="00F6245C"/>
     <w:rsid w:val="00F64536"/>
     <w:rsid w:val="00F64A4F"/>
     <w:rsid w:val="00F6528C"/>
     <w:rsid w:val="00F71296"/>
     <w:rsid w:val="00F714A6"/>
     <w:rsid w:val="00F7278F"/>
     <w:rsid w:val="00F74A10"/>
     <w:rsid w:val="00F83AA3"/>
     <w:rsid w:val="00F84ACB"/>
     <w:rsid w:val="00F9201D"/>
     <w:rsid w:val="00F9383A"/>
     <w:rsid w:val="00F93DD0"/>
     <w:rsid w:val="00F95105"/>
     <w:rsid w:val="00F96654"/>
     <w:rsid w:val="00F96F3F"/>
     <w:rsid w:val="00F96FC7"/>
     <w:rsid w:val="00FA06AB"/>
     <w:rsid w:val="00FA1734"/>
     <w:rsid w:val="00FB3AC7"/>
     <w:rsid w:val="00FC788B"/>
     <w:rsid w:val="00FD2586"/>
     <w:rsid w:val="00FD43AC"/>
     <w:rsid w:val="00FD4ECF"/>
@@ -6626,51 +6624,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
@@ -7289,93 +7286,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DC715F3-2F71-4761-9AC7-52BC71CA591C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DC715F3-2F71-4761-9AC7-52BC71CA591C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4873</Characters>
+  <Pages>2</Pages>
+  <Words>751</Words>
+  <Characters>4994</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5716</CharactersWithSpaces>
+  <CharactersWithSpaces>5734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The 11th International Conference on Systematic Innovation (ICSI) &amp; the 10th Global Competition on Systematic Innovation (GCSI)</dc:title>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>470ef8029255ba434d72cb069786750393b1f23c0accbc46b233c269f203015e</vt:lpwstr>