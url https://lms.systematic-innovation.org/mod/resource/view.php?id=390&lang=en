--- v0 (2026-02-25)
+++ v1 (2026-04-23)
@@ -7,73 +7,79 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="083B237C" w14:textId="7B803A6F" w:rsidR="00F511F8" w:rsidRPr="00F511F8" w:rsidRDefault="00F511F8" w:rsidP="00F511F8">
-      <w:pPr>
+    <w:p w14:paraId="391D65B5" w14:textId="7210C4E6" w:rsidR="007253FB" w:rsidRPr="00B37AFD" w:rsidRDefault="007253FB" w:rsidP="007253FB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="-5" w:left="2" w:right="129" w:hangingChars="5" w:hanging="14"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="新細明體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk157164439"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk157164440"/>
+      <w:r w:rsidRPr="007253FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="52"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>The Joint Conference of 17th International Conference (ICSI &amp; GCSI) and 3rd International Conference on Data Science &amp; Exploration in Artificial Intelligence (CODE AI-2026)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4118B216" w14:textId="064F368D" w:rsidR="00F511F8" w:rsidRPr="00F511F8" w:rsidRDefault="00F511F8" w:rsidP="00F511F8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F511F8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00CC4539">
           <w:rPr>
             <w:rStyle w:val="af0"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:b/>
             <w:bCs/>
@@ -104,330 +110,330 @@
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00255433">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GCSI</w:t>
       </w:r>
       <w:r w:rsidR="00CD1632">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="等线" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">-CODEAI </w:t>
       </w:r>
       <w:r w:rsidR="00CB79F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:r w:rsidR="003F3883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidR="00CB79F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FAB287" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Agreement:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> By completing this registration form, the author(s) of this project agree to the rules of this exhibition/competition. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please use </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>▉</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to replace appropriate </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>below)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9FAFAD" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The author(s) indicate the disclosure intention of the project as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32234708" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="365" w:hangingChars="152" w:hanging="365"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□ Grant the right for the Organizer to demonstrate and/or promote the project as submitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E68C6D1" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="365" w:hangingChars="152" w:hanging="365"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">□ Do not want the Organizer to demonstrate and/or promote the project except for the announcement of the project title/participants and winning status. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649FE949" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006237E1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Representative Author (print name):______________  Signed</w:t>
       </w:r>
       <w:r w:rsidRPr="006237E1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006D6CF0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">________________  Date: _________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C5798C" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="365" w:hangingChars="152" w:hanging="365"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D4DC81" w14:textId="6658234C" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please choose one of the above. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>By not choosing any choice, the author(s) grant the right for the Organizer to take either action.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The organiz</w:t>
       </w:r>
       <w:r w:rsidR="00ED0B4B">
         <w:rPr>
-          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the judges are NOT responsible for protecting any possible confidential information described in the submitted project. However, every effort will be made NOT to release project information without authors' consent if indicated above. Authors' personal data will be kept confidential.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781C293C" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:wordWrap w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="188"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E3D1D3" w14:textId="574B0966" w:rsidR="00EF2330" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006237E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Please e-mail your filled form </w:t>
       </w:r>
       <w:r w:rsidR="005631C7" w:rsidRPr="006237E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>upload to the web site below. In</w:t>
@@ -527,111 +533,111 @@
         <w:gridCol w:w="791"/>
         <w:gridCol w:w="2174"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="1481"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1948"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="5461FA85" w14:textId="77777777" w:rsidTr="005B4910">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6544A6FD" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5" w:rsidP="00421D4A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="47" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="353EA51C" w14:textId="2B546931" w:rsidR="007779F6" w:rsidRPr="007779F6" w:rsidRDefault="007779F6" w:rsidP="00421D4A">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="256" w:rightChars="47" w:right="113" w:hanging="284"/>
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
             <w:r w:rsidR="00C54D71">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> N</w:t>
             </w:r>
             <w:r w:rsidR="00602B65">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>ew p</w:t>
             </w:r>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>roduct/device invention or innovative improvements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F50E496" w14:textId="67936852" w:rsidR="007779F6" w:rsidRPr="007779F6" w:rsidRDefault="007779F6" w:rsidP="00421D4A">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="256" w:rightChars="47" w:right="113" w:hanging="284"/>
               <w:rPr>
@@ -646,69 +652,69 @@
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
             <w:r w:rsidR="00C54D71" w:rsidRPr="00421D4A">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00602B65">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ovative Process Improvement or invention</w:t>
             </w:r>
             <w:r w:rsidR="00602B65">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D5E17ED" w14:textId="72303548" w:rsidR="007779F6" w:rsidRPr="00C54D71" w:rsidRDefault="007779F6" w:rsidP="00421D4A">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="256" w:rightChars="47" w:right="113" w:hanging="284"/>
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
@@ -784,97 +790,97 @@
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">D. </w:t>
             </w:r>
             <w:r w:rsidR="006E74C5" w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative AI algorithm </w:t>
             </w:r>
             <w:r w:rsidR="006E74C5" w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidR="006E74C5" w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> d</w:t>
             </w:r>
             <w:r w:rsidR="006E74C5" w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ata driven </w:t>
             </w:r>
             <w:r w:rsidR="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">project </w:t>
             </w:r>
             <w:r w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r w:rsidR="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>implementation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54CDD1FD" w14:textId="086D701B" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C54D71" w:rsidP="00421D4A">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="0"/>
@@ -922,143 +928,143 @@
             <w:r w:rsidRPr="00421D4A">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Projects with innovative ideas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76FDCC9F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="019FD751" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C13F319" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="4BB98EB1" w14:textId="77777777" w:rsidTr="0044076E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD4B009" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73721C70" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Membership</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C6F9AB" w14:textId="7CCE174A" w:rsidR="00C77BC0" w:rsidRPr="0080027C" w:rsidRDefault="00CB79F5" w:rsidP="0080027C">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="exact"/>
@@ -1098,922 +1104,922 @@
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non-academic team (at least one member is not from academia.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EDC7D59" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BC18FE0" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="102791A6" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A40221" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36F2800F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="213F5921" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590B4ABF" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="006237E1" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006237E1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name and Information of team member(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="7C3EB051" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="164B155E" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="597F6A79" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Middle Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08248E0F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D6A90B7" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="0A980666" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BFF0CBD" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52986522" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B6CA537" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="520AFCFB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="1C5CEC5A" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="053A2909" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2344F7AB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DE13D8" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DAC0C34" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="7971DF92" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E3FAC8" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C18AC70" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="699C2019" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25885000" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="6EF46D7B" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F2A9074" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Corresponding Author</w:t>
             </w:r>
             <w:r w:rsidR="003F3883" w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="046F99E6" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3219027E" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04816A87" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73E06CD8" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03BC9654" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74DFD1BB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="497DDC22" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C72DF16" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DE54DEB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40EB252F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17FE5CBC" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="143857EA" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="509167A6" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75423B9F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08F62752" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="664F1F45" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="043D144D" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="486FBB62" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tel (Cell)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01748C9A" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F4295EE" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tel (H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63DF2FE3" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="535492B3" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3640729D" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mailing Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6179C40E" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="176330D1" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E8CAF85" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2177,639 +2183,639 @@
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Only the important points are to be included in the briefing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAAABB2" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1789B4CB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project Title</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>[ID to be filled by the organizer]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E97D3B" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5075FDB9" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59939260" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D63437F" w14:textId="0031CAC4" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Motivation </w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bjectives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342111B7" w14:textId="74EC182E" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Please briefly explain the background, motivation</w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and objective of the project.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B16442" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77601C74" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D307E4F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="086A7365" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D9A33C" w14:textId="54F64435" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Features of the project</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. Advantages or features of </w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>project.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165821D2" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E1633DB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44D025BC" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00447A96" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1F8570" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Value and Contributions</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. the benefits, contributions, or value to life or business.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4EF553" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42265EFF" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55174190" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="783B24D9" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10019C7C" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DCFA12" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The ideas generation process</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Please briefly explain the thought process and indicate what tools are used to generate the ideas, if any. Use a flow chart/diagram to explain the process when appropriate.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407240C8" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A2C13FE" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0807E13A" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31581B8E" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C25D3E1" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="723E288A" w14:textId="7FEE18DC" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Optional</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D1B02" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, if </w:t>
       </w:r>
       <w:r w:rsidR="00D81ECD" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>really needed</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (e.g. references, possible extended applications, future developments, and related patents</w:t>
       </w:r>
       <w:r w:rsidR="00D81ECD" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00964197">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ID &amp; title</w:t>
       </w:r>
       <w:r w:rsidR="00D81ECD" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> only, no certificate</w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D81ECD" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if needed.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A6331D" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidSect="0020076F">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="397" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5BE52D95" w14:textId="77777777" w:rsidR="005D7E39" w:rsidRDefault="005D7E39">
       <w:r>
         <w:separator/>
       </w:r>
@@ -2819,97 +2825,96 @@
     <w:p w14:paraId="20B031A4" w14:textId="77777777" w:rsidR="005D7E39" w:rsidRDefault="005D7E39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
+  <w:font w:name="新細明體">
+    <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="宋体">
-    <w:altName w:val="SimSun"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DFKai-SB">
-    <w:altName w:val="標楷體"/>
+  <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线">
-    <w:altName w:val="DengXian"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="169FADEB" w14:textId="77777777" w:rsidR="005D7E39" w:rsidRDefault="005D7E39">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="54714A96" w14:textId="77777777" w:rsidR="005D7E39" w:rsidRDefault="005D7E39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -3217,51 +3222,51 @@
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2700668E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2700668E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3419,51 +3424,51 @@
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5664740D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5664740D"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3540,51 +3545,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="158008411">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1965771465">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="808203103">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1237934344">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1105729247">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
@@ -3735,50 +3740,51 @@
     <w:rsid w:val="00624EDA"/>
     <w:rsid w:val="00626129"/>
     <w:rsid w:val="00627648"/>
     <w:rsid w:val="00627AFC"/>
     <w:rsid w:val="00634345"/>
     <w:rsid w:val="00660E9C"/>
     <w:rsid w:val="00660EDA"/>
     <w:rsid w:val="00662519"/>
     <w:rsid w:val="00671347"/>
     <w:rsid w:val="00685993"/>
     <w:rsid w:val="0069168C"/>
     <w:rsid w:val="006979C9"/>
     <w:rsid w:val="006B2624"/>
     <w:rsid w:val="006B2E45"/>
     <w:rsid w:val="006B746E"/>
     <w:rsid w:val="006B7E02"/>
     <w:rsid w:val="006D6CF0"/>
     <w:rsid w:val="006E6E15"/>
     <w:rsid w:val="006E74C5"/>
     <w:rsid w:val="006F0DBC"/>
     <w:rsid w:val="006F3131"/>
     <w:rsid w:val="00700386"/>
     <w:rsid w:val="00704234"/>
     <w:rsid w:val="00710D41"/>
     <w:rsid w:val="007122BC"/>
+    <w:rsid w:val="007253FB"/>
     <w:rsid w:val="0073369D"/>
     <w:rsid w:val="00735080"/>
     <w:rsid w:val="00736394"/>
     <w:rsid w:val="00737104"/>
     <w:rsid w:val="007453CC"/>
     <w:rsid w:val="007514AD"/>
     <w:rsid w:val="00754CEF"/>
     <w:rsid w:val="00764970"/>
     <w:rsid w:val="007675C0"/>
     <w:rsid w:val="007705BD"/>
     <w:rsid w:val="0077062B"/>
     <w:rsid w:val="007779F6"/>
     <w:rsid w:val="00782BC8"/>
     <w:rsid w:val="007910F0"/>
     <w:rsid w:val="007935F1"/>
     <w:rsid w:val="007A3651"/>
     <w:rsid w:val="007A550C"/>
     <w:rsid w:val="007B2804"/>
     <w:rsid w:val="007C18B5"/>
     <w:rsid w:val="007C3414"/>
     <w:rsid w:val="007D1304"/>
     <w:rsid w:val="007D3FCD"/>
     <w:rsid w:val="007E3C1D"/>
     <w:rsid w:val="007F6545"/>
     <w:rsid w:val="007F7602"/>
@@ -3880,50 +3886,51 @@
     <w:rsid w:val="00CF1190"/>
     <w:rsid w:val="00CF3844"/>
     <w:rsid w:val="00D0207F"/>
     <w:rsid w:val="00D03241"/>
     <w:rsid w:val="00D10BBC"/>
     <w:rsid w:val="00D11928"/>
     <w:rsid w:val="00D15B91"/>
     <w:rsid w:val="00D30FD6"/>
     <w:rsid w:val="00D470B1"/>
     <w:rsid w:val="00D579DC"/>
     <w:rsid w:val="00D66CD2"/>
     <w:rsid w:val="00D8023D"/>
     <w:rsid w:val="00D81ECD"/>
     <w:rsid w:val="00DD1A67"/>
     <w:rsid w:val="00DE00E6"/>
     <w:rsid w:val="00DE1F80"/>
     <w:rsid w:val="00E04DDA"/>
     <w:rsid w:val="00E07486"/>
     <w:rsid w:val="00E307ED"/>
     <w:rsid w:val="00E34726"/>
     <w:rsid w:val="00E34987"/>
     <w:rsid w:val="00E425DD"/>
     <w:rsid w:val="00E6283F"/>
     <w:rsid w:val="00E64A04"/>
     <w:rsid w:val="00E669C5"/>
+    <w:rsid w:val="00E773C9"/>
     <w:rsid w:val="00E86BAB"/>
     <w:rsid w:val="00E86FC3"/>
     <w:rsid w:val="00EB4C0D"/>
     <w:rsid w:val="00EB521C"/>
     <w:rsid w:val="00EB6759"/>
     <w:rsid w:val="00EC2621"/>
     <w:rsid w:val="00EC2C6C"/>
     <w:rsid w:val="00ED0B4B"/>
     <w:rsid w:val="00ED1189"/>
     <w:rsid w:val="00EE37DB"/>
     <w:rsid w:val="00EE6534"/>
     <w:rsid w:val="00EF0B95"/>
     <w:rsid w:val="00EF2330"/>
     <w:rsid w:val="00EF58EA"/>
     <w:rsid w:val="00F0138A"/>
     <w:rsid w:val="00F02937"/>
     <w:rsid w:val="00F108BA"/>
     <w:rsid w:val="00F17F8A"/>
     <w:rsid w:val="00F20416"/>
     <w:rsid w:val="00F35BB2"/>
     <w:rsid w:val="00F511F8"/>
     <w:rsid w:val="00F54620"/>
     <w:rsid w:val="00F61F4A"/>
     <w:rsid w:val="00F704D2"/>
     <w:rsid w:val="00F83C9C"/>
@@ -3947,51 +3954,51 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01436086"/>
   <w15:docId w15:val="{C73B8E1A-9686-4A7B-859A-4B34BEF3D9CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4421,227 +4428,227 @@
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="宋体"/>
+      <w:rFonts w:ascii="SimSun"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:rFonts w:eastAsia="新細明體"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:rFonts w:eastAsia="新細明體"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Web">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af0">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af1">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:rFonts w:eastAsia="新細明體"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="宋体" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="清單段落1"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="800"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:rFonts w:eastAsia="新細明體"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="文件引導模式 字元"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="宋体" w:eastAsia="宋体"/>
+      <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="修訂1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="41">
     <w:name w:val="无格式表格 41"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="44"/>
     <w:qFormat/>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -5097,92 +5104,92 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
 </s:customData>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C23125-060D-482F-A508-67FC2573E3D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C23125-060D-482F-A508-67FC2573E3D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>502</Words>
-  <Characters>2926</Characters>
+  <Words>471</Words>
+  <Characters>2911</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>AgiTek</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3371</CharactersWithSpaces>
+  <CharactersWithSpaces>3376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7667749</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.i-sim.org/icsi2020</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7602213</vt:i4>
       </vt:variant>
       <vt:variant>