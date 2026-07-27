--- v1 (2026-04-23)
+++ v2 (2026-07-27)
@@ -7,79 +7,91 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="391D65B5" w14:textId="7210C4E6" w:rsidR="007253FB" w:rsidRPr="00B37AFD" w:rsidRDefault="007253FB" w:rsidP="007253FB">
+    <w:p w14:paraId="36C46A81" w14:textId="6EDD1259" w:rsidR="0074221D" w:rsidRDefault="0074221D" w:rsidP="007253FB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="-5" w:left="2" w:right="129" w:hangingChars="5" w:hanging="14"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="新細明體"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="52"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074221D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="52"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Joint Conference of 17th International Conference on Systematic Innovation (ICSI &amp; GCSI) and 3rd International Conference on Data Science &amp; Exploration in Artificial Intelligence (CODE AI-2026) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521D9DFB" w14:textId="77777777" w:rsidR="0074221D" w:rsidRPr="00B37AFD" w:rsidRDefault="0074221D" w:rsidP="007253FB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="-5" w:left="-2" w:right="129" w:hangingChars="5" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk157164439"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4118B216" w14:textId="064F368D" w:rsidR="00F511F8" w:rsidRPr="00F511F8" w:rsidRDefault="00F511F8" w:rsidP="00F511F8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F511F8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00CC4539">
           <w:rPr>
             <w:rStyle w:val="af0"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:b/>
             <w:bCs/>
@@ -188,58 +200,60 @@
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Agreement:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> By completing this registration form, the author(s) of this project agree to the rules of this exhibition/competition. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please use </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>▉</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to replace appropriate </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>below)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9FAFAD" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
@@ -313,51 +327,69 @@
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006237E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Representative Author (print name):______________  Signed</w:t>
       </w:r>
       <w:r w:rsidRPr="006237E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006D6CF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">________________  Date: _________ </w:t>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>_  Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: _________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C5798C" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="365" w:hangingChars="152" w:hanging="365"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D4DC81" w14:textId="6658234C" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
@@ -3548,50 +3580,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="158008411">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1965771465">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="808203103">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1237934344">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1105729247">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
@@ -3745,50 +3778,51 @@
     <w:rsid w:val="00660E9C"/>
     <w:rsid w:val="00660EDA"/>
     <w:rsid w:val="00662519"/>
     <w:rsid w:val="00671347"/>
     <w:rsid w:val="00685993"/>
     <w:rsid w:val="0069168C"/>
     <w:rsid w:val="006979C9"/>
     <w:rsid w:val="006B2624"/>
     <w:rsid w:val="006B2E45"/>
     <w:rsid w:val="006B746E"/>
     <w:rsid w:val="006B7E02"/>
     <w:rsid w:val="006D6CF0"/>
     <w:rsid w:val="006E6E15"/>
     <w:rsid w:val="006E74C5"/>
     <w:rsid w:val="006F0DBC"/>
     <w:rsid w:val="006F3131"/>
     <w:rsid w:val="00700386"/>
     <w:rsid w:val="00704234"/>
     <w:rsid w:val="00710D41"/>
     <w:rsid w:val="007122BC"/>
     <w:rsid w:val="007253FB"/>
     <w:rsid w:val="0073369D"/>
     <w:rsid w:val="00735080"/>
     <w:rsid w:val="00736394"/>
     <w:rsid w:val="00737104"/>
+    <w:rsid w:val="0074221D"/>
     <w:rsid w:val="007453CC"/>
     <w:rsid w:val="007514AD"/>
     <w:rsid w:val="00754CEF"/>
     <w:rsid w:val="00764970"/>
     <w:rsid w:val="007675C0"/>
     <w:rsid w:val="007705BD"/>
     <w:rsid w:val="0077062B"/>
     <w:rsid w:val="007779F6"/>
     <w:rsid w:val="00782BC8"/>
     <w:rsid w:val="007910F0"/>
     <w:rsid w:val="007935F1"/>
     <w:rsid w:val="007A3651"/>
     <w:rsid w:val="007A550C"/>
     <w:rsid w:val="007B2804"/>
     <w:rsid w:val="007C18B5"/>
     <w:rsid w:val="007C3414"/>
     <w:rsid w:val="007D1304"/>
     <w:rsid w:val="007D3FCD"/>
     <w:rsid w:val="007E3C1D"/>
     <w:rsid w:val="007F6545"/>
     <w:rsid w:val="007F7602"/>
     <w:rsid w:val="0080027C"/>
     <w:rsid w:val="00805697"/>
     <w:rsid w:val="008077B0"/>
     <w:rsid w:val="008101C0"/>
@@ -3914,50 +3948,51 @@
     <w:rsid w:val="00EB4C0D"/>
     <w:rsid w:val="00EB521C"/>
     <w:rsid w:val="00EB6759"/>
     <w:rsid w:val="00EC2621"/>
     <w:rsid w:val="00EC2C6C"/>
     <w:rsid w:val="00ED0B4B"/>
     <w:rsid w:val="00ED1189"/>
     <w:rsid w:val="00EE37DB"/>
     <w:rsid w:val="00EE6534"/>
     <w:rsid w:val="00EF0B95"/>
     <w:rsid w:val="00EF2330"/>
     <w:rsid w:val="00EF58EA"/>
     <w:rsid w:val="00F0138A"/>
     <w:rsid w:val="00F02937"/>
     <w:rsid w:val="00F108BA"/>
     <w:rsid w:val="00F17F8A"/>
     <w:rsid w:val="00F20416"/>
     <w:rsid w:val="00F35BB2"/>
     <w:rsid w:val="00F511F8"/>
     <w:rsid w:val="00F54620"/>
     <w:rsid w:val="00F61F4A"/>
     <w:rsid w:val="00F704D2"/>
     <w:rsid w:val="00F83C9C"/>
     <w:rsid w:val="00F85A11"/>
     <w:rsid w:val="00F91E78"/>
+    <w:rsid w:val="00FB44DD"/>
     <w:rsid w:val="00FB68D1"/>
     <w:rsid w:val="00FB6B23"/>
     <w:rsid w:val="00FF1F10"/>
     <w:rsid w:val="00FF767C"/>
     <w:rsid w:val="6AA7BE3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -5104,92 +5139,92 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C23125-060D-482F-A508-67FC2573E3D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C23125-060D-482F-A508-67FC2573E3D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>471</Words>
-  <Characters>2911</Characters>
+  <Words>474</Words>
+  <Characters>2935</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>AgiTek</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3376</CharactersWithSpaces>
+  <CharactersWithSpaces>3403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7667749</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.i-sim.org/icsi2020</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7602213</vt:i4>
       </vt:variant>
       <vt:variant>