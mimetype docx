--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -7,73 +7,91 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="083B237C" w14:textId="7B803A6F" w:rsidR="00F511F8" w:rsidRPr="00F511F8" w:rsidRDefault="00F511F8" w:rsidP="00F511F8">
-      <w:pPr>
+    <w:p w14:paraId="36C46A81" w14:textId="6EDD1259" w:rsidR="0074221D" w:rsidRDefault="0074221D" w:rsidP="007253FB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="-5" w:left="2" w:right="129" w:hangingChars="5" w:hanging="14"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="52"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F511F8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="0074221D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="52"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>The Joint Conference of 17th International Conference &amp; Global Competition on Systematic Innovation (ICSI &amp; GCSI) and 3rd International Conference on Data Science &amp; Exploration in Artificial Intelligence (CODE AI-2026)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Joint Conference of 17th International Conference on Systematic Innovation (ICSI &amp; GCSI) and 3rd International Conference on Data Science &amp; Exploration in Artificial Intelligence (CODE AI-2026) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521D9DFB" w14:textId="77777777" w:rsidR="0074221D" w:rsidRPr="00B37AFD" w:rsidRDefault="0074221D" w:rsidP="007253FB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="-5" w:left="-2" w:right="129" w:hangingChars="5" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4118B216" w14:textId="064F368D" w:rsidR="00F511F8" w:rsidRPr="00F511F8" w:rsidRDefault="00F511F8" w:rsidP="00F511F8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F511F8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00CC4539">
           <w:rPr>
             <w:rStyle w:val="af0"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:b/>
             <w:bCs/>
@@ -104,330 +122,350 @@
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00255433">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GCSI</w:t>
       </w:r>
       <w:r w:rsidR="00CD1632">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="等线" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">-CODEAI </w:t>
       </w:r>
       <w:r w:rsidR="00CB79F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:r w:rsidR="003F3883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidR="00CB79F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FAB287" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Agreement:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> By completing this registration form, the author(s) of this project agree to the rules of this exhibition/competition. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please use </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>▉</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to replace appropriate </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>below)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9FAFAD" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The author(s) indicate the disclosure intention of the project as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32234708" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="365" w:hangingChars="152" w:hanging="365"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□ Grant the right for the Organizer to demonstrate and/or promote the project as submitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E68C6D1" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="365" w:hangingChars="152" w:hanging="365"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">□ Do not want the Organizer to demonstrate and/or promote the project except for the announcement of the project title/participants and winning status. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649FE949" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006237E1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Representative Author (print name):______________  Signed</w:t>
       </w:r>
       <w:r w:rsidRPr="006237E1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006D6CF0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">________________  Date: _________ </w:t>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>_  Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: _________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C5798C" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="365" w:hangingChars="152" w:hanging="365"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D4DC81" w14:textId="6658234C" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please choose one of the above. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>By not choosing any choice, the author(s) grant the right for the Organizer to take either action.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The organiz</w:t>
       </w:r>
       <w:r w:rsidR="00ED0B4B">
         <w:rPr>
-          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the judges are NOT responsible for protecting any possible confidential information described in the submitted project. However, every effort will be made NOT to release project information without authors' consent if indicated above. Authors' personal data will be kept confidential.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781C293C" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:wordWrap w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="188"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E3D1D3" w14:textId="574B0966" w:rsidR="00EF2330" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006237E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Please e-mail your filled form </w:t>
       </w:r>
       <w:r w:rsidR="005631C7" w:rsidRPr="006237E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>upload to the web site below. In</w:t>
@@ -527,111 +565,111 @@
         <w:gridCol w:w="791"/>
         <w:gridCol w:w="2174"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="1481"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1948"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="5461FA85" w14:textId="77777777" w:rsidTr="005B4910">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6544A6FD" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5" w:rsidP="00421D4A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="47" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="353EA51C" w14:textId="2B546931" w:rsidR="007779F6" w:rsidRPr="007779F6" w:rsidRDefault="007779F6" w:rsidP="00421D4A">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="256" w:rightChars="47" w:right="113" w:hanging="284"/>
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
             <w:r w:rsidR="00C54D71">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> N</w:t>
             </w:r>
             <w:r w:rsidR="00602B65">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>ew p</w:t>
             </w:r>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>roduct/device invention or innovative improvements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F50E496" w14:textId="67936852" w:rsidR="007779F6" w:rsidRPr="007779F6" w:rsidRDefault="007779F6" w:rsidP="00421D4A">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="256" w:rightChars="47" w:right="113" w:hanging="284"/>
               <w:rPr>
@@ -646,69 +684,69 @@
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
             <w:r w:rsidR="00C54D71" w:rsidRPr="00421D4A">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00602B65">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ovative Process Improvement or invention</w:t>
             </w:r>
             <w:r w:rsidR="00602B65">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D5E17ED" w14:textId="72303548" w:rsidR="007779F6" w:rsidRPr="00C54D71" w:rsidRDefault="007779F6" w:rsidP="00421D4A">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="256" w:rightChars="47" w:right="113" w:hanging="284"/>
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007779F6">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
@@ -784,97 +822,97 @@
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">D. </w:t>
             </w:r>
             <w:r w:rsidR="006E74C5" w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative AI algorithm </w:t>
             </w:r>
             <w:r w:rsidR="006E74C5" w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidR="006E74C5" w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> d</w:t>
             </w:r>
             <w:r w:rsidR="006E74C5" w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ata driven </w:t>
             </w:r>
             <w:r w:rsidR="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">project </w:t>
             </w:r>
             <w:r w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r w:rsidR="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
-                <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="DengXian" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006E74C5">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>implementation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54CDD1FD" w14:textId="086D701B" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C54D71" w:rsidP="00421D4A">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="0"/>
@@ -922,143 +960,143 @@
             <w:r w:rsidRPr="00421D4A">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Projects with innovative ideas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76FDCC9F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="019FD751" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C13F319" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="4BB98EB1" w14:textId="77777777" w:rsidTr="0044076E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD4B009" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73721C70" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Membership</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C6F9AB" w14:textId="7CCE174A" w:rsidR="00C77BC0" w:rsidRPr="0080027C" w:rsidRDefault="00CB79F5" w:rsidP="0080027C">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="exact"/>
@@ -1098,922 +1136,922 @@
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
                 <w:rStyle w:val="longtext"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non-academic team (at least one member is not from academia.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EDC7D59" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BC18FE0" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="102791A6" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A40221" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36F2800F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="213F5921" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590B4ABF" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="006237E1" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006237E1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name and Information of team member(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="7C3EB051" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="164B155E" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="597F6A79" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Middle Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08248E0F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D6A90B7" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="0A980666" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BFF0CBD" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52986522" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B6CA537" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="520AFCFB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="1C5CEC5A" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="053A2909" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2344F7AB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DE13D8" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DAC0C34" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="7971DF92" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E3FAC8" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C18AC70" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="699C2019" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25885000" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="6EF46D7B" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F2A9074" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Corresponding Author</w:t>
             </w:r>
             <w:r w:rsidR="003F3883" w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="046F99E6" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3219027E" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04816A87" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73E06CD8" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03BC9654" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74DFD1BB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="497DDC22" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C72DF16" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DE54DEB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40EB252F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17FE5CBC" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="143857EA" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="509167A6" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75423B9F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08F62752" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="664F1F45" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="043D144D" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="486FBB62" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tel (Cell)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01748C9A" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F4295EE" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tel (H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63DF2FE3" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77BC0" w:rsidRPr="00ED1189" w14:paraId="535492B3" w14:textId="77777777" w:rsidTr="0020076F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3640729D" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00CB79F5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4C0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mailing Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6179C40E" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="176330D1" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E8CAF85" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="33"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2177,639 +2215,639 @@
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Only the important points are to be included in the briefing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAAABB2" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="00EB4C0D" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1789B4CB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project Title</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>[ID to be filled by the organizer]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E97D3B" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5075FDB9" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59939260" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D63437F" w14:textId="0031CAC4" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Motivation </w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bjectives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342111B7" w14:textId="74EC182E" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Please briefly explain the background, motivation</w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and objective of the project.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B16442" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77601C74" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D307E4F" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="086A7365" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D9A33C" w14:textId="54F64435" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Features of the project</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. Advantages or features of </w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>project.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165821D2" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E1633DB" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44D025BC" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00447A96" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1F8570" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Value and Contributions</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. the benefits, contributions, or value to life or business.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4EF553" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42265EFF" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55174190" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="783B24D9" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10019C7C" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DCFA12" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The ideas generation process</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Please briefly explain the thought process and indicate what tools are used to generate the ideas, if any. Use a flow chart/diagram to explain the process when appropriate.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407240C8" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A2C13FE" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0807E13A" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31581B8E" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C25D3E1" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00C77BC0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="723E288A" w14:textId="7FEE18DC" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Optional</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D1B02" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, if </w:t>
       </w:r>
       <w:r w:rsidR="00D81ECD" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>really needed</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (e.g. references, possible extended applications, future developments, and related patents</w:t>
       </w:r>
       <w:r w:rsidR="00D81ECD" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00964197">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ID &amp; title</w:t>
       </w:r>
       <w:r w:rsidR="00D81ECD" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> only, no certificate</w:t>
       </w:r>
       <w:r w:rsidR="00212066" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D81ECD" w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if needed.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A6331D" w14:textId="77777777" w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidRDefault="00CB79F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020076F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="DFKai-SB" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C77BC0" w:rsidRPr="0020076F" w:rsidSect="0020076F">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="397" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5BE52D95" w14:textId="77777777" w:rsidR="005D7E39" w:rsidRDefault="005D7E39">
       <w:r>
         <w:separator/>
       </w:r>
@@ -2819,97 +2857,96 @@
     <w:p w14:paraId="20B031A4" w14:textId="77777777" w:rsidR="005D7E39" w:rsidRDefault="005D7E39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
+  <w:font w:name="新細明體">
+    <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="宋体">
-    <w:altName w:val="SimSun"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DFKai-SB">
-    <w:altName w:val="標楷體"/>
+  <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线">
-    <w:altName w:val="DengXian"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="169FADEB" w14:textId="77777777" w:rsidR="005D7E39" w:rsidRDefault="005D7E39">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="54714A96" w14:textId="77777777" w:rsidR="005D7E39" w:rsidRDefault="005D7E39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -3217,51 +3254,51 @@
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2700668E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2700668E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3419,51 +3456,51 @@
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5664740D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5664740D"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3540,53 +3577,54 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="158008411">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1965771465">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="808203103">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1237934344">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1105729247">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
@@ -3735,54 +3773,56 @@
     <w:rsid w:val="00624EDA"/>
     <w:rsid w:val="00626129"/>
     <w:rsid w:val="00627648"/>
     <w:rsid w:val="00627AFC"/>
     <w:rsid w:val="00634345"/>
     <w:rsid w:val="00660E9C"/>
     <w:rsid w:val="00660EDA"/>
     <w:rsid w:val="00662519"/>
     <w:rsid w:val="00671347"/>
     <w:rsid w:val="00685993"/>
     <w:rsid w:val="0069168C"/>
     <w:rsid w:val="006979C9"/>
     <w:rsid w:val="006B2624"/>
     <w:rsid w:val="006B2E45"/>
     <w:rsid w:val="006B746E"/>
     <w:rsid w:val="006B7E02"/>
     <w:rsid w:val="006D6CF0"/>
     <w:rsid w:val="006E6E15"/>
     <w:rsid w:val="006E74C5"/>
     <w:rsid w:val="006F0DBC"/>
     <w:rsid w:val="006F3131"/>
     <w:rsid w:val="00700386"/>
     <w:rsid w:val="00704234"/>
     <w:rsid w:val="00710D41"/>
     <w:rsid w:val="007122BC"/>
+    <w:rsid w:val="007253FB"/>
     <w:rsid w:val="0073369D"/>
     <w:rsid w:val="00735080"/>
     <w:rsid w:val="00736394"/>
     <w:rsid w:val="00737104"/>
+    <w:rsid w:val="0074221D"/>
     <w:rsid w:val="007453CC"/>
     <w:rsid w:val="007514AD"/>
     <w:rsid w:val="00754CEF"/>
     <w:rsid w:val="00764970"/>
     <w:rsid w:val="007675C0"/>
     <w:rsid w:val="007705BD"/>
     <w:rsid w:val="0077062B"/>
     <w:rsid w:val="007779F6"/>
     <w:rsid w:val="00782BC8"/>
     <w:rsid w:val="007910F0"/>
     <w:rsid w:val="007935F1"/>
     <w:rsid w:val="007A3651"/>
     <w:rsid w:val="007A550C"/>
     <w:rsid w:val="007B2804"/>
     <w:rsid w:val="007C18B5"/>
     <w:rsid w:val="007C3414"/>
     <w:rsid w:val="007D1304"/>
     <w:rsid w:val="007D3FCD"/>
     <w:rsid w:val="007E3C1D"/>
     <w:rsid w:val="007F6545"/>
     <w:rsid w:val="007F7602"/>
     <w:rsid w:val="0080027C"/>
     <w:rsid w:val="00805697"/>
     <w:rsid w:val="008077B0"/>
     <w:rsid w:val="008101C0"/>
@@ -3880,118 +3920,120 @@
     <w:rsid w:val="00CF1190"/>
     <w:rsid w:val="00CF3844"/>
     <w:rsid w:val="00D0207F"/>
     <w:rsid w:val="00D03241"/>
     <w:rsid w:val="00D10BBC"/>
     <w:rsid w:val="00D11928"/>
     <w:rsid w:val="00D15B91"/>
     <w:rsid w:val="00D30FD6"/>
     <w:rsid w:val="00D470B1"/>
     <w:rsid w:val="00D579DC"/>
     <w:rsid w:val="00D66CD2"/>
     <w:rsid w:val="00D8023D"/>
     <w:rsid w:val="00D81ECD"/>
     <w:rsid w:val="00DD1A67"/>
     <w:rsid w:val="00DE00E6"/>
     <w:rsid w:val="00DE1F80"/>
     <w:rsid w:val="00E04DDA"/>
     <w:rsid w:val="00E07486"/>
     <w:rsid w:val="00E307ED"/>
     <w:rsid w:val="00E34726"/>
     <w:rsid w:val="00E34987"/>
     <w:rsid w:val="00E425DD"/>
     <w:rsid w:val="00E6283F"/>
     <w:rsid w:val="00E64A04"/>
     <w:rsid w:val="00E669C5"/>
+    <w:rsid w:val="00E773C9"/>
     <w:rsid w:val="00E86BAB"/>
     <w:rsid w:val="00E86FC3"/>
     <w:rsid w:val="00EB4C0D"/>
     <w:rsid w:val="00EB521C"/>
     <w:rsid w:val="00EB6759"/>
     <w:rsid w:val="00EC2621"/>
     <w:rsid w:val="00EC2C6C"/>
     <w:rsid w:val="00ED0B4B"/>
     <w:rsid w:val="00ED1189"/>
     <w:rsid w:val="00EE37DB"/>
     <w:rsid w:val="00EE6534"/>
     <w:rsid w:val="00EF0B95"/>
     <w:rsid w:val="00EF2330"/>
     <w:rsid w:val="00EF58EA"/>
     <w:rsid w:val="00F0138A"/>
     <w:rsid w:val="00F02937"/>
     <w:rsid w:val="00F108BA"/>
     <w:rsid w:val="00F17F8A"/>
     <w:rsid w:val="00F20416"/>
     <w:rsid w:val="00F35BB2"/>
     <w:rsid w:val="00F511F8"/>
     <w:rsid w:val="00F54620"/>
     <w:rsid w:val="00F61F4A"/>
     <w:rsid w:val="00F704D2"/>
     <w:rsid w:val="00F83C9C"/>
     <w:rsid w:val="00F85A11"/>
     <w:rsid w:val="00F91E78"/>
+    <w:rsid w:val="00FB44DD"/>
     <w:rsid w:val="00FB68D1"/>
     <w:rsid w:val="00FB6B23"/>
     <w:rsid w:val="00FF1F10"/>
     <w:rsid w:val="00FF767C"/>
     <w:rsid w:val="6AA7BE3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01436086"/>
   <w15:docId w15:val="{C73B8E1A-9686-4A7B-859A-4B34BEF3D9CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4421,227 +4463,227 @@
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="宋体"/>
+      <w:rFonts w:ascii="SimSun"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:rFonts w:eastAsia="新細明體"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:rFonts w:eastAsia="新細明體"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Web">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af0">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af1">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:rFonts w:eastAsia="新細明體"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="宋体" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="清單段落1"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="800"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:rFonts w:eastAsia="新細明體"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="文件引導模式 字元"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="宋体" w:eastAsia="宋体"/>
+      <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="修訂1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="41">
     <w:name w:val="无格式表格 41"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="44"/>
     <w:qFormat/>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -5129,60 +5171,60 @@
   </customSectProps>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C23125-060D-482F-A508-67FC2573E3D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>502</Words>
-  <Characters>2926</Characters>
+  <Words>474</Words>
+  <Characters>2935</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>AgiTek</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3371</CharactersWithSpaces>
+  <CharactersWithSpaces>3403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7667749</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.i-sim.org/icsi2020</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7602213</vt:i4>
       </vt:variant>
       <vt:variant>