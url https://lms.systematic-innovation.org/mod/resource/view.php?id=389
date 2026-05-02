--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -6,111 +6,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="340FC6FC" w14:textId="70DA1152" w:rsidR="00CE7702" w:rsidRPr="00CE7702" w:rsidRDefault="00CE7702" w:rsidP="00CE7702">
+    <w:p w14:paraId="2EC456A6" w14:textId="77777777" w:rsidR="00AB3BD7" w:rsidRPr="005B2E9A" w:rsidRDefault="00AB3BD7" w:rsidP="00AB3BD7">
       <w:pPr>
-        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7702">
+      <w:r w:rsidRPr="005B2E9A">
         <w:rPr>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:b/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The 1</w:t>
-[...37 lines deleted...]
-        <w:t>(ICSI &amp; GCSI)</w:t>
+        <w:t>The Joint Conference of 17th International Conference (ICSI &amp; GCSI) and 3rd International Conference on Data Science &amp; Exploration in Artificial Intelligence (CODE AI-2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F903DEC" w14:textId="59F3027A" w:rsidR="00CE7702" w:rsidRPr="00CE7702" w:rsidRDefault="00CE7702" w:rsidP="00CE7702">
+    <w:p w14:paraId="1F903DEC" w14:textId="3D3CDF0B" w:rsidR="00CE7702" w:rsidRPr="00CE7702" w:rsidRDefault="00CE7702" w:rsidP="00CE7702">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7702">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dates: </w:t>
       </w:r>
       <w:r w:rsidR="006D3E24" w:rsidRPr="006D3E24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1185,51 +1146,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E2669F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="王漢宗超明體繁" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-40"/>
                 <w:sz w:val="100"/>
                 <w:szCs w:val="100"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E2669F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="王漢宗超明體繁" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-40"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00E2669F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="王漢宗超明體繁" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="305C3B6C" wp14:editId="4E44EAAC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="305C3B6C" wp14:editId="7C5D218D">
                   <wp:extent cx="579120" cy="388620"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="圖片 8" descr="cv_card"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5" descr="cv_card"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -1741,98 +1702,95 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Please fax or e-mail the filled registration form with a copy of bank remittance note or a filled credit card authorization form to the Conference Secretariat:</w:t>
       </w:r>
       <w:r w:rsidR="00221F3B" w:rsidRPr="00E2669F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2669F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Fax: +886-3-572-3210; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72548AC2" w14:textId="36A48B0E" w:rsidR="00F65B08" w:rsidRDefault="00273DCD" w:rsidP="00221F3B">
+    <w:p w14:paraId="72548AC2" w14:textId="6F926596" w:rsidR="00F65B08" w:rsidRDefault="00273DCD" w:rsidP="00221F3B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001745F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
+      <w:r w:rsidR="0084691A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="001745F1" w:rsidRPr="001745F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>icsi@i-sim.org</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">icsi@i-sim.org </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA2871A" w14:textId="08275E59" w:rsidR="00CE7702" w:rsidRPr="00CE7702" w:rsidRDefault="00CE7702" w:rsidP="00CE7702">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7702">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">International Society of Innovation Methods (I-SIM) </w:t>
       </w:r>
     </w:p>
@@ -1906,50 +1864,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
+    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="王漢宗超明體繁">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000E3" w:usb1="38C9787A" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2402,104 +2361,109 @@
     <w:rsid w:val="002904EA"/>
     <w:rsid w:val="002A0DF9"/>
     <w:rsid w:val="002C12DA"/>
     <w:rsid w:val="002C5AF6"/>
     <w:rsid w:val="00331F0A"/>
     <w:rsid w:val="00380051"/>
     <w:rsid w:val="003943F2"/>
     <w:rsid w:val="003A1D35"/>
     <w:rsid w:val="003D3F3B"/>
     <w:rsid w:val="003E2CBB"/>
     <w:rsid w:val="00451D66"/>
     <w:rsid w:val="004714C4"/>
     <w:rsid w:val="00480EEF"/>
     <w:rsid w:val="00493405"/>
     <w:rsid w:val="004A09DA"/>
     <w:rsid w:val="004A0E41"/>
     <w:rsid w:val="004A7C69"/>
     <w:rsid w:val="004B0886"/>
     <w:rsid w:val="004B629D"/>
     <w:rsid w:val="00523AC9"/>
     <w:rsid w:val="00544ACB"/>
     <w:rsid w:val="0055309C"/>
     <w:rsid w:val="00577C97"/>
     <w:rsid w:val="00584004"/>
     <w:rsid w:val="0059605D"/>
+    <w:rsid w:val="005B2E9A"/>
     <w:rsid w:val="005E41D7"/>
     <w:rsid w:val="00620915"/>
     <w:rsid w:val="00622E0D"/>
     <w:rsid w:val="0062725D"/>
     <w:rsid w:val="00631285"/>
     <w:rsid w:val="00670DC0"/>
     <w:rsid w:val="00684176"/>
     <w:rsid w:val="006A31D2"/>
     <w:rsid w:val="006B33AA"/>
     <w:rsid w:val="006D3E24"/>
     <w:rsid w:val="006D41B4"/>
     <w:rsid w:val="0074125D"/>
     <w:rsid w:val="0078184F"/>
     <w:rsid w:val="007871DC"/>
     <w:rsid w:val="007901F4"/>
     <w:rsid w:val="00795D0E"/>
     <w:rsid w:val="00797BA7"/>
     <w:rsid w:val="008118A0"/>
     <w:rsid w:val="008438EF"/>
+    <w:rsid w:val="0084691A"/>
     <w:rsid w:val="008767AA"/>
     <w:rsid w:val="008920B0"/>
     <w:rsid w:val="00897297"/>
     <w:rsid w:val="008B2B43"/>
     <w:rsid w:val="0090110E"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="00950B53"/>
     <w:rsid w:val="009B2B90"/>
     <w:rsid w:val="009B6560"/>
     <w:rsid w:val="009C0A92"/>
     <w:rsid w:val="00A0383D"/>
+    <w:rsid w:val="00A12B5D"/>
     <w:rsid w:val="00A166BE"/>
     <w:rsid w:val="00A23B9A"/>
+    <w:rsid w:val="00AB3BD7"/>
     <w:rsid w:val="00AB73A8"/>
     <w:rsid w:val="00B6607B"/>
     <w:rsid w:val="00B757FE"/>
     <w:rsid w:val="00BB643E"/>
     <w:rsid w:val="00C40EDD"/>
     <w:rsid w:val="00C420D7"/>
     <w:rsid w:val="00C9120A"/>
     <w:rsid w:val="00CA36B1"/>
     <w:rsid w:val="00CD426E"/>
     <w:rsid w:val="00CE7702"/>
     <w:rsid w:val="00CF1FB2"/>
     <w:rsid w:val="00CF2F2F"/>
     <w:rsid w:val="00D12B90"/>
     <w:rsid w:val="00D63067"/>
     <w:rsid w:val="00D76F52"/>
     <w:rsid w:val="00D85244"/>
     <w:rsid w:val="00DD2FC5"/>
     <w:rsid w:val="00E2669F"/>
     <w:rsid w:val="00E31FAD"/>
     <w:rsid w:val="00E3269C"/>
     <w:rsid w:val="00E360D2"/>
     <w:rsid w:val="00E643C2"/>
+    <w:rsid w:val="00E773C9"/>
     <w:rsid w:val="00ED480E"/>
     <w:rsid w:val="00F27709"/>
     <w:rsid w:val="00F530CA"/>
     <w:rsid w:val="00F63604"/>
     <w:rsid w:val="00F65B08"/>
     <w:rsid w:val="00FA5CF0"/>
     <w:rsid w:val="00FB5A9B"/>
     <w:rsid w:val="00FB7431"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3544,73 +3508,73 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>206</Words>
-  <Characters>1177</Characters>
+  <Words>218</Words>
+  <Characters>1244</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1381</CharactersWithSpaces>
+  <CharactersWithSpaces>1460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HP_PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>