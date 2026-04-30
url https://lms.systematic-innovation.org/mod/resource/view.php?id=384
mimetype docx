--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -32,116 +32,124 @@
     <w:p w14:paraId="0CF85CB0" w14:textId="361AAE8F" w:rsidR="00262C19" w:rsidRPr="005318B5" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005318B5">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>生管、物管實務技巧方法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="4E9078F3" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
+    <w:p w14:paraId="1BC77435" w14:textId="4B94A460" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="005E37F2" w:rsidRPr="005E37F2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00423EAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005E37F2" w:rsidRPr="005E37F2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00FE6A13">
+      <w:r w:rsidR="00956282">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00FE6A13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00956282">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (週</w:t>
       </w:r>
       <w:r w:rsidR="00FE6A13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -1987,91 +1995,115 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="2EFD2DA8" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="08B23BE8" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="00262C19">
+    <w:p w14:paraId="2643D92F" w14:textId="56B018E9" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="00262C19">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課</w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00262C19">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>時間：</w:t>
       </w:r>
       <w:r w:rsidR="00423EAC" w:rsidRPr="00423EAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
+      <w:r w:rsidR="00956282">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00FE6A13" w:rsidRPr="00FE6A13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>4/16 (週四)</w:t>
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r w:rsidR="00956282">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6A13" w:rsidRPr="00FE6A13">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (週四)</w:t>
       </w:r>
       <w:r w:rsidR="00FE6A13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00262C19">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-17:00，計7小時。</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
@@ -4169,58 +4201,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12CA1D3A" w14:textId="77777777" w:rsidR="00B071F0" w:rsidRDefault="00B071F0">
+    <w:p w14:paraId="492E11DE" w14:textId="77777777" w:rsidR="00A60EAE" w:rsidRDefault="00A60EAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AAABC17" w14:textId="77777777" w:rsidR="00B071F0" w:rsidRDefault="00B071F0">
+    <w:p w14:paraId="795A9419" w14:textId="77777777" w:rsidR="00A60EAE" w:rsidRDefault="00A60EAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4343,58 +4375,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BDE1C60" w14:textId="77777777" w:rsidR="00B071F0" w:rsidRDefault="00B071F0">
+    <w:p w14:paraId="60433AB3" w14:textId="77777777" w:rsidR="00A60EAE" w:rsidRDefault="00A60EAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02749E95" w14:textId="77777777" w:rsidR="00B071F0" w:rsidRDefault="00B071F0">
+    <w:p w14:paraId="5BE06801" w14:textId="77777777" w:rsidR="00A60EAE" w:rsidRDefault="00A60EAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8174,51 +8206,50 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -8465,136 +8496,139 @@
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
     <w:rsid w:val="00774757"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
     <w:rsid w:val="007A2A71"/>
     <w:rsid w:val="007A734E"/>
     <w:rsid w:val="007A750F"/>
     <w:rsid w:val="007C0C36"/>
     <w:rsid w:val="007C2883"/>
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
+    <w:rsid w:val="007E38B5"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="00841600"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
     <w:rsid w:val="00890B44"/>
     <w:rsid w:val="00895187"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="008A40B5"/>
     <w:rsid w:val="008B05FD"/>
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="00916910"/>
     <w:rsid w:val="00920DC0"/>
     <w:rsid w:val="009223DB"/>
     <w:rsid w:val="009243B1"/>
     <w:rsid w:val="00925EE7"/>
     <w:rsid w:val="00935B2B"/>
     <w:rsid w:val="00940F75"/>
     <w:rsid w:val="00941C10"/>
     <w:rsid w:val="00941DC6"/>
     <w:rsid w:val="009454EA"/>
     <w:rsid w:val="0094614A"/>
     <w:rsid w:val="009526EC"/>
     <w:rsid w:val="0095276C"/>
     <w:rsid w:val="00955C16"/>
+    <w:rsid w:val="00956282"/>
     <w:rsid w:val="0096155A"/>
     <w:rsid w:val="0096754C"/>
     <w:rsid w:val="00970617"/>
     <w:rsid w:val="00976C76"/>
     <w:rsid w:val="00985774"/>
     <w:rsid w:val="00985D55"/>
     <w:rsid w:val="009A0954"/>
     <w:rsid w:val="009A5741"/>
     <w:rsid w:val="009B05FC"/>
     <w:rsid w:val="009B14F6"/>
     <w:rsid w:val="009B7EB7"/>
     <w:rsid w:val="009C229A"/>
     <w:rsid w:val="009C620E"/>
     <w:rsid w:val="009C6E6B"/>
     <w:rsid w:val="009D340D"/>
     <w:rsid w:val="009E661B"/>
     <w:rsid w:val="009E7CAD"/>
     <w:rsid w:val="00A03156"/>
     <w:rsid w:val="00A05E32"/>
     <w:rsid w:val="00A060F7"/>
     <w:rsid w:val="00A10968"/>
     <w:rsid w:val="00A10E07"/>
     <w:rsid w:val="00A158C7"/>
     <w:rsid w:val="00A17850"/>
     <w:rsid w:val="00A20FD0"/>
     <w:rsid w:val="00A25642"/>
     <w:rsid w:val="00A2582E"/>
     <w:rsid w:val="00A2725A"/>
     <w:rsid w:val="00A3108F"/>
     <w:rsid w:val="00A31A01"/>
     <w:rsid w:val="00A36C35"/>
     <w:rsid w:val="00A412EC"/>
     <w:rsid w:val="00A419DF"/>
     <w:rsid w:val="00A45E42"/>
     <w:rsid w:val="00A50699"/>
     <w:rsid w:val="00A52D8E"/>
     <w:rsid w:val="00A53461"/>
     <w:rsid w:val="00A547BF"/>
+    <w:rsid w:val="00A60EAE"/>
     <w:rsid w:val="00A61B71"/>
     <w:rsid w:val="00A631C8"/>
     <w:rsid w:val="00A66E80"/>
     <w:rsid w:val="00A71E1E"/>
     <w:rsid w:val="00A73323"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A7451F"/>
     <w:rsid w:val="00A769E8"/>
     <w:rsid w:val="00A80EE8"/>
     <w:rsid w:val="00A82146"/>
     <w:rsid w:val="00A84BB4"/>
     <w:rsid w:val="00A91B08"/>
     <w:rsid w:val="00A920A2"/>
     <w:rsid w:val="00AA5466"/>
     <w:rsid w:val="00AB0721"/>
     <w:rsid w:val="00AB66A5"/>
     <w:rsid w:val="00AD0C45"/>
     <w:rsid w:val="00AD2482"/>
     <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF52E8"/>
     <w:rsid w:val="00AF6EB1"/>
     <w:rsid w:val="00B05BF8"/>
     <w:rsid w:val="00B071F0"/>
     <w:rsid w:val="00B13878"/>
@@ -10284,55 +10318,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1791</Words>
-  <Characters>999</Characters>
+  <Words>416</Words>
+  <Characters>2374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2785</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>