--- v3 (2026-04-30)
+++ v4 (2026-06-14)
@@ -32,140 +32,132 @@
     <w:p w14:paraId="0CF85CB0" w14:textId="361AAE8F" w:rsidR="00262C19" w:rsidRPr="005318B5" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005318B5">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>生管、物管實務技巧方法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="4B94A460" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
+    <w:p w14:paraId="1BC77435" w14:textId="786205D3" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="005E37F2" w:rsidRPr="005E37F2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00423EAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005E37F2" w:rsidRPr="005E37F2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00956282">
+      <w:r w:rsidR="006D59A1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00FE6A13">
+      <w:r w:rsidR="006D59A1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00956282">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00841600" w:rsidRPr="00841600">
+        <w:t xml:space="preserve"> (週</w:t>
+      </w:r>
+      <w:r w:rsidR="006D59A1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (週</w:t>
-[...7 lines deleted...]
-        <w:t>四</w:t>
+        <w:t>五</w:t>
       </w:r>
       <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00C51F0E">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>9:00-17:00，計7小時。</w:t>
       </w:r>
@@ -1995,115 +1987,91 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="2EFD2DA8" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="56B018E9" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="00262C19">
+    <w:p w14:paraId="2643D92F" w14:textId="1DFC6956" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="00262C19">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課</w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00262C19">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>時間：</w:t>
       </w:r>
       <w:r w:rsidR="00423EAC" w:rsidRPr="00423EAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="00956282">
+      <w:r w:rsidR="006D59A1" w:rsidRPr="006D59A1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (週四)</w:t>
+        <w:t xml:space="preserve">7/10 (週五) </w:t>
       </w:r>
       <w:r w:rsidR="00FE6A13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00262C19">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-17:00，計7小時。</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
@@ -8206,50 +8174,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -8260,50 +8229,51 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C979FA"/>
     <w:rsid w:val="00001BC8"/>
     <w:rsid w:val="000037C2"/>
     <w:rsid w:val="00003F5C"/>
     <w:rsid w:val="000073AF"/>
     <w:rsid w:val="00014643"/>
     <w:rsid w:val="000155BA"/>
     <w:rsid w:val="0002421D"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="00032553"/>
     <w:rsid w:val="0003407C"/>
     <w:rsid w:val="00034B24"/>
     <w:rsid w:val="00034DAB"/>
     <w:rsid w:val="00036024"/>
     <w:rsid w:val="00040825"/>
     <w:rsid w:val="00041B5D"/>
     <w:rsid w:val="00047F31"/>
     <w:rsid w:val="00050B80"/>
     <w:rsid w:val="00055549"/>
     <w:rsid w:val="00057359"/>
+    <w:rsid w:val="00061BB5"/>
     <w:rsid w:val="0007045F"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00073680"/>
     <w:rsid w:val="00073DDC"/>
     <w:rsid w:val="00082577"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A19"/>
     <w:rsid w:val="000933FA"/>
     <w:rsid w:val="000A3222"/>
     <w:rsid w:val="000C4BDC"/>
     <w:rsid w:val="000E25EB"/>
     <w:rsid w:val="000E7B38"/>
     <w:rsid w:val="000F4493"/>
     <w:rsid w:val="00101A15"/>
     <w:rsid w:val="00110D58"/>
     <w:rsid w:val="001171D3"/>
     <w:rsid w:val="00122EE0"/>
     <w:rsid w:val="001278A4"/>
     <w:rsid w:val="001357B1"/>
     <w:rsid w:val="00147596"/>
     <w:rsid w:val="00152D9C"/>
     <w:rsid w:val="00153F82"/>
     <w:rsid w:val="00154784"/>
     <w:rsid w:val="00160F54"/>
@@ -8456,50 +8426,51 @@
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="00635862"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006B5D69"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
+    <w:rsid w:val="006D59A1"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="00701D93"/>
     <w:rsid w:val="007134DE"/>
     <w:rsid w:val="00714D99"/>
     <w:rsid w:val="007336FF"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
     <w:rsid w:val="007409AD"/>
     <w:rsid w:val="00742870"/>
     <w:rsid w:val="00744297"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
     <w:rsid w:val="00774757"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078082D"/>
@@ -10318,75 +10289,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>416</Words>
-  <Characters>2374</Characters>
+  <Words>1791</Words>
+  <Characters>1000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>8</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2785</CharactersWithSpaces>
+  <CharactersWithSpaces>2786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>