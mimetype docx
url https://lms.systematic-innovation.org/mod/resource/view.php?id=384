--- v4 (2026-06-14)
+++ v5 (2026-09-12)
@@ -32,116 +32,100 @@
     <w:p w14:paraId="0CF85CB0" w14:textId="361AAE8F" w:rsidR="00262C19" w:rsidRPr="005318B5" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005318B5">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>生管、物管實務技巧方法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="786205D3" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
+    <w:p w14:paraId="1BC77435" w14:textId="25217FDB" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="005E37F2" w:rsidRPr="005E37F2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00423EAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005E37F2" w:rsidRPr="005E37F2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="006D59A1">
+      <w:r w:rsidR="004441EF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...15 lines deleted...]
-        <w:t>10</w:t>
+        <w:t>9/15</w:t>
       </w:r>
       <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (週</w:t>
       </w:r>
       <w:r w:rsidR="006D59A1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>五</w:t>
       </w:r>
       <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -1987,91 +1971,99 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="2EFD2DA8" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="1DFC6956" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="00262C19">
+    <w:p w14:paraId="2643D92F" w14:textId="48EC6FA3" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="00262C19">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課</w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00262C19">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>時間：</w:t>
       </w:r>
       <w:r w:rsidR="00423EAC" w:rsidRPr="00423EAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
+      <w:r w:rsidR="004441EF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/15 </w:t>
+      </w:r>
       <w:r w:rsidR="006D59A1" w:rsidRPr="006D59A1">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">7/10 (週五) </w:t>
+        <w:t xml:space="preserve">(週五) </w:t>
       </w:r>
       <w:r w:rsidR="00FE6A13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00262C19">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-17:00，計7小時。</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
@@ -8174,51 +8166,50 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -8350,50 +8341,51 @@
     <w:rsid w:val="00381FF1"/>
     <w:rsid w:val="00392CB8"/>
     <w:rsid w:val="003A23CA"/>
     <w:rsid w:val="003B4FFB"/>
     <w:rsid w:val="003C7B7D"/>
     <w:rsid w:val="003D14A5"/>
     <w:rsid w:val="003D39E5"/>
     <w:rsid w:val="003D79F8"/>
     <w:rsid w:val="003E45EB"/>
     <w:rsid w:val="003E5BC0"/>
     <w:rsid w:val="0040070B"/>
     <w:rsid w:val="0040111C"/>
     <w:rsid w:val="00401FA1"/>
     <w:rsid w:val="0040244C"/>
     <w:rsid w:val="00402A6C"/>
     <w:rsid w:val="00407D2C"/>
     <w:rsid w:val="0041057D"/>
     <w:rsid w:val="00411447"/>
     <w:rsid w:val="00421D86"/>
     <w:rsid w:val="00423EAC"/>
     <w:rsid w:val="0043030D"/>
     <w:rsid w:val="00432EC1"/>
     <w:rsid w:val="00433221"/>
     <w:rsid w:val="0043536E"/>
     <w:rsid w:val="0043642C"/>
+    <w:rsid w:val="004441EF"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
     <w:rsid w:val="00465805"/>
     <w:rsid w:val="0046581C"/>
     <w:rsid w:val="0048018B"/>
     <w:rsid w:val="00482365"/>
     <w:rsid w:val="004834C7"/>
     <w:rsid w:val="004859E5"/>
     <w:rsid w:val="00485A98"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="004A075B"/>
     <w:rsid w:val="004A2875"/>
     <w:rsid w:val="004A41D1"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004B316B"/>
     <w:rsid w:val="004B4B3F"/>
     <w:rsid w:val="004B6C52"/>
     <w:rsid w:val="004C13FD"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="005067F9"/>
@@ -8494,50 +8486,51 @@
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="00841600"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
     <w:rsid w:val="00890B44"/>
     <w:rsid w:val="00895187"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="008A40B5"/>
     <w:rsid w:val="008B05FD"/>
+    <w:rsid w:val="008B44FE"/>
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="00916910"/>
     <w:rsid w:val="00920DC0"/>
     <w:rsid w:val="009223DB"/>
     <w:rsid w:val="009243B1"/>
     <w:rsid w:val="00925EE7"/>
     <w:rsid w:val="00935B2B"/>
     <w:rsid w:val="00940F75"/>
     <w:rsid w:val="00941C10"/>
     <w:rsid w:val="00941DC6"/>
     <w:rsid w:val="009454EA"/>
     <w:rsid w:val="0094614A"/>
     <w:rsid w:val="009526EC"/>
     <w:rsid w:val="0095276C"/>
     <w:rsid w:val="00955C16"/>
     <w:rsid w:val="00956282"/>
     <w:rsid w:val="0096155A"/>
     <w:rsid w:val="0096754C"/>