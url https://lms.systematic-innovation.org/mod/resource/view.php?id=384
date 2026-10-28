--- v5 (2026-09-12)
+++ v6 (2026-10-28)
@@ -1,147 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0CF85CB0" w14:textId="361AAE8F" w:rsidR="00262C19" w:rsidRPr="005318B5" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005318B5">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>生管、物管實務技巧方法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="25217FDB" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
+    <w:p w14:paraId="1BC77435" w14:textId="3D24CA9B" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="005E37F2" w:rsidRPr="005E37F2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00423EAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005E37F2" w:rsidRPr="005E37F2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
+      <w:r w:rsidR="00C3698F">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D34">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="004441EF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>9/15</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D34">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (週</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D59A1">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D34">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>五</w:t>
+        <w:t>週三</w:t>
       </w:r>
       <w:r w:rsidR="00841600" w:rsidRPr="00841600">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00C51F0E">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>9:00-17:00，計7小時。</w:t>
       </w:r>
@@ -219,51 +242,71 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>說明</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427E81E7" w14:textId="77777777" w:rsidR="00262C19" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="380" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007045F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>在企業製造管理系統中，生管與物管佔著重要一環，也是工廠實際運作順利與否的重要關鍵，生管扮演著產銷協調的橋樑，物管則負責材料之供應管理，對於生產中所需的原料（</w:t>
+        <w:t>在企業製造管理系統中，生管與物管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007045F">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>佔</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007045F">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>著重要一環，也是工廠實際運作順利與否的重要關鍵，生管扮演著產銷協調的橋樑，物管則負責材料之供應管理，對於生產中所需的原料（</w:t>
       </w:r>
       <w:r w:rsidRPr="0007045F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>raw material</w:t>
       </w:r>
       <w:r w:rsidRPr="0007045F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>）、半成品（或在製品），加以規劃、協調、與控制，以使生產／作業系統更加順暢，進而達到提高生產力、品質、效率、彈性等目標。本課程藉由實務教學、理論引導，希望藉此培育製造業製造管理人才，學以致用增進產業競爭力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4A48B2" w14:textId="77777777" w:rsidR="00262C19" w:rsidRPr="0007045F" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="380" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
@@ -315,51 +358,71 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>特色</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7739BACB" w14:textId="77777777" w:rsidR="00262C19" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="380" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007045F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>本課程特別適合製造業之生產管理、物料管理、運籌管理、供應鏈管理、製造部門及資訊系統等部門人員研習。課程結合了理論及實務經驗，完整呈現生管與物管的實務技巧方法，透過本課程的介紹，將能帶領您學會有效作好訂單答交、產銷協調、主生產排程、重排程、工程變更</w:t>
+        <w:t>本課程特別適合製造業之生產管理、物料管理、運籌管理、供應鏈管理、製造部門及資訊系統等部門人員研習。課程結合了理論及實務經驗，完整呈現生管與物管的實務技巧方法，透過本課程的介紹，將能帶領您學會有效作好</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007045F">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>訂單答交</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007045F">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>、產銷協調、主生產排程、重排程、工程變更</w:t>
       </w:r>
       <w:r w:rsidRPr="0007045F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Engineering Change)</w:t>
       </w:r>
       <w:r w:rsidRPr="0007045F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>之控管、材料</w:t>
       </w:r>
       <w:r w:rsidRPr="0007045F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -509,51 +572,91 @@
         </w:rPr>
         <w:tab/>
         <w:t>課程大綱</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3986CE72" w14:textId="77777777" w:rsidR="00262C19" w:rsidRPr="003E468C" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. 生管如何作訂單答交 (Order commitments) ─ 押交期 </w:t>
+        <w:t>1. 生管如何作</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>訂單答交</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Order commitments) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>─</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 押交期 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AAB958" w14:textId="77777777" w:rsidR="00262C19" w:rsidRPr="003E468C" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. 生管如何與業務作好產銷協調 </w:t>
       </w:r>
     </w:p>
@@ -564,51 +667,71 @@
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="117" w:firstLine="281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>訂單變更─取消訂單、訂單數量增加或減少、訂單交期提早或延後、客戶更改產品規格</w:t>
+        <w:t>訂單變更</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>─</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>取消訂單、訂單數量增加或減少、訂單交期提早或延後、客戶更改產品規格</w:t>
       </w:r>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4DA54B" w14:textId="77777777" w:rsidR="00262C19" w:rsidRPr="003E468C" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="117" w:firstLine="281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
@@ -628,52 +751,63 @@
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="117" w:firstLine="281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(3). </w:t>
       </w:r>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>銷售預測不準</w:t>
-      </w:r>
+        <w:t>銷售預測不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>準</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D6BC19" w14:textId="77777777" w:rsidR="00262C19" w:rsidRPr="003E468C" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="117" w:firstLine="281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
@@ -701,74 +835,114 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FAC00E" w14:textId="77777777" w:rsidR="00262C19" w:rsidRPr="003E468C" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. 生管如何作日(細部)生產排程(Production schedule) </w:t>
+        <w:t>3. 生管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>如何作日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(細部)生產排程(Production schedule) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA6C309" w14:textId="77777777" w:rsidR="00262C19" w:rsidRPr="003E468C" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. 生管如何運用生產排程派工法則 (Dispatching rule) </w:t>
+        <w:t>4. 生管如何運用生產排</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>程派工法則</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dispatching rule) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449503F7" w14:textId="77777777" w:rsidR="00262C19" w:rsidRPr="003E468C" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="117" w:firstLine="281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(1). EDD </w:t>
       </w:r>
@@ -1350,51 +1524,71 @@
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
       <w:r w:rsidRPr="003E468C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>實例演練‧結論及綜合研討</w:t>
+        <w:t>實例演練</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>‧</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E468C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>結論及綜合研討</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716D35FD" w14:textId="77777777" w:rsidR="00262C19" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="380" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05BD275F" w14:textId="77777777" w:rsidR="00262C19" w:rsidRDefault="00262C19" w:rsidP="00262C19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="380" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
@@ -1564,51 +1758,71 @@
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、美商安普</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(AMP)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>等公司之生管、物料處、製造工程處等部門經理，及導入開發</w:t>
+        <w:t>等公司之生管、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C3581">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>物料處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C3581">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>、製造工程處等部門經理，及導入開發</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>ERP</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>系統專案經理，從事相關業界工作經驗</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -1968,102 +2182,87 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="2EFD2DA8" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="48EC6FA3" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="00262C19">
+    <w:p w14:paraId="2643D92F" w14:textId="24CC52C6" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="00262C19">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課</w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00262C19">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>時間：</w:t>
       </w:r>
-      <w:r w:rsidR="00423EAC" w:rsidRPr="00423EAC">
+      <w:r w:rsidR="009A0D34" w:rsidRPr="009A0D34">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">(週五) </w:t>
+        <w:t xml:space="preserve">2026/11/18 (週三) </w:t>
       </w:r>
       <w:r w:rsidR="00FE6A13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262C19" w:rsidRPr="00262C19">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-17:00，計7小時。</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
@@ -4031,59 +4230,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>因學員個人因素，上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天後即不得退費，但得轉讓、</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>轉課、或保留。上課前</w:t>
+        <w:t>轉課</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>、或保留。上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天以上申請退費，退費時扣除手續費10%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104B6729" w14:textId="77777777" w:rsidR="00611571" w:rsidRPr="0075667D" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4111,82 +4322,138 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>需報帳者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
+        <w:t>需</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>報帳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4B304F" w14:textId="77777777" w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
+        <w:t>團報時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>每人仍需填一份資料，並加</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>註團報</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="492E11DE" w14:textId="77777777" w:rsidR="00A60EAE" w:rsidRDefault="00A60EAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
@@ -8166,57 +8433,57 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -8260,50 +8527,51 @@
     <w:rsid w:val="00101A15"/>
     <w:rsid w:val="00110D58"/>
     <w:rsid w:val="001171D3"/>
     <w:rsid w:val="00122EE0"/>
     <w:rsid w:val="001278A4"/>
     <w:rsid w:val="001357B1"/>
     <w:rsid w:val="00147596"/>
     <w:rsid w:val="00152D9C"/>
     <w:rsid w:val="00153F82"/>
     <w:rsid w:val="00154784"/>
     <w:rsid w:val="00160F54"/>
     <w:rsid w:val="001620A1"/>
     <w:rsid w:val="00167D39"/>
     <w:rsid w:val="001727EA"/>
     <w:rsid w:val="00176DBD"/>
     <w:rsid w:val="00180675"/>
     <w:rsid w:val="00184895"/>
     <w:rsid w:val="00193462"/>
     <w:rsid w:val="001946BA"/>
     <w:rsid w:val="001A6B91"/>
     <w:rsid w:val="001B0A85"/>
     <w:rsid w:val="001B2B83"/>
     <w:rsid w:val="001B3FDE"/>
     <w:rsid w:val="001B7513"/>
     <w:rsid w:val="001C057D"/>
+    <w:rsid w:val="001C3C2E"/>
     <w:rsid w:val="001C3EDE"/>
     <w:rsid w:val="001D042D"/>
     <w:rsid w:val="001D1B7A"/>
     <w:rsid w:val="001D2746"/>
     <w:rsid w:val="001E2C61"/>
     <w:rsid w:val="001E65F2"/>
     <w:rsid w:val="001F100E"/>
     <w:rsid w:val="001F346D"/>
     <w:rsid w:val="001F5CEE"/>
     <w:rsid w:val="001F6452"/>
     <w:rsid w:val="002014DB"/>
     <w:rsid w:val="002063DF"/>
     <w:rsid w:val="00221C6B"/>
     <w:rsid w:val="00223A8E"/>
     <w:rsid w:val="00224627"/>
     <w:rsid w:val="002333CB"/>
     <w:rsid w:val="00234B62"/>
     <w:rsid w:val="00236EDE"/>
     <w:rsid w:val="0024444B"/>
     <w:rsid w:val="00255DC9"/>
     <w:rsid w:val="002579F0"/>
     <w:rsid w:val="00262C19"/>
     <w:rsid w:val="00263450"/>
     <w:rsid w:val="00277E78"/>
     <w:rsid w:val="0028663F"/>
@@ -8472,95 +8740,97 @@
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
     <w:rsid w:val="007A2A71"/>
     <w:rsid w:val="007A734E"/>
     <w:rsid w:val="007A750F"/>
     <w:rsid w:val="007C0C36"/>
     <w:rsid w:val="007C2883"/>
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E38B5"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="00841600"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
+    <w:rsid w:val="008453A6"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
     <w:rsid w:val="00890B44"/>
     <w:rsid w:val="00895187"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="008A40B5"/>
     <w:rsid w:val="008B05FD"/>
     <w:rsid w:val="008B44FE"/>
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="00916910"/>
     <w:rsid w:val="00920DC0"/>
     <w:rsid w:val="009223DB"/>
     <w:rsid w:val="009243B1"/>
     <w:rsid w:val="00925EE7"/>
     <w:rsid w:val="00935B2B"/>
     <w:rsid w:val="00940F75"/>
     <w:rsid w:val="00941C10"/>
     <w:rsid w:val="00941DC6"/>
     <w:rsid w:val="009454EA"/>
     <w:rsid w:val="0094614A"/>
     <w:rsid w:val="009526EC"/>
     <w:rsid w:val="0095276C"/>
     <w:rsid w:val="00955C16"/>
     <w:rsid w:val="00956282"/>
     <w:rsid w:val="0096155A"/>
     <w:rsid w:val="0096754C"/>
     <w:rsid w:val="00970617"/>
     <w:rsid w:val="00976C76"/>
     <w:rsid w:val="00985774"/>
     <w:rsid w:val="00985D55"/>
     <w:rsid w:val="009A0954"/>
+    <w:rsid w:val="009A0D34"/>
     <w:rsid w:val="009A5741"/>
     <w:rsid w:val="009B05FC"/>
     <w:rsid w:val="009B14F6"/>
     <w:rsid w:val="009B7EB7"/>
     <w:rsid w:val="009C229A"/>
     <w:rsid w:val="009C620E"/>
     <w:rsid w:val="009C6E6B"/>
     <w:rsid w:val="009D340D"/>
     <w:rsid w:val="009E661B"/>
     <w:rsid w:val="009E7CAD"/>
     <w:rsid w:val="00A03156"/>
     <w:rsid w:val="00A05E32"/>
     <w:rsid w:val="00A060F7"/>
     <w:rsid w:val="00A10968"/>
     <w:rsid w:val="00A10E07"/>
     <w:rsid w:val="00A158C7"/>
     <w:rsid w:val="00A17850"/>
     <w:rsid w:val="00A20FD0"/>
     <w:rsid w:val="00A25642"/>
     <w:rsid w:val="00A2582E"/>
     <w:rsid w:val="00A2725A"/>
     <w:rsid w:val="00A3108F"/>
     <w:rsid w:val="00A31A01"/>
     <w:rsid w:val="00A36C35"/>
     <w:rsid w:val="00A412EC"/>
@@ -8619,50 +8889,51 @@
     <w:rsid w:val="00BB267E"/>
     <w:rsid w:val="00BB4BE9"/>
     <w:rsid w:val="00BC32EF"/>
     <w:rsid w:val="00BC3AE3"/>
     <w:rsid w:val="00BC55B5"/>
     <w:rsid w:val="00BD1DEA"/>
     <w:rsid w:val="00BD5436"/>
     <w:rsid w:val="00BD5B6C"/>
     <w:rsid w:val="00BE06C4"/>
     <w:rsid w:val="00BF6173"/>
     <w:rsid w:val="00BF66A6"/>
     <w:rsid w:val="00BF716F"/>
     <w:rsid w:val="00C01D9B"/>
     <w:rsid w:val="00C01EEA"/>
     <w:rsid w:val="00C04687"/>
     <w:rsid w:val="00C04D66"/>
     <w:rsid w:val="00C14263"/>
     <w:rsid w:val="00C146A4"/>
     <w:rsid w:val="00C15939"/>
     <w:rsid w:val="00C177BE"/>
     <w:rsid w:val="00C2235C"/>
     <w:rsid w:val="00C27DCB"/>
     <w:rsid w:val="00C34496"/>
     <w:rsid w:val="00C34CD5"/>
     <w:rsid w:val="00C354D2"/>
+    <w:rsid w:val="00C3698F"/>
     <w:rsid w:val="00C420D5"/>
     <w:rsid w:val="00C44DB4"/>
     <w:rsid w:val="00C45658"/>
     <w:rsid w:val="00C5376A"/>
     <w:rsid w:val="00C53918"/>
     <w:rsid w:val="00C5688E"/>
     <w:rsid w:val="00C60A09"/>
     <w:rsid w:val="00C712A5"/>
     <w:rsid w:val="00C835BD"/>
     <w:rsid w:val="00C926C3"/>
     <w:rsid w:val="00C93B74"/>
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C979FA"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA3620"/>
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>
     <w:rsid w:val="00CC65AB"/>
     <w:rsid w:val="00CC6BA3"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CD5026"/>
@@ -10283,74 +10554,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1791</Words>
-  <Characters>1000</Characters>
+  <Characters>1002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2786</CharactersWithSpaces>
+  <CharactersWithSpaces>2788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>