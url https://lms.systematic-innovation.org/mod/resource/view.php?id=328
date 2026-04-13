--- v2 (2026-01-12)
+++ v3 (2026-04-13)
@@ -32,529 +32,561 @@
     <w:p w14:paraId="2588059C" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>產能需求規劃(CRP)與物料需求規劃(MRP)實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="7AF095B6" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
+    <w:p w14:paraId="1BC77435" w14:textId="624FD6A7" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="142" w:rightChars="57" w:right="137" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F6096D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00F6096D">
+      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00894883" w:rsidRPr="00894883">
+        <w:t xml:space="preserve">4/29 </w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F6096D">
+        <w:t>周</w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>17</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00894883" w:rsidRPr="00894883">
+        <w:t>三</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 周二</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
+        <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
+      </w:r>
+      <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
+        <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>。</w:t>
+        <w:t>上課地點：新竹班 (上課前3天 通知上課教室地址)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
-[...19 lines deleted...]
-    <w:p w14:paraId="4AD935F7" w14:textId="77777777" w:rsidR="00157E36" w:rsidRDefault="00157E36" w:rsidP="00E56B82">
+    <w:p w14:paraId="2F10A5BB" w14:textId="73F2F621" w:rsidR="00E56B82" w:rsidRPr="00407D2C" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00407D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>課程說明</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F10A5BB" w14:textId="73F2F621" w:rsidR="00E56B82" w:rsidRPr="00407D2C" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
+    <w:p w14:paraId="043D9CDA" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...17 lines deleted...]
-        <w:t>課程說明</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>在企業電子化製造管理系統中，產能需求規劃(CRP; Capacity Requirement Planning)、物料需求規劃 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>MRP; Materials Requirement Planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>佔</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">著重要一環，也是主生產排程 (MPS; Master Production Planning) 在產銷協調的主要產能模擬及材料模擬的參考依據。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043D9CDA" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
+    <w:p w14:paraId="5C71D557" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>在企業電子化製造管理系統中，產能需求規劃(CRP; Capacity Requirement Planning)、物料需求規劃 (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">)佔著重要一環，也是主生產排程 (MPS; Master Production Planning) 在產銷協調的主要產能模擬及材料模擬的參考依據。 </w:t>
+        <w:t xml:space="preserve">產能規劃是企業體檢視目前之產能是否足以應付未來需求之變動所產生的一種活動，同時也是在 對資源作長期之承諾，然而產能是決定企業體規模大小之主要因素，因此產能決策能影響產品在 市場的競爭性。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C71D557" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
+    <w:p w14:paraId="0FF5CA7D" w14:textId="7F578AB9" w:rsidR="00157E36" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">產能規劃是企業體檢視目前之產能是否足以應付未來需求之變動所產生的一種活動，同時也是在 對資源作長期之承諾，然而產能是決定企業體規模大小之主要因素，因此產能決策能影響產品在 市場的競爭性。 </w:t>
+        <w:t>物料需求規劃(MRP)是一種以電腦為基礎的資訊系統設計，用來處理相依需求存貨(如原料、零組件) 的訂購與日程安排，並用前置時間資料倒推來決定何時訂購與訂購多少 ? 因此訂購、製造與裝配 日期可以安排，使最終項目準時完成，而保持最低存量水準。物料需求規劃是一種技術也是一種哲 學，是一種日程安排方法，也是一種存量管制方法。基本上，MRP為一資訊系統。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF5CA7D" w14:textId="7F578AB9" w:rsidR="00157E36" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
+    <w:p w14:paraId="24A51D86" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="24A51D86" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
+    <w:p w14:paraId="60932989" w14:textId="09F826D1" w:rsidR="00E56B82" w:rsidRPr="00407D2C" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00407D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>課程效益</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="60932989" w14:textId="09F826D1" w:rsidR="00E56B82" w:rsidRPr="00407D2C" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
+    <w:p w14:paraId="55085AC1" w14:textId="00704ABF" w:rsidR="00157E36" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00407D2C">
-[...14 lines deleted...]
-        <w:t>課程效益</w:t>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>課程結合了理論及實務經驗，透過標準工時的介紹、產能之衡量計算、產能規劃、產能負荷分析之 研習，將能帶領您學會有效作好產能需求規劃(CRP)。另外使明瞭物料需求規劃(MRP)在製造管理資訊 系統的關聯與功能，提昇物管控管物料存量技巧能力，降低原物料庫存、避免資金積壓，庫存空間被侵佔。 整體課程完整呈現產能需求規劃及物料需求規劃的制定做法，透過本課程的介紹，將能帶領您學會 有效</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>作好物料</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>需求管理、產能需求規劃，以符合企業電子化製造管理的需求與資訊技術建置。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55085AC1" w14:textId="00704ABF" w:rsidR="00157E36" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
+    <w:p w14:paraId="7B9453AB" w14:textId="6365D77A" w:rsidR="00E56B82" w:rsidRPr="00EE4586" w:rsidRDefault="00E56B82" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC39BD">
-[...6 lines deleted...]
-        <w:t>課程結合了理論及實務經驗，透過標準工時的介紹、產能之衡量計算、產能規劃、產能負荷分析之 研習，將能帶領您學會有效作好產能需求規劃(CRP)。另外使明瞭物料需求規劃(MRP)在製造管理資訊 系統的關聯與功能，提昇物管控管物料存量技巧能力，降低原物料庫存、避免資金積壓，庫存空間被侵佔。 整體課程完整呈現產能需求規劃及物料需求規劃的制定做法，透過本課程的介紹，將能帶領您學會 有效作好物料需求管理、產能需求規劃，以符合企業電子化製造管理的需求與資訊技術建置。</w:t>
+      <w:r w:rsidRPr="00EE4586">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4586">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>適合對象</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9453AB" w14:textId="6365D77A" w:rsidR="00E56B82" w:rsidRPr="00EE4586" w:rsidRDefault="00E56B82" w:rsidP="006D5AFF">
+    <w:p w14:paraId="043A8CBB" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...17 lines deleted...]
-        <w:t>適合對象</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. 本課程特別適合製造業之生管、生產管理部門、工業工程(IE)、製程工程師(PE)、製造部門、運籌管理、 供應鏈管理及資訊系統等部門人員研習。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043A8CBB" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
+    <w:p w14:paraId="2B1C421E" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. 本課程特別適合製造業之生管、生產管理部門、工業工程(IE)、製程工程師(PE)、製造部門、運籌管理、 供應鏈管理及資訊系統等部門人員研習。 </w:t>
+        <w:t xml:space="preserve">2. 從事生產管理計劃或物料管理之從業人員或中高階主管，想以講師之專業知識協助審閱工作上 之問題者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1C421E" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
+    <w:p w14:paraId="04C5A268" w14:textId="2CF416D2" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. 從事生產管理計劃或物料管理之從業人員或中高階主管，想以講師之專業知識協助審閱工作上 之問題者。 </w:t>
+        <w:t xml:space="preserve">3. 有意學習生產與物料管理手法與實務者，欲培養第二專長，為就業、轉職或升遷厚植實力者， 有志向製造管理領域發展者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C5A268" w14:textId="2CF416D2" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
+    <w:p w14:paraId="2D6B655A" w14:textId="55359C9A" w:rsidR="00157E36" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. 有意學習生產與物料管理手法與實務者，欲培養第二專長，為就業、轉職或升遷厚植實力者， 有志向製造管理領域發展者。 </w:t>
+        <w:t>4. 資深主管欲瞭解整體生產管理、物料管理及產能需求知識，以提昇或尋求跨部門高度整合之 能力與機會。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6B655A" w14:textId="55359C9A" w:rsidR="00157E36" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
+    <w:p w14:paraId="396F0B81" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="396F0B81" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
+    <w:p w14:paraId="4779F332" w14:textId="77777777" w:rsidR="0078014A" w:rsidRDefault="0078014A" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26843098" w14:textId="552CA965" w:rsidR="00E56B82" w:rsidRPr="00EE4586" w:rsidRDefault="00E56B82" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4586">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>●</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4586">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>課程大綱</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01794022" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="01794022" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -612,79 +644,79 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Production plan)</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>中的定位</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239E09BB" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="239E09BB" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2.標準工時之計算設定 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E81950" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="00E81950" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -722,54 +754,54 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Utilization) </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>之計算</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631FD0E3" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="631FD0E3" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -787,199 +819,199 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Routing) </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>之差異</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569D8D36" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="569D8D36" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). 標準途程 (Standard routing) 及替代途程 (Alternative routing) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753F3E29" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="753F3E29" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">5.生產途程 (Routing) 的主要功能 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16409A2A" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="16409A2A" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>建立標準途程及替代途程</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47670D0E" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="47670D0E" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(2). 產能規劃 (Capacity Planning) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576CBD15" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="576CBD15" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(3). 生產排程 (Production Schedule) 用 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019EB728" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="019EB728" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -1057,54 +1089,54 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>接單報價</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E53BEB" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="40E53BEB" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -1142,151 +1174,151 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>生產效率獎金</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35387DAA" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="35387DAA" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). MRP Lead time offset </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5339B926" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="5339B926" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">6.產能規劃 (Capacity Planning) 之應用 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6880D133" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="6880D133" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>7.自製 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Self build</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">) 或外購 (Buyout) 之決策分析 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E68F09" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="30E68F09" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -1324,214 +1356,226 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>實例演練</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180A0944" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="180A0944" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">9.產能需求規劃(CRP; Capacity Requirement Planning) 報表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541223A2" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="541223A2" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>企業、工廠一般用料需求規劃</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EDE4F4" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="56EDE4F4" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>產品結構用料表</w:t>
-      </w:r>
+        <w:t>產品結構</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>用料表</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> BOM (Bill Of Materials) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F753C14" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="7F753C14" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>物料存量控管的演進</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8ECA7E" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="4F8ECA7E" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -1549,149 +1593,149 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(MRP; Materials Requirement Planning)</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>系統作業流程</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FB2E19" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="33FB2E19" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">14. MRP lead time offset 的主要功能 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46244541" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="46244541" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">15. MRP </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>的展開及計算邏輯</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7881B616" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="7881B616" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">16. MRP 採購 lead time 之設定 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23336447" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="23336447" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -1709,124 +1753,124 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">MRP </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>批量原則</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059ABC0E" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="059ABC0E" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">18. MRP </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>輸出的報表與資料</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2D2AC6" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="1C2D2AC6" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">19. 如何應用自動產生PO、WO作業 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCE9E90" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="0BCE9E90" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">20. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -1864,54 +1908,54 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ABC</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>分析作業</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A5A95F" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="10A5A95F" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">21. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -1929,152 +1973,196 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>MRP</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>的單一材料供需明細資料</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5F57AF" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="3E5F57AF" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">22. 多廠別MRP合併查詢 </w:t>
+        <w:t xml:space="preserve">22. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>多廠別</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MRP合併查詢 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB3BAED" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="6AB3BAED" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">23. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>呆滯料分析報表</w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E84813" w14:textId="0C16F496" w:rsidR="00157E36" w:rsidRDefault="00935E9C" w:rsidP="00935E9C">
+    <w:p w14:paraId="11E84813" w14:textId="0C16F496" w:rsidR="00157E36" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">24. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>實例演練‧結論及綜合研討</w:t>
+        <w:t>實例演練</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>‧</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>結論及綜合研討</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D061C09" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="00B83BCA" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00407D2C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
       <w:r w:rsidRPr="00407D2C">
@@ -2226,54 +2314,74 @@
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、美商安普</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(AMP)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>等公司之生管、物料處、製造工程處等部門經理，及導入開發</w:t>
-      </w:r>
+        <w:t>等公司之生管、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>物料處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C3581">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>、製造工程處等部門經理，及導入開發</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C3581">
+        <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>ERP</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>系統專案經理，從事相關業界工作經驗</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
@@ -2373,61 +2481,60 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、供應鏈管理</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Supply Chain)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、製程分析與工廠佈置、同步工程等課程授課老師多年。曾在國立空中大學管理與資訊系、元智大學資訊管理系、清雲科技大學工業工程與管理系任教。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F18014A" w14:textId="11557A7D" w:rsidR="00E56B82" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
+    <w:p w14:paraId="4F1501CD" w14:textId="305411FD" w:rsidR="00157E36" w:rsidRDefault="00E56B82" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>專長</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>: ERP (</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2602,123 +2709,105 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>MPS</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、生產管理資訊系統</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="3047D722" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="101C1A07" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="13261A65" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="00F6096D" w:rsidRPr="00F6096D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/3/17</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 周二</w:t>
+        <w:t>2026/4/29 周三</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4671,59 +4760,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>因學員個人因素，上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天後即不得退費，但得轉讓、</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>轉課、或保留。上課前</w:t>
+        <w:t>轉課</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>、或保留。上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天以上申請退費，退費時扣除手續費10%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104B6729" w14:textId="77777777" w:rsidR="00611571" w:rsidRPr="0075667D" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4751,108 +4852,164 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>需報帳者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
+        <w:t>需</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>報帳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4B304F" w14:textId="77777777" w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
+        <w:t>團報時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>每人仍需填一份資料，並加</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>註團報</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="109CAEEE" w14:textId="77777777" w:rsidR="00573DA4" w:rsidRDefault="00573DA4">
+    <w:p w14:paraId="5715E553" w14:textId="77777777" w:rsidR="00E4113D" w:rsidRDefault="00E4113D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="336CEB77" w14:textId="77777777" w:rsidR="00573DA4" w:rsidRDefault="00573DA4">
+    <w:p w14:paraId="186EDFFA" w14:textId="77777777" w:rsidR="00E4113D" w:rsidRDefault="00E4113D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4976,58 +5133,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="064DB17E" w14:textId="77777777" w:rsidR="00573DA4" w:rsidRDefault="00573DA4">
+    <w:p w14:paraId="7A9B1C47" w14:textId="77777777" w:rsidR="00E4113D" w:rsidRDefault="00E4113D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02075230" w14:textId="77777777" w:rsidR="00573DA4" w:rsidRDefault="00573DA4">
+    <w:p w14:paraId="1E3714FE" w14:textId="77777777" w:rsidR="00E4113D" w:rsidRDefault="00E4113D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8807,51 +8964,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -9086,80 +9243,82 @@
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006D5AFF"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="007134DE"/>
     <w:rsid w:val="00714D99"/>
     <w:rsid w:val="007336FF"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
     <w:rsid w:val="007409AD"/>
     <w:rsid w:val="00742870"/>
     <w:rsid w:val="00744297"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
+    <w:rsid w:val="0078014A"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007954E0"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
     <w:rsid w:val="007A2A71"/>
     <w:rsid w:val="007A734E"/>
     <w:rsid w:val="007A750F"/>
     <w:rsid w:val="007C0C36"/>
     <w:rsid w:val="007C2883"/>
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="00836F8D"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
+    <w:rsid w:val="008508F1"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
     <w:rsid w:val="00890B44"/>
     <w:rsid w:val="00894883"/>
     <w:rsid w:val="00895187"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="0089780E"/>
     <w:rsid w:val="008A40B5"/>
     <w:rsid w:val="008B05FD"/>
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008C7676"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008D23E3"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="009041EB"/>
@@ -9331,50 +9490,51 @@
     <w:rsid w:val="00D869AE"/>
     <w:rsid w:val="00D91963"/>
     <w:rsid w:val="00D921C9"/>
     <w:rsid w:val="00D92C04"/>
     <w:rsid w:val="00D931C2"/>
     <w:rsid w:val="00D96A25"/>
     <w:rsid w:val="00DA2CEF"/>
     <w:rsid w:val="00DA57FC"/>
     <w:rsid w:val="00DA5872"/>
     <w:rsid w:val="00DA5B0D"/>
     <w:rsid w:val="00DB48EE"/>
     <w:rsid w:val="00DE1C96"/>
     <w:rsid w:val="00DE2407"/>
     <w:rsid w:val="00DE4704"/>
     <w:rsid w:val="00DE751F"/>
     <w:rsid w:val="00DF12E4"/>
     <w:rsid w:val="00E00D92"/>
     <w:rsid w:val="00E03950"/>
     <w:rsid w:val="00E07575"/>
     <w:rsid w:val="00E11D09"/>
     <w:rsid w:val="00E12E75"/>
     <w:rsid w:val="00E30771"/>
     <w:rsid w:val="00E30777"/>
     <w:rsid w:val="00E34E51"/>
     <w:rsid w:val="00E36305"/>
+    <w:rsid w:val="00E4113D"/>
     <w:rsid w:val="00E417D0"/>
     <w:rsid w:val="00E434A5"/>
     <w:rsid w:val="00E454EE"/>
     <w:rsid w:val="00E470B9"/>
     <w:rsid w:val="00E51CC6"/>
     <w:rsid w:val="00E5243B"/>
     <w:rsid w:val="00E53272"/>
     <w:rsid w:val="00E5513E"/>
     <w:rsid w:val="00E55283"/>
     <w:rsid w:val="00E56B82"/>
     <w:rsid w:val="00E60C64"/>
     <w:rsid w:val="00E73EA0"/>
     <w:rsid w:val="00E75D28"/>
     <w:rsid w:val="00E811D7"/>
     <w:rsid w:val="00E92502"/>
     <w:rsid w:val="00E96254"/>
     <w:rsid w:val="00EB573F"/>
     <w:rsid w:val="00EB6AA4"/>
     <w:rsid w:val="00EC2CB2"/>
     <w:rsid w:val="00ED242D"/>
     <w:rsid w:val="00EE0764"/>
     <w:rsid w:val="00EE285B"/>
     <w:rsid w:val="00EE4586"/>
     <w:rsid w:val="00EE5206"/>
     <w:rsid w:val="00EF38C1"/>
@@ -10930,74 +11090,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>525</Words>
-  <Characters>2996</Characters>
+  <Characters>2995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3514</CharactersWithSpaces>
+  <CharactersWithSpaces>3513</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>