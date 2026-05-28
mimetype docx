--- v3 (2026-04-13)
+++ v4 (2026-05-28)
@@ -32,118 +32,142 @@
     <w:p w14:paraId="2588059C" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>產能需求規劃(CRP)與物料需求規劃(MRP)實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="624FD6A7" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
+    <w:p w14:paraId="1BC77435" w14:textId="2EE27E50" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="142" w:rightChars="57" w:right="137" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F6096D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+      <w:r w:rsidR="00B269F7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t xml:space="preserve">4/29 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0078014A" w:rsidRPr="00894883">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>周</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00864AD4">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>三</w:t>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="00894883">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>周</w:t>
+      </w:r>
+      <w:r w:rsidR="00864AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
@@ -206,71 +230,51 @@
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>在企業電子化製造管理系統中，產能需求規劃(CRP; Capacity Requirement Planning)、物料需求規劃 (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>MRP; Materials Requirement Planning</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">著重要一環，也是主生產排程 (MPS; Master Production Planning) 在產銷協調的主要產能模擬及材料模擬的參考依據。 </w:t>
+        <w:t xml:space="preserve">)佔著重要一環，也是主生產排程 (MPS; Master Production Planning) 在產銷協調的主要產能模擬及材料模擬的參考依據。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C71D557" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">產能規劃是企業體檢視目前之產能是否足以應付未來需求之變動所產生的一種活動，同時也是在 對資源作長期之承諾，然而產能是決定企業體規模大小之主要因素，因此產能決策能影響產品在 市場的競爭性。 </w:t>
       </w:r>
     </w:p>
@@ -337,71 +341,51 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>課程效益</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55085AC1" w14:textId="00704ABF" w:rsidR="00157E36" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>課程結合了理論及實務經驗，透過標準工時的介紹、產能之衡量計算、產能規劃、產能負荷分析之 研習，將能帶領您學會有效作好產能需求規劃(CRP)。另外使明瞭物料需求規劃(MRP)在製造管理資訊 系統的關聯與功能，提昇物管控管物料存量技巧能力，降低原物料庫存、避免資金積壓，庫存空間被侵佔。 整體課程完整呈現產能需求規劃及物料需求規劃的制定做法，透過本課程的介紹，將能帶領您學會 有效</w:t>
-[...19 lines deleted...]
-        <w:t>需求管理、產能需求規劃，以符合企業電子化製造管理的需求與資訊技術建置。</w:t>
+        <w:t>課程結合了理論及實務經驗，透過標準工時的介紹、產能之衡量計算、產能規劃、產能負荷分析之 研習，將能帶領您學會有效作好產能需求規劃(CRP)。另外使明瞭物料需求規劃(MRP)在製造管理資訊 系統的關聯與功能，提昇物管控管物料存量技巧能力，降低原物料庫存、避免資金積壓，庫存空間被侵佔。 整體課程完整呈現產能需求規劃及物料需求規劃的制定做法，透過本課程的介紹，將能帶領您學會 有效作好物料需求管理、產能需求規劃，以符合企業電子化製造管理的需求與資訊技術建置。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9453AB" w14:textId="6365D77A" w:rsidR="00E56B82" w:rsidRPr="00EE4586" w:rsidRDefault="00E56B82" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4586">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4586">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
@@ -502,51 +486,51 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>4. 資深主管欲瞭解整體生產管理、物料管理及產能需求知識，以提昇或尋求跨部門高度整合之 能力與機會。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="396F0B81" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4779F332" w14:textId="77777777" w:rsidR="0078014A" w:rsidRDefault="0078014A" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26843098" w14:textId="552CA965" w:rsidR="00E56B82" w:rsidRPr="00EE4586" w:rsidRDefault="00E56B82" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4586">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>●</w:t>
@@ -1246,73 +1230,51 @@
         <w:t xml:space="preserve">6.產能規劃 (Capacity Planning) 之應用 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6880D133" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>7.自製 (</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">) 或外購 (Buyout) 之決策分析 </w:t>
+        <w:t xml:space="preserve">7.自製 (Self build) 或外購 (Buyout) 之決策分析 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E68F09" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>8.</w:t>
@@ -1458,64 +1420,52 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>產品結構</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>產品結構用料表</w:t>
+      </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> BOM (Bill Of Materials) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F753C14" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
@@ -1995,73 +1945,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5F57AF" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">22. </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">MRP合併查詢 </w:t>
+        <w:t xml:space="preserve">22. 多廠別MRP合併查詢 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB3BAED" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">23. </w:t>
@@ -2096,73 +2024,51 @@
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">24. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>實例演練</w:t>
-[...21 lines deleted...]
-        <w:t>結論及綜合研討</w:t>
+        <w:t>實例演練‧結論及綜合研討</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D061C09" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="00B83BCA" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00407D2C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
       <w:r w:rsidRPr="00407D2C">
@@ -2314,71 +2220,51 @@
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、美商安普</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(AMP)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>等公司之生管、</w:t>
-[...19 lines deleted...]
-        <w:t>、製造工程處等部門經理，及導入開發</w:t>
+        <w:t>等公司之生管、物料處、製造工程處等部門經理，及導入開發</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>ERP</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>系統專案經理，從事相關業界工作經驗</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -2739,75 +2625,115 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="3047D722" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="13261A65" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="6083D6B0" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/4/29 周三</w:t>
+        <w:t>2026/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B269F7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00864AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 周</w:t>
+      </w:r>
+      <w:r w:rsidR="00864AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4760,71 +4686,59 @@
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>因學員個人因素，上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天後即不得退費，但得轉讓、</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>轉課</w:t>
-[...10 lines deleted...]
-        <w:t>、或保留。上課前</w:t>
+        <w:t>轉課、或保留。上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天以上申請退費，退費時扣除手續費10%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104B6729" w14:textId="77777777" w:rsidR="00611571" w:rsidRPr="0075667D" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4852,164 +4766,108 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>需</w:t>
-[...21 lines deleted...]
-        <w:t>者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
+        <w:t>需報帳者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4B304F" w14:textId="77777777" w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>團報時</w:t>
-[...32 lines deleted...]
-        <w:t>聯絡人聯絡資料。</w:t>
+        <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5715E553" w14:textId="77777777" w:rsidR="00E4113D" w:rsidRDefault="00E4113D">
+    <w:p w14:paraId="3224767B" w14:textId="77777777" w:rsidR="00DE7019" w:rsidRDefault="00DE7019">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="186EDFFA" w14:textId="77777777" w:rsidR="00E4113D" w:rsidRDefault="00E4113D">
+    <w:p w14:paraId="6F0C276B" w14:textId="77777777" w:rsidR="00DE7019" w:rsidRDefault="00DE7019">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5133,58 +4991,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A9B1C47" w14:textId="77777777" w:rsidR="00E4113D" w:rsidRDefault="00E4113D">
+    <w:p w14:paraId="4FD63DF9" w14:textId="77777777" w:rsidR="00DE7019" w:rsidRDefault="00DE7019">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E3714FE" w14:textId="77777777" w:rsidR="00E4113D" w:rsidRDefault="00E4113D">
+    <w:p w14:paraId="4F083709" w14:textId="77777777" w:rsidR="00DE7019" w:rsidRDefault="00DE7019">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8964,51 +8822,50 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -9038,50 +8895,51 @@
     <w:rsid w:val="00040825"/>
     <w:rsid w:val="00041B5D"/>
     <w:rsid w:val="00046F11"/>
     <w:rsid w:val="00047F31"/>
     <w:rsid w:val="00050B80"/>
     <w:rsid w:val="00055549"/>
     <w:rsid w:val="00057359"/>
     <w:rsid w:val="0007045F"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00073680"/>
     <w:rsid w:val="00073DDC"/>
     <w:rsid w:val="00082577"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A19"/>
     <w:rsid w:val="000933FA"/>
     <w:rsid w:val="000A3222"/>
     <w:rsid w:val="000C4BDC"/>
     <w:rsid w:val="000C6730"/>
     <w:rsid w:val="000E25EB"/>
     <w:rsid w:val="000E7B38"/>
     <w:rsid w:val="000F4493"/>
     <w:rsid w:val="00101A15"/>
     <w:rsid w:val="00110D58"/>
     <w:rsid w:val="001171D3"/>
+    <w:rsid w:val="001261E6"/>
     <w:rsid w:val="001278A4"/>
     <w:rsid w:val="001357B1"/>
     <w:rsid w:val="00147596"/>
     <w:rsid w:val="00152D9C"/>
     <w:rsid w:val="00153F82"/>
     <w:rsid w:val="00154784"/>
     <w:rsid w:val="00157E36"/>
     <w:rsid w:val="00160F54"/>
     <w:rsid w:val="001620A1"/>
     <w:rsid w:val="001639BC"/>
     <w:rsid w:val="00167D39"/>
     <w:rsid w:val="001727EA"/>
     <w:rsid w:val="00176DBD"/>
     <w:rsid w:val="00180675"/>
     <w:rsid w:val="00184895"/>
     <w:rsid w:val="00193462"/>
     <w:rsid w:val="001946BA"/>
     <w:rsid w:val="001A6B91"/>
     <w:rsid w:val="001B0A85"/>
     <w:rsid w:val="001B2B83"/>
     <w:rsid w:val="001B3FDE"/>
     <w:rsid w:val="001B7513"/>
     <w:rsid w:val="001C057D"/>
     <w:rsid w:val="001C1CBB"/>
     <w:rsid w:val="001C3EDE"/>
@@ -9152,124 +9010,128 @@
     <w:rsid w:val="0040070B"/>
     <w:rsid w:val="0040111C"/>
     <w:rsid w:val="00401FA1"/>
     <w:rsid w:val="0040244C"/>
     <w:rsid w:val="00402A6C"/>
     <w:rsid w:val="00407D2C"/>
     <w:rsid w:val="0041057D"/>
     <w:rsid w:val="00411447"/>
     <w:rsid w:val="00421D86"/>
     <w:rsid w:val="00423927"/>
     <w:rsid w:val="0043030D"/>
     <w:rsid w:val="00432EC1"/>
     <w:rsid w:val="00433221"/>
     <w:rsid w:val="0043536E"/>
     <w:rsid w:val="0043642C"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
     <w:rsid w:val="00465805"/>
     <w:rsid w:val="0046581C"/>
     <w:rsid w:val="004702D2"/>
     <w:rsid w:val="00476D57"/>
     <w:rsid w:val="0048018B"/>
     <w:rsid w:val="00482365"/>
     <w:rsid w:val="004834C7"/>
+    <w:rsid w:val="00483D35"/>
     <w:rsid w:val="004859E5"/>
     <w:rsid w:val="00485A98"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="00497D54"/>
     <w:rsid w:val="004A075B"/>
     <w:rsid w:val="004A2875"/>
     <w:rsid w:val="004A41D1"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004B316B"/>
     <w:rsid w:val="004B4B3F"/>
     <w:rsid w:val="004B6C52"/>
     <w:rsid w:val="004C13FD"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="00514B70"/>
     <w:rsid w:val="00514DBE"/>
     <w:rsid w:val="00521954"/>
     <w:rsid w:val="00527193"/>
     <w:rsid w:val="00527D0C"/>
     <w:rsid w:val="00537E71"/>
     <w:rsid w:val="00541974"/>
     <w:rsid w:val="00547AED"/>
     <w:rsid w:val="005559FD"/>
     <w:rsid w:val="00556835"/>
     <w:rsid w:val="00561CCF"/>
     <w:rsid w:val="00565FD0"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571656"/>
     <w:rsid w:val="00573DA4"/>
     <w:rsid w:val="00582553"/>
     <w:rsid w:val="005839BE"/>
     <w:rsid w:val="00584086"/>
     <w:rsid w:val="00596E16"/>
+    <w:rsid w:val="005B56BC"/>
     <w:rsid w:val="005C0585"/>
     <w:rsid w:val="005C1C4A"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005C7EED"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="0067715D"/>
     <w:rsid w:val="00681050"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006D5AFF"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="007134DE"/>
+    <w:rsid w:val="00713B28"/>
     <w:rsid w:val="00714D99"/>
+    <w:rsid w:val="0073145A"/>
     <w:rsid w:val="007336FF"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
     <w:rsid w:val="007409AD"/>
     <w:rsid w:val="00742870"/>
     <w:rsid w:val="00744297"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078014A"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007954E0"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
@@ -9277,50 +9139,51 @@
     <w:rsid w:val="007A734E"/>
     <w:rsid w:val="007A750F"/>
     <w:rsid w:val="007C0C36"/>
     <w:rsid w:val="007C2883"/>
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="00836F8D"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="008508F1"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
+    <w:rsid w:val="00864AD4"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
     <w:rsid w:val="00890B44"/>
     <w:rsid w:val="00894883"/>
     <w:rsid w:val="00895187"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="0089780E"/>
     <w:rsid w:val="008A40B5"/>
     <w:rsid w:val="008B05FD"/>
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008C7676"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008D23E3"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="009041EB"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="00916910"/>
@@ -9378,50 +9241,51 @@
     <w:rsid w:val="00A631C8"/>
     <w:rsid w:val="00A66E80"/>
     <w:rsid w:val="00A71E1E"/>
     <w:rsid w:val="00A73323"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A7451F"/>
     <w:rsid w:val="00A769E8"/>
     <w:rsid w:val="00A80EE8"/>
     <w:rsid w:val="00A84BB4"/>
     <w:rsid w:val="00A91B08"/>
     <w:rsid w:val="00A920A2"/>
     <w:rsid w:val="00AA5466"/>
     <w:rsid w:val="00AA5F5B"/>
     <w:rsid w:val="00AB0721"/>
     <w:rsid w:val="00AB66A5"/>
     <w:rsid w:val="00AC39BD"/>
     <w:rsid w:val="00AD0C45"/>
     <w:rsid w:val="00AD2482"/>
     <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF52E8"/>
     <w:rsid w:val="00AF6EB1"/>
     <w:rsid w:val="00B05BF8"/>
     <w:rsid w:val="00B13878"/>
     <w:rsid w:val="00B20AAC"/>
+    <w:rsid w:val="00B269F7"/>
     <w:rsid w:val="00B31C8B"/>
     <w:rsid w:val="00B34329"/>
     <w:rsid w:val="00B3566D"/>
     <w:rsid w:val="00B40B98"/>
     <w:rsid w:val="00B4145F"/>
     <w:rsid w:val="00B47095"/>
     <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B521AC"/>
     <w:rsid w:val="00B570E2"/>
     <w:rsid w:val="00B603C4"/>
     <w:rsid w:val="00B6378B"/>
     <w:rsid w:val="00B7033F"/>
     <w:rsid w:val="00B73EEB"/>
     <w:rsid w:val="00B76B41"/>
     <w:rsid w:val="00B806DC"/>
     <w:rsid w:val="00B80E33"/>
     <w:rsid w:val="00B83BCA"/>
     <w:rsid w:val="00B92084"/>
     <w:rsid w:val="00B920DA"/>
     <w:rsid w:val="00B93EE7"/>
     <w:rsid w:val="00BB2478"/>
     <w:rsid w:val="00BB4BE9"/>
     <w:rsid w:val="00BB50DB"/>
     <w:rsid w:val="00BC3AE3"/>
     <w:rsid w:val="00BC55B5"/>
@@ -9460,69 +9324,71 @@
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C979FA"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA3620"/>
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>
     <w:rsid w:val="00CC65AB"/>
     <w:rsid w:val="00CC6BA3"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CD5026"/>
     <w:rsid w:val="00CD76D8"/>
     <w:rsid w:val="00CF2FFF"/>
     <w:rsid w:val="00D0373B"/>
     <w:rsid w:val="00D04103"/>
     <w:rsid w:val="00D12366"/>
     <w:rsid w:val="00D2584C"/>
     <w:rsid w:val="00D36782"/>
     <w:rsid w:val="00D55F8B"/>
     <w:rsid w:val="00D56E8D"/>
     <w:rsid w:val="00D627D2"/>
     <w:rsid w:val="00D64117"/>
+    <w:rsid w:val="00D64F1E"/>
     <w:rsid w:val="00D749C8"/>
     <w:rsid w:val="00D77EB7"/>
     <w:rsid w:val="00D8135E"/>
     <w:rsid w:val="00D83667"/>
     <w:rsid w:val="00D842E5"/>
     <w:rsid w:val="00D869AE"/>
     <w:rsid w:val="00D91963"/>
     <w:rsid w:val="00D921C9"/>
     <w:rsid w:val="00D92C04"/>
     <w:rsid w:val="00D931C2"/>
     <w:rsid w:val="00D96A25"/>
     <w:rsid w:val="00DA2CEF"/>
     <w:rsid w:val="00DA57FC"/>
     <w:rsid w:val="00DA5872"/>
     <w:rsid w:val="00DA5B0D"/>
     <w:rsid w:val="00DB48EE"/>
     <w:rsid w:val="00DE1C96"/>
     <w:rsid w:val="00DE2407"/>
     <w:rsid w:val="00DE4704"/>
+    <w:rsid w:val="00DE7019"/>
     <w:rsid w:val="00DE751F"/>
     <w:rsid w:val="00DF12E4"/>
     <w:rsid w:val="00E00D92"/>
     <w:rsid w:val="00E03950"/>
     <w:rsid w:val="00E07575"/>
     <w:rsid w:val="00E11D09"/>
     <w:rsid w:val="00E12E75"/>
     <w:rsid w:val="00E30771"/>
     <w:rsid w:val="00E30777"/>
     <w:rsid w:val="00E34E51"/>
     <w:rsid w:val="00E36305"/>
     <w:rsid w:val="00E4113D"/>
     <w:rsid w:val="00E417D0"/>
     <w:rsid w:val="00E434A5"/>
     <w:rsid w:val="00E454EE"/>
     <w:rsid w:val="00E470B9"/>
     <w:rsid w:val="00E51CC6"/>
     <w:rsid w:val="00E5243B"/>
     <w:rsid w:val="00E53272"/>
     <w:rsid w:val="00E5513E"/>
     <w:rsid w:val="00E55283"/>
     <w:rsid w:val="00E56B82"/>
     <w:rsid w:val="00E60C64"/>
     <w:rsid w:val="00E73EA0"/>
     <w:rsid w:val="00E75D28"/>