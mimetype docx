--- v4 (2026-05-28)
+++ v5 (2026-07-12)
@@ -32,142 +32,126 @@
     <w:p w14:paraId="2588059C" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>產能需求規劃(CRP)與物料需求規劃(MRP)實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="2EE27E50" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
+    <w:p w14:paraId="1BC77435" w14:textId="21FBE41B" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="142" w:rightChars="57" w:right="137" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F6096D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B269F7">
+      <w:r w:rsidR="004C1DC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7/22</w:t>
       </w:r>
       <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00864AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>18</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+        <w:t>周</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1DC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>四</w:t>
+        <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
@@ -2625,115 +2609,75 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="3047D722" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="6083D6B0" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="6DECE76B" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+      <w:r w:rsidR="004C1DC8" w:rsidRPr="004C1DC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/</w:t>
-[...39 lines deleted...]
-        <w:t>四</w:t>
+        <w:t>2026/7/22 周三</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4816,58 +4760,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3224767B" w14:textId="77777777" w:rsidR="00DE7019" w:rsidRDefault="00DE7019">
+    <w:p w14:paraId="0AAE5869" w14:textId="77777777" w:rsidR="00EE6CAC" w:rsidRDefault="00EE6CAC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F0C276B" w14:textId="77777777" w:rsidR="00DE7019" w:rsidRDefault="00DE7019">
+    <w:p w14:paraId="6EC290F3" w14:textId="77777777" w:rsidR="00EE6CAC" w:rsidRDefault="00EE6CAC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4991,58 +4935,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FD63DF9" w14:textId="77777777" w:rsidR="00DE7019" w:rsidRDefault="00DE7019">
+    <w:p w14:paraId="6148CCD8" w14:textId="77777777" w:rsidR="00EE6CAC" w:rsidRDefault="00EE6CAC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F083709" w14:textId="77777777" w:rsidR="00DE7019" w:rsidRDefault="00DE7019">
+    <w:p w14:paraId="091B0406" w14:textId="77777777" w:rsidR="00EE6CAC" w:rsidRDefault="00EE6CAC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8959,50 +8903,51 @@
     <w:rsid w:val="00224627"/>
     <w:rsid w:val="002333CB"/>
     <w:rsid w:val="00234B62"/>
     <w:rsid w:val="00236EDE"/>
     <w:rsid w:val="0024444B"/>
     <w:rsid w:val="00255DC9"/>
     <w:rsid w:val="002579F0"/>
     <w:rsid w:val="00263450"/>
     <w:rsid w:val="00277E78"/>
     <w:rsid w:val="0028663F"/>
     <w:rsid w:val="00293E25"/>
     <w:rsid w:val="002B029A"/>
     <w:rsid w:val="002B1E80"/>
     <w:rsid w:val="002B4013"/>
     <w:rsid w:val="002B5A6B"/>
     <w:rsid w:val="002C3581"/>
     <w:rsid w:val="002C4A72"/>
     <w:rsid w:val="002C5819"/>
     <w:rsid w:val="002C769B"/>
     <w:rsid w:val="002C7C9E"/>
     <w:rsid w:val="002D6466"/>
     <w:rsid w:val="002E3DF6"/>
     <w:rsid w:val="00301FAE"/>
     <w:rsid w:val="00304AE5"/>
     <w:rsid w:val="00305793"/>
+    <w:rsid w:val="00312677"/>
     <w:rsid w:val="00316EED"/>
     <w:rsid w:val="00331F59"/>
     <w:rsid w:val="003322BE"/>
     <w:rsid w:val="0033467E"/>
     <w:rsid w:val="003346A7"/>
     <w:rsid w:val="003424F8"/>
     <w:rsid w:val="00342D0C"/>
     <w:rsid w:val="00347DEF"/>
     <w:rsid w:val="00364FEC"/>
     <w:rsid w:val="00366A0F"/>
     <w:rsid w:val="0037182C"/>
     <w:rsid w:val="00374734"/>
     <w:rsid w:val="00375C89"/>
     <w:rsid w:val="00375CF0"/>
     <w:rsid w:val="00380625"/>
     <w:rsid w:val="00381FF1"/>
     <w:rsid w:val="00392CB8"/>
     <w:rsid w:val="003A23CA"/>
     <w:rsid w:val="003B4FFB"/>
     <w:rsid w:val="003C7B7D"/>
     <w:rsid w:val="003D14A5"/>
     <w:rsid w:val="003D39E5"/>
     <w:rsid w:val="003D79F8"/>
     <w:rsid w:val="003E06B8"/>
     <w:rsid w:val="003E45EB"/>
@@ -9023,50 +8968,51 @@
     <w:rsid w:val="0043536E"/>
     <w:rsid w:val="0043642C"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
     <w:rsid w:val="00465805"/>
     <w:rsid w:val="0046581C"/>
     <w:rsid w:val="004702D2"/>
     <w:rsid w:val="00476D57"/>
     <w:rsid w:val="0048018B"/>
     <w:rsid w:val="00482365"/>
     <w:rsid w:val="004834C7"/>
     <w:rsid w:val="00483D35"/>
     <w:rsid w:val="004859E5"/>
     <w:rsid w:val="00485A98"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="00497D54"/>
     <w:rsid w:val="004A075B"/>
     <w:rsid w:val="004A2875"/>
     <w:rsid w:val="004A41D1"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004B316B"/>
     <w:rsid w:val="004B4B3F"/>
     <w:rsid w:val="004B6C52"/>
     <w:rsid w:val="004C13FD"/>
+    <w:rsid w:val="004C1DC8"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="00514B70"/>
     <w:rsid w:val="00514DBE"/>
     <w:rsid w:val="00521954"/>
     <w:rsid w:val="00527193"/>
     <w:rsid w:val="00527D0C"/>
     <w:rsid w:val="00537E71"/>
     <w:rsid w:val="00541974"/>
     <w:rsid w:val="00547AED"/>
     <w:rsid w:val="005559FD"/>
     <w:rsid w:val="00556835"/>
     <w:rsid w:val="00561CCF"/>
     <w:rsid w:val="00565FD0"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571656"/>
     <w:rsid w:val="00573DA4"/>
     <w:rsid w:val="00582553"/>
     <w:rsid w:val="005839BE"/>
     <w:rsid w:val="00584086"/>
     <w:rsid w:val="00596E16"/>
     <w:rsid w:val="005B56BC"/>
@@ -9381,50 +9327,51 @@
     <w:rsid w:val="00E4113D"/>
     <w:rsid w:val="00E417D0"/>
     <w:rsid w:val="00E434A5"/>
     <w:rsid w:val="00E454EE"/>
     <w:rsid w:val="00E470B9"/>
     <w:rsid w:val="00E51CC6"/>
     <w:rsid w:val="00E5243B"/>
     <w:rsid w:val="00E53272"/>
     <w:rsid w:val="00E5513E"/>
     <w:rsid w:val="00E55283"/>
     <w:rsid w:val="00E56B82"/>
     <w:rsid w:val="00E60C64"/>
     <w:rsid w:val="00E73EA0"/>
     <w:rsid w:val="00E75D28"/>
     <w:rsid w:val="00E811D7"/>
     <w:rsid w:val="00E92502"/>
     <w:rsid w:val="00E96254"/>
     <w:rsid w:val="00EB573F"/>
     <w:rsid w:val="00EB6AA4"/>
     <w:rsid w:val="00EC2CB2"/>
     <w:rsid w:val="00ED242D"/>
     <w:rsid w:val="00EE0764"/>
     <w:rsid w:val="00EE285B"/>
     <w:rsid w:val="00EE4586"/>
     <w:rsid w:val="00EE5206"/>
+    <w:rsid w:val="00EE6CAC"/>
     <w:rsid w:val="00EF38C1"/>
     <w:rsid w:val="00EF71AA"/>
     <w:rsid w:val="00F00BEF"/>
     <w:rsid w:val="00F04357"/>
     <w:rsid w:val="00F12A0A"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F314A7"/>
     <w:rsid w:val="00F33D8F"/>
     <w:rsid w:val="00F35BBF"/>
     <w:rsid w:val="00F42DA5"/>
     <w:rsid w:val="00F6077A"/>
     <w:rsid w:val="00F6096D"/>
     <w:rsid w:val="00F60C7D"/>
     <w:rsid w:val="00F734C7"/>
     <w:rsid w:val="00F73F3E"/>
     <w:rsid w:val="00F77E95"/>
     <w:rsid w:val="00F811B2"/>
     <w:rsid w:val="00F8340E"/>
     <w:rsid w:val="00F923CE"/>
     <w:rsid w:val="00F927BA"/>
     <w:rsid w:val="00F94920"/>
     <w:rsid w:val="00F97E3A"/>
     <w:rsid w:val="00FA08DB"/>
     <w:rsid w:val="00FA2CAC"/>
     <w:rsid w:val="00FA375D"/>