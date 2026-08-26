--- v5 (2026-07-12)
+++ v6 (2026-08-26)
@@ -1,157 +1,164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2588059C" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>產能需求規劃(CRP)與物料需求規劃(MRP)實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="21FBE41B" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
+    <w:p w14:paraId="1BC77435" w14:textId="7541B5B5" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="142" w:rightChars="57" w:right="137" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F6096D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="004C1DC8">
+      <w:r w:rsidR="00E06029">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>7/22</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0078014A" w:rsidRPr="00894883">
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>周</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C1DC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>三</w:t>
+        <w:t>周</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06029">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
@@ -2606,78 +2613,79 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="3047D722" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="6DECE76B" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="4E840E83" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="004C1DC8" w:rsidRPr="004C1DC8">
+      <w:r w:rsidR="00E06029" w:rsidRPr="00E06029">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/7/22 周三</w:t>
+        <w:t>2026/10/1 周四</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4760,58 +4768,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AAE5869" w14:textId="77777777" w:rsidR="00EE6CAC" w:rsidRDefault="00EE6CAC">
+    <w:p w14:paraId="2A3F070F" w14:textId="77777777" w:rsidR="00F562BD" w:rsidRDefault="00F562BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EC290F3" w14:textId="77777777" w:rsidR="00EE6CAC" w:rsidRDefault="00EE6CAC">
+    <w:p w14:paraId="169EA2D7" w14:textId="77777777" w:rsidR="00F562BD" w:rsidRDefault="00F562BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4935,58 +4943,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6148CCD8" w14:textId="77777777" w:rsidR="00EE6CAC" w:rsidRDefault="00EE6CAC">
+    <w:p w14:paraId="371DABD9" w14:textId="77777777" w:rsidR="00F562BD" w:rsidRDefault="00F562BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="091B0406" w14:textId="77777777" w:rsidR="00EE6CAC" w:rsidRDefault="00EE6CAC">
+    <w:p w14:paraId="79849CA0" w14:textId="77777777" w:rsidR="00F562BD" w:rsidRDefault="00F562BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8763,92 +8771,92 @@
   <w:num w:numId="32" w16cid:durableId="1417747230">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C979FA"/>
     <w:rsid w:val="00001BC8"/>
     <w:rsid w:val="000037C2"/>
     <w:rsid w:val="00003F5C"/>
     <w:rsid w:val="000073AF"/>
+    <w:rsid w:val="00010E7F"/>
     <w:rsid w:val="00014643"/>
     <w:rsid w:val="000155BA"/>
     <w:rsid w:val="0002421D"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="00032553"/>
     <w:rsid w:val="0003407C"/>
     <w:rsid w:val="00034B24"/>
     <w:rsid w:val="00034DAB"/>
     <w:rsid w:val="00036024"/>
     <w:rsid w:val="00040825"/>
     <w:rsid w:val="00041B5D"/>
     <w:rsid w:val="00046F11"/>
     <w:rsid w:val="00047F31"/>
     <w:rsid w:val="00050B80"/>
     <w:rsid w:val="00055549"/>
     <w:rsid w:val="00057359"/>
     <w:rsid w:val="0007045F"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00073680"/>
     <w:rsid w:val="00073DDC"/>
     <w:rsid w:val="00082577"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A19"/>
     <w:rsid w:val="000933FA"/>
@@ -9067,50 +9075,51 @@
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078014A"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007954E0"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
     <w:rsid w:val="007A2A71"/>
     <w:rsid w:val="007A734E"/>
     <w:rsid w:val="007A750F"/>
     <w:rsid w:val="007C0C36"/>
     <w:rsid w:val="007C2883"/>
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
+    <w:rsid w:val="007E054B"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="00836F8D"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="008508F1"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="00864AD4"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
@@ -9251,137 +9260,141 @@
     <w:rsid w:val="00C146A4"/>
     <w:rsid w:val="00C15939"/>
     <w:rsid w:val="00C177BE"/>
     <w:rsid w:val="00C2235C"/>
     <w:rsid w:val="00C34496"/>
     <w:rsid w:val="00C34CD5"/>
     <w:rsid w:val="00C354D2"/>
     <w:rsid w:val="00C420D5"/>
     <w:rsid w:val="00C44DB4"/>
     <w:rsid w:val="00C45658"/>
     <w:rsid w:val="00C5376A"/>
     <w:rsid w:val="00C53918"/>
     <w:rsid w:val="00C5688E"/>
     <w:rsid w:val="00C60A09"/>
     <w:rsid w:val="00C6692E"/>
     <w:rsid w:val="00C712A5"/>
     <w:rsid w:val="00C835BD"/>
     <w:rsid w:val="00C926C3"/>
     <w:rsid w:val="00C93B74"/>
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C979FA"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA3620"/>
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
+    <w:rsid w:val="00CB54DC"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>
     <w:rsid w:val="00CC65AB"/>
     <w:rsid w:val="00CC6BA3"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CD5026"/>
     <w:rsid w:val="00CD76D8"/>
     <w:rsid w:val="00CF2FFF"/>
     <w:rsid w:val="00D0373B"/>
     <w:rsid w:val="00D04103"/>
     <w:rsid w:val="00D12366"/>
     <w:rsid w:val="00D2584C"/>
     <w:rsid w:val="00D36782"/>
     <w:rsid w:val="00D55F8B"/>
     <w:rsid w:val="00D56E8D"/>
     <w:rsid w:val="00D627D2"/>
     <w:rsid w:val="00D64117"/>
     <w:rsid w:val="00D64F1E"/>
     <w:rsid w:val="00D749C8"/>
     <w:rsid w:val="00D77EB7"/>
     <w:rsid w:val="00D8135E"/>
     <w:rsid w:val="00D83667"/>
     <w:rsid w:val="00D842E5"/>
     <w:rsid w:val="00D869AE"/>
     <w:rsid w:val="00D91963"/>
     <w:rsid w:val="00D921C9"/>
     <w:rsid w:val="00D92C04"/>
     <w:rsid w:val="00D931C2"/>
     <w:rsid w:val="00D96A25"/>
     <w:rsid w:val="00DA2CEF"/>
     <w:rsid w:val="00DA57FC"/>
     <w:rsid w:val="00DA5872"/>
     <w:rsid w:val="00DA5B0D"/>
     <w:rsid w:val="00DB48EE"/>
+    <w:rsid w:val="00DD72A6"/>
     <w:rsid w:val="00DE1C96"/>
     <w:rsid w:val="00DE2407"/>
     <w:rsid w:val="00DE4704"/>
     <w:rsid w:val="00DE7019"/>
     <w:rsid w:val="00DE751F"/>
     <w:rsid w:val="00DF12E4"/>
     <w:rsid w:val="00E00D92"/>
     <w:rsid w:val="00E03950"/>
+    <w:rsid w:val="00E06029"/>
     <w:rsid w:val="00E07575"/>
     <w:rsid w:val="00E11D09"/>
     <w:rsid w:val="00E12E75"/>
     <w:rsid w:val="00E30771"/>
     <w:rsid w:val="00E30777"/>
     <w:rsid w:val="00E34E51"/>
     <w:rsid w:val="00E36305"/>
     <w:rsid w:val="00E4113D"/>
     <w:rsid w:val="00E417D0"/>
     <w:rsid w:val="00E434A5"/>
     <w:rsid w:val="00E454EE"/>
     <w:rsid w:val="00E470B9"/>
     <w:rsid w:val="00E51CC6"/>
     <w:rsid w:val="00E5243B"/>
     <w:rsid w:val="00E53272"/>
     <w:rsid w:val="00E5513E"/>
     <w:rsid w:val="00E55283"/>
     <w:rsid w:val="00E56B82"/>
     <w:rsid w:val="00E60C64"/>
     <w:rsid w:val="00E73EA0"/>
     <w:rsid w:val="00E75D28"/>
     <w:rsid w:val="00E811D7"/>
     <w:rsid w:val="00E92502"/>
     <w:rsid w:val="00E96254"/>
     <w:rsid w:val="00EB573F"/>
     <w:rsid w:val="00EB6AA4"/>
     <w:rsid w:val="00EC2CB2"/>
     <w:rsid w:val="00ED242D"/>
     <w:rsid w:val="00EE0764"/>
     <w:rsid w:val="00EE285B"/>
     <w:rsid w:val="00EE4586"/>
     <w:rsid w:val="00EE5206"/>
     <w:rsid w:val="00EE6CAC"/>
     <w:rsid w:val="00EF38C1"/>
     <w:rsid w:val="00EF71AA"/>
     <w:rsid w:val="00F00BEF"/>
     <w:rsid w:val="00F04357"/>
     <w:rsid w:val="00F12A0A"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F314A7"/>
     <w:rsid w:val="00F33D8F"/>
     <w:rsid w:val="00F35BBF"/>
     <w:rsid w:val="00F42DA5"/>
+    <w:rsid w:val="00F562BD"/>
     <w:rsid w:val="00F6077A"/>
     <w:rsid w:val="00F6096D"/>
     <w:rsid w:val="00F60C7D"/>
     <w:rsid w:val="00F734C7"/>
     <w:rsid w:val="00F73F3E"/>
     <w:rsid w:val="00F77E95"/>
     <w:rsid w:val="00F811B2"/>
     <w:rsid w:val="00F8340E"/>
     <w:rsid w:val="00F923CE"/>
     <w:rsid w:val="00F927BA"/>
     <w:rsid w:val="00F94920"/>
     <w:rsid w:val="00F97E3A"/>
     <w:rsid w:val="00FA08DB"/>
     <w:rsid w:val="00FA2CAC"/>
     <w:rsid w:val="00FA375D"/>
     <w:rsid w:val="00FB3283"/>
     <w:rsid w:val="00FB5851"/>
     <w:rsid w:val="00FB6D1B"/>
     <w:rsid w:val="00FC0D05"/>
     <w:rsid w:val="00FC2119"/>
     <w:rsid w:val="00FC6E7F"/>
     <w:rsid w:val="00FD0741"/>
     <w:rsid w:val="00FE1F0C"/>
     <w:rsid w:val="00FE6538"/>
     <w:rsid w:val="00FE7DBD"/>
@@ -10575,50 +10588,52 @@
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1788044936">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.systematic-innovation.org/index.php/zh-tw/course/general/crcs-213" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>