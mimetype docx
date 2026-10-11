--- v6 (2026-08-26)
+++ v7 (2026-10-11)
@@ -31,134 +31,126 @@
     <w:p w14:paraId="2588059C" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>產能需求規劃(CRP)與物料需求規劃(MRP)實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="7541B5B5" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
+    <w:p w14:paraId="1BC77435" w14:textId="66254A98" w:rsidR="00433221" w:rsidRPr="00AC39BD" w:rsidRDefault="00433221" w:rsidP="00AC39BD">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="142" w:rightChars="57" w:right="137" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F6096D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00894883" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00E06029">
+      <w:r w:rsidR="00CE5471">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB54DC">
+        <w:t>11/3</w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>/1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0078014A" w:rsidRPr="0078014A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078014A" w:rsidRPr="00894883">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0078014A" w:rsidRPr="00894883">
+        <w:t>周</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>周</w:t>
-[...7 lines deleted...]
-        <w:t>四</w:t>
+        <w:t>二</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
@@ -221,51 +213,71 @@
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>在企業電子化製造管理系統中，產能需求規劃(CRP; Capacity Requirement Planning)、物料需求規劃 (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>MRP; Materials Requirement Planning</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">)佔著重要一環，也是主生產排程 (MPS; Master Production Planning) 在產銷協調的主要產能模擬及材料模擬的參考依據。 </w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>佔</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">著重要一環，也是主生產排程 (MPS; Master Production Planning) 在產銷協調的主要產能模擬及材料模擬的參考依據。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C71D557" w14:textId="77777777" w:rsidR="00AC39BD" w:rsidRDefault="00AC39BD" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">產能規劃是企業體檢視目前之產能是否足以應付未來需求之變動所產生的一種活動，同時也是在 對資源作長期之承諾，然而產能是決定企業體規模大小之主要因素，因此產能決策能影響產品在 市場的競爭性。 </w:t>
       </w:r>
     </w:p>
@@ -332,51 +344,71 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>課程效益</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55085AC1" w14:textId="00704ABF" w:rsidR="00157E36" w:rsidRDefault="00AC39BD" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC39BD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>課程結合了理論及實務經驗，透過標準工時的介紹、產能之衡量計算、產能規劃、產能負荷分析之 研習，將能帶領您學會有效作好產能需求規劃(CRP)。另外使明瞭物料需求規劃(MRP)在製造管理資訊 系統的關聯與功能，提昇物管控管物料存量技巧能力，降低原物料庫存、避免資金積壓，庫存空間被侵佔。 整體課程完整呈現產能需求規劃及物料需求規劃的制定做法，透過本課程的介紹，將能帶領您學會 有效作好物料需求管理、產能需求規劃，以符合企業電子化製造管理的需求與資訊技術建置。</w:t>
+        <w:t>課程結合了理論及實務經驗，透過標準工時的介紹、產能之衡量計算、產能規劃、產能負荷分析之 研習，將能帶領您學會有效作好產能需求規劃(CRP)。另外使明瞭物料需求規劃(MRP)在製造管理資訊 系統的關聯與功能，提昇物管控管物料存量技巧能力，降低原物料庫存、避免資金積壓，庫存空間被侵佔。 整體課程完整呈現產能需求規劃及物料需求規劃的制定做法，透過本課程的介紹，將能帶領您學會 有效</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>作好物料</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>需求管理、產能需求規劃，以符合企業電子化製造管理的需求與資訊技術建置。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9453AB" w14:textId="6365D77A" w:rsidR="00E56B82" w:rsidRPr="00EE4586" w:rsidRDefault="00E56B82" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4586">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4586">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
@@ -1221,51 +1253,73 @@
         <w:t xml:space="preserve">6.產能規劃 (Capacity Planning) 之應用 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6880D133" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.自製 (Self build) 或外購 (Buyout) 之決策分析 </w:t>
+        <w:t>7.自製 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Self build</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) 或外購 (Buyout) 之決策分析 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E68F09" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>8.</w:t>
@@ -1411,52 +1465,64 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>產品結構用料表</w:t>
-      </w:r>
+        <w:t>產品結構</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>用料表</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> BOM (Bill Of Materials) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F753C14" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
@@ -1936,51 +2002,73 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5F57AF" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">22. 多廠別MRP合併查詢 </w:t>
+        <w:t xml:space="preserve">22. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>多廠別</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MRP合併查詢 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB3BAED" w14:textId="77777777" w:rsidR="00935E9C" w:rsidRPr="00935E9C" w:rsidRDefault="00935E9C" w:rsidP="0078014A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">23. </w:t>
@@ -2015,51 +2103,73 @@
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">24. </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E9C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>實例演練‧結論及綜合研討</w:t>
+        <w:t>實例演練</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>‧</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00935E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>結論及綜合研討</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D061C09" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="00B83BCA" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00407D2C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
       <w:r w:rsidRPr="00407D2C">
@@ -2211,51 +2321,71 @@
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、美商安普</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(AMP)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>等公司之生管、物料處、製造工程處等部門經理，及導入開發</w:t>
+        <w:t>等公司之生管、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C3581">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>物料處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C3581">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>、製造工程處等部門經理，及導入開發</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>ERP</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>系統專案經理，從事相關業界工作經驗</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3581">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -2617,75 +2747,107 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="3047D722" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="4E840E83" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="1845B49E" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="00E06029" w:rsidRPr="00E06029">
+      <w:r w:rsidR="00CB54DC" w:rsidRPr="00CB54DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/10/1 周四</w:t>
+        <w:t>2026/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5471">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54DC" w:rsidRPr="00CB54DC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5471">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54DC" w:rsidRPr="00CB54DC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 周二</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2721,51 +2883,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00001BC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>報名方式:</w:t>
       </w:r>
       <w:r w:rsidRPr="00001BC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00176DBD" w:rsidRPr="0067715D">
           <w:rPr>
             <w:rStyle w:val="a8"/>
             <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
             <w:bCs/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>線上報名</w:t>
+          <w:t>線上</w:t>
+        </w:r>
+        <w:r w:rsidR="00176DBD" w:rsidRPr="0067715D">
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+            <w:bCs/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>報</w:t>
+        </w:r>
+        <w:r w:rsidR="00176DBD" w:rsidRPr="0067715D">
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+            <w:bCs/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>名</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00176DBD" w:rsidRPr="00176DBD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 填寫報名表。或請填妥報名表後，Email至 service@ssi.org.tw</w:t>
       </w:r>
       <w:r w:rsidRPr="00001BC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; </w:t>
       </w:r>
       <w:r w:rsidRPr="00001BC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>連絡電話03-5723200</w:t>
@@ -4638,59 +4818,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>因學員個人因素，上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天後即不得退費，但得轉讓、</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>轉課、或保留。上課前</w:t>
+        <w:t>轉課</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>、或保留。上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天以上申請退費，退費時扣除手續費10%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104B6729" w14:textId="77777777" w:rsidR="00611571" w:rsidRPr="0075667D" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4718,108 +4910,164 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>需報帳者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
+        <w:t>需</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>報帳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4B304F" w14:textId="77777777" w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
+        <w:t>團報時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>每人仍需填一份資料，並加</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>註團報</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A3F070F" w14:textId="77777777" w:rsidR="00F562BD" w:rsidRDefault="00F562BD">
+    <w:p w14:paraId="02C917B0" w14:textId="77777777" w:rsidR="00DD72A6" w:rsidRDefault="00DD72A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="169EA2D7" w14:textId="77777777" w:rsidR="00F562BD" w:rsidRDefault="00F562BD">
+    <w:p w14:paraId="15F8936C" w14:textId="77777777" w:rsidR="00DD72A6" w:rsidRDefault="00DD72A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4943,58 +5191,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="371DABD9" w14:textId="77777777" w:rsidR="00F562BD" w:rsidRDefault="00F562BD">
+    <w:p w14:paraId="241D0AFB" w14:textId="77777777" w:rsidR="00DD72A6" w:rsidRDefault="00DD72A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79849CA0" w14:textId="77777777" w:rsidR="00F562BD" w:rsidRDefault="00F562BD">
+    <w:p w14:paraId="3A4A57B7" w14:textId="77777777" w:rsidR="00DD72A6" w:rsidRDefault="00DD72A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8771,53 +9019,54 @@
   <w:num w:numId="32" w16cid:durableId="1417747230">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
@@ -8865,50 +9114,51 @@
     <w:rsid w:val="000C6730"/>
     <w:rsid w:val="000E25EB"/>
     <w:rsid w:val="000E7B38"/>
     <w:rsid w:val="000F4493"/>
     <w:rsid w:val="00101A15"/>
     <w:rsid w:val="00110D58"/>
     <w:rsid w:val="001171D3"/>
     <w:rsid w:val="001261E6"/>
     <w:rsid w:val="001278A4"/>
     <w:rsid w:val="001357B1"/>
     <w:rsid w:val="00147596"/>
     <w:rsid w:val="00152D9C"/>
     <w:rsid w:val="00153F82"/>
     <w:rsid w:val="00154784"/>
     <w:rsid w:val="00157E36"/>
     <w:rsid w:val="00160F54"/>
     <w:rsid w:val="001620A1"/>
     <w:rsid w:val="001639BC"/>
     <w:rsid w:val="00167D39"/>
     <w:rsid w:val="001727EA"/>
     <w:rsid w:val="00176DBD"/>
     <w:rsid w:val="00180675"/>
     <w:rsid w:val="00184895"/>
     <w:rsid w:val="00193462"/>
     <w:rsid w:val="001946BA"/>
+    <w:rsid w:val="001A3CA7"/>
     <w:rsid w:val="001A6B91"/>
     <w:rsid w:val="001B0A85"/>
     <w:rsid w:val="001B2B83"/>
     <w:rsid w:val="001B3FDE"/>
     <w:rsid w:val="001B7513"/>
     <w:rsid w:val="001C057D"/>
     <w:rsid w:val="001C1CBB"/>
     <w:rsid w:val="001C3EDE"/>
     <w:rsid w:val="001D042D"/>
     <w:rsid w:val="001D1B7A"/>
     <w:rsid w:val="001D2746"/>
     <w:rsid w:val="001E2C61"/>
     <w:rsid w:val="001E65F2"/>
     <w:rsid w:val="001F0D7F"/>
     <w:rsid w:val="001F100E"/>
     <w:rsid w:val="001F346D"/>
     <w:rsid w:val="001F5CEE"/>
     <w:rsid w:val="001F6452"/>
     <w:rsid w:val="002014DB"/>
     <w:rsid w:val="002063DF"/>
     <w:rsid w:val="00223A8E"/>
     <w:rsid w:val="00224627"/>
     <w:rsid w:val="002333CB"/>
     <w:rsid w:val="00234B62"/>
     <w:rsid w:val="00236EDE"/>
@@ -9075,51 +9325,50 @@
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078014A"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007954E0"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
     <w:rsid w:val="007A2A71"/>
     <w:rsid w:val="007A734E"/>
     <w:rsid w:val="007A750F"/>
     <w:rsid w:val="007C0C36"/>
     <w:rsid w:val="007C2883"/>
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
-    <w:rsid w:val="007E054B"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="00836F8D"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="008508F1"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="00864AD4"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
@@ -9270,131 +9519,130 @@
     <w:rsid w:val="00C5376A"/>
     <w:rsid w:val="00C53918"/>
     <w:rsid w:val="00C5688E"/>
     <w:rsid w:val="00C60A09"/>
     <w:rsid w:val="00C6692E"/>
     <w:rsid w:val="00C712A5"/>
     <w:rsid w:val="00C835BD"/>
     <w:rsid w:val="00C926C3"/>
     <w:rsid w:val="00C93B74"/>
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C979FA"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA3620"/>
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
     <w:rsid w:val="00CB54DC"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>
     <w:rsid w:val="00CC65AB"/>
     <w:rsid w:val="00CC6BA3"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CD5026"/>
     <w:rsid w:val="00CD76D8"/>
+    <w:rsid w:val="00CE5471"/>
     <w:rsid w:val="00CF2FFF"/>
     <w:rsid w:val="00D0373B"/>
     <w:rsid w:val="00D04103"/>
     <w:rsid w:val="00D12366"/>
     <w:rsid w:val="00D2584C"/>
     <w:rsid w:val="00D36782"/>
     <w:rsid w:val="00D55F8B"/>
     <w:rsid w:val="00D56E8D"/>
     <w:rsid w:val="00D627D2"/>
     <w:rsid w:val="00D64117"/>
     <w:rsid w:val="00D64F1E"/>
     <w:rsid w:val="00D749C8"/>
     <w:rsid w:val="00D77EB7"/>
     <w:rsid w:val="00D8135E"/>
     <w:rsid w:val="00D83667"/>
     <w:rsid w:val="00D842E5"/>
     <w:rsid w:val="00D869AE"/>
     <w:rsid w:val="00D91963"/>
     <w:rsid w:val="00D921C9"/>
     <w:rsid w:val="00D92C04"/>
     <w:rsid w:val="00D931C2"/>
     <w:rsid w:val="00D96A25"/>
     <w:rsid w:val="00DA2CEF"/>
     <w:rsid w:val="00DA57FC"/>
     <w:rsid w:val="00DA5872"/>
     <w:rsid w:val="00DA5B0D"/>
     <w:rsid w:val="00DB48EE"/>
     <w:rsid w:val="00DD72A6"/>
     <w:rsid w:val="00DE1C96"/>
     <w:rsid w:val="00DE2407"/>
     <w:rsid w:val="00DE4704"/>
     <w:rsid w:val="00DE7019"/>
     <w:rsid w:val="00DE751F"/>
     <w:rsid w:val="00DF12E4"/>
     <w:rsid w:val="00E00D92"/>
     <w:rsid w:val="00E03950"/>
-    <w:rsid w:val="00E06029"/>
     <w:rsid w:val="00E07575"/>
     <w:rsid w:val="00E11D09"/>
     <w:rsid w:val="00E12E75"/>
     <w:rsid w:val="00E30771"/>
     <w:rsid w:val="00E30777"/>
     <w:rsid w:val="00E34E51"/>
     <w:rsid w:val="00E36305"/>
     <w:rsid w:val="00E4113D"/>
     <w:rsid w:val="00E417D0"/>
     <w:rsid w:val="00E434A5"/>
     <w:rsid w:val="00E454EE"/>
     <w:rsid w:val="00E470B9"/>
     <w:rsid w:val="00E51CC6"/>
     <w:rsid w:val="00E5243B"/>
     <w:rsid w:val="00E53272"/>
     <w:rsid w:val="00E5513E"/>
     <w:rsid w:val="00E55283"/>
     <w:rsid w:val="00E56B82"/>
     <w:rsid w:val="00E60C64"/>
     <w:rsid w:val="00E73EA0"/>
     <w:rsid w:val="00E75D28"/>
     <w:rsid w:val="00E811D7"/>
     <w:rsid w:val="00E92502"/>
     <w:rsid w:val="00E96254"/>
     <w:rsid w:val="00EB573F"/>
     <w:rsid w:val="00EB6AA4"/>
     <w:rsid w:val="00EC2CB2"/>
     <w:rsid w:val="00ED242D"/>
     <w:rsid w:val="00EE0764"/>
     <w:rsid w:val="00EE285B"/>
     <w:rsid w:val="00EE4586"/>
     <w:rsid w:val="00EE5206"/>
     <w:rsid w:val="00EE6CAC"/>
     <w:rsid w:val="00EF38C1"/>
     <w:rsid w:val="00EF71AA"/>
     <w:rsid w:val="00F00BEF"/>
     <w:rsid w:val="00F04357"/>
     <w:rsid w:val="00F12A0A"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F314A7"/>
     <w:rsid w:val="00F33D8F"/>
     <w:rsid w:val="00F35BBF"/>
     <w:rsid w:val="00F42DA5"/>
-    <w:rsid w:val="00F562BD"/>
     <w:rsid w:val="00F6077A"/>
     <w:rsid w:val="00F6096D"/>
     <w:rsid w:val="00F60C7D"/>
     <w:rsid w:val="00F734C7"/>
     <w:rsid w:val="00F73F3E"/>
     <w:rsid w:val="00F77E95"/>
     <w:rsid w:val="00F811B2"/>
     <w:rsid w:val="00F8340E"/>
     <w:rsid w:val="00F923CE"/>
     <w:rsid w:val="00F927BA"/>
     <w:rsid w:val="00F94920"/>
     <w:rsid w:val="00F97E3A"/>
     <w:rsid w:val="00FA08DB"/>
     <w:rsid w:val="00FA2CAC"/>
     <w:rsid w:val="00FA375D"/>
     <w:rsid w:val="00FB3283"/>
     <w:rsid w:val="00FB5851"/>
     <w:rsid w:val="00FB6D1B"/>
     <w:rsid w:val="00FC0D05"/>
     <w:rsid w:val="00FC2119"/>
     <w:rsid w:val="00FC6E7F"/>
     <w:rsid w:val="00FD0741"/>
     <w:rsid w:val="00FE1F0C"/>
     <w:rsid w:val="00FE6538"/>
     <w:rsid w:val="00FE7DBD"/>
@@ -10917,55 +11165,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>525</Words>
-  <Characters>2995</Characters>
+  <Words>2211</Words>
+  <Characters>1309</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>10</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3513</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>