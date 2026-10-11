--- v4 (2026-08-26)
+++ v5 (2026-10-11)
@@ -31,118 +31,118 @@
     <w:p w14:paraId="42A6D438" w14:textId="00FFC835" w:rsidR="00157E36" w:rsidRDefault="00157E36" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>物料存量控管與呆滯料分析處理實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="5B6A992F" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
+    <w:p w14:paraId="1BC77435" w14:textId="2A52F6D9" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk227573507"/>
       <w:r w:rsidR="002C2892">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="000502FF">
+      <w:r w:rsidR="00B35DA7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="002C2892">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="000502FF">
+      <w:r w:rsidR="00B35DA7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>，週</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="000502FF">
+      <w:r w:rsidR="00B35DA7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>三</w:t>
+        <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
@@ -1738,75 +1738,75 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="3047D722" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="79B4AED1" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="6AB549CE" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="000502FF" w:rsidRPr="000502FF">
+      <w:r w:rsidR="00B35DA7" w:rsidRPr="00B35DA7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/9/30，週三</w:t>
+        <w:t>2026/10/29，週四</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8056,50 +8056,51 @@
     <w:rsid w:val="00304AE5"/>
     <w:rsid w:val="00305793"/>
     <w:rsid w:val="00316EED"/>
     <w:rsid w:val="00331F59"/>
     <w:rsid w:val="003322BE"/>
     <w:rsid w:val="0033467E"/>
     <w:rsid w:val="003346A7"/>
     <w:rsid w:val="0034037E"/>
     <w:rsid w:val="003424F8"/>
     <w:rsid w:val="00342D0C"/>
     <w:rsid w:val="00347DEF"/>
     <w:rsid w:val="00364FEC"/>
     <w:rsid w:val="00366A0F"/>
     <w:rsid w:val="0037182C"/>
     <w:rsid w:val="00374734"/>
     <w:rsid w:val="00375C89"/>
     <w:rsid w:val="00375CF0"/>
     <w:rsid w:val="00380625"/>
     <w:rsid w:val="00381FF1"/>
     <w:rsid w:val="00392CB8"/>
     <w:rsid w:val="003A23CA"/>
     <w:rsid w:val="003B4FFB"/>
     <w:rsid w:val="003C7B7D"/>
     <w:rsid w:val="003D14A5"/>
     <w:rsid w:val="003D39E5"/>
+    <w:rsid w:val="003D3A43"/>
     <w:rsid w:val="003D79F8"/>
     <w:rsid w:val="003E06B8"/>
     <w:rsid w:val="003E45EB"/>
     <w:rsid w:val="003E5BC0"/>
     <w:rsid w:val="0040070B"/>
     <w:rsid w:val="0040111C"/>
     <w:rsid w:val="00401FA1"/>
     <w:rsid w:val="0040244C"/>
     <w:rsid w:val="00402A6C"/>
     <w:rsid w:val="00407D2C"/>
     <w:rsid w:val="0041057D"/>
     <w:rsid w:val="00411447"/>
     <w:rsid w:val="00421D86"/>
     <w:rsid w:val="0043030D"/>
     <w:rsid w:val="00432EC1"/>
     <w:rsid w:val="00433221"/>
     <w:rsid w:val="0043536E"/>
     <w:rsid w:val="0043642C"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
     <w:rsid w:val="00465805"/>
     <w:rsid w:val="0046581C"/>
     <w:rsid w:val="0048018B"/>
     <w:rsid w:val="00482365"/>
@@ -8312,50 +8313,51 @@
     <w:rsid w:val="00A73323"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A7451F"/>
     <w:rsid w:val="00A769E8"/>
     <w:rsid w:val="00A80EE8"/>
     <w:rsid w:val="00A84BB4"/>
     <w:rsid w:val="00A91B08"/>
     <w:rsid w:val="00A920A2"/>
     <w:rsid w:val="00AA5466"/>
     <w:rsid w:val="00AB0721"/>
     <w:rsid w:val="00AB66A5"/>
     <w:rsid w:val="00AD0C45"/>
     <w:rsid w:val="00AD2482"/>
     <w:rsid w:val="00AD5FCA"/>
     <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AE5E7F"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF52E8"/>
     <w:rsid w:val="00AF6EB1"/>
     <w:rsid w:val="00B05BF8"/>
     <w:rsid w:val="00B13878"/>
     <w:rsid w:val="00B20AAC"/>
     <w:rsid w:val="00B31C8B"/>
     <w:rsid w:val="00B34329"/>
     <w:rsid w:val="00B3566D"/>
+    <w:rsid w:val="00B35DA7"/>
     <w:rsid w:val="00B40B98"/>
     <w:rsid w:val="00B4145F"/>
     <w:rsid w:val="00B47095"/>
     <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B521AC"/>
     <w:rsid w:val="00B603C4"/>
     <w:rsid w:val="00B6378B"/>
     <w:rsid w:val="00B7033F"/>
     <w:rsid w:val="00B73EEB"/>
     <w:rsid w:val="00B76B41"/>
     <w:rsid w:val="00B806DC"/>
     <w:rsid w:val="00B80E33"/>
     <w:rsid w:val="00B83BCA"/>
     <w:rsid w:val="00B92084"/>
     <w:rsid w:val="00B920DA"/>
     <w:rsid w:val="00B93EE7"/>
     <w:rsid w:val="00BB2478"/>
     <w:rsid w:val="00BB4BE9"/>
     <w:rsid w:val="00BB50DB"/>
     <w:rsid w:val="00BC3AE3"/>
     <w:rsid w:val="00BC55B5"/>
     <w:rsid w:val="00BD1DEA"/>
     <w:rsid w:val="00BD5436"/>
     <w:rsid w:val="00BD5B6C"/>
     <w:rsid w:val="00BE06C4"/>
@@ -10024,75 +10026,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>408</Words>
-  <Characters>2331</Characters>
+  <Words>1789</Words>
+  <Characters>952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>7</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2734</CharactersWithSpaces>
+  <CharactersWithSpaces>2736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>