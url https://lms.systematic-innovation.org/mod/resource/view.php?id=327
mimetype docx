--- v2 (2026-01-12)
+++ v3 (2026-05-28)
@@ -32,93 +32,119 @@
     <w:p w14:paraId="42A6D438" w14:textId="00FFC835" w:rsidR="00157E36" w:rsidRDefault="00157E36" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>物料存量控管與呆滯料分析處理實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="0C230EAE" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
+    <w:p w14:paraId="1BC77435" w14:textId="617BC87E" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227573507"/>
       <w:r w:rsidR="002C2892">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>2026/4/24</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
+        <w:t>2026/</w:t>
+      </w:r>
+      <w:r w:rsidR="00045DFC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>，週</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002C2892">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>五</w:t>
-      </w:r>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00045DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>，週</w:t>
+      </w:r>
+      <w:r w:rsidR="00707900">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
@@ -701,167 +727,101 @@
         <w:t xml:space="preserve">13. 呆滯料發生原因分析 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E62D9CF" w14:textId="57133CEB" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(1).取消訂單(</w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(1).取消訂單(Cancelorder)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48152A62" w14:textId="7F3E2612" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(2).訂單變更(</w:t>
-[...21 lines deleted...]
-        <w:t>)─訂單數量減少(砍單)</w:t>
+        <w:t>(2).訂單變更(OrderChanges)─訂單數量減少(砍單)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF17EBF" w14:textId="49DAB1E1" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(3).客戶更改產品規格或工程變更(EC；</w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(3).客戶更改產品規格或工程變更(EC；EngineeringChange)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C2D160" w14:textId="16FADCF9" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(4).銷售預測不準(高估)</w:t>
@@ -917,95 +877,51 @@
         <w:t>(6).RMA(銷貨退回)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDF3F0C" w14:textId="556BE0A4" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(7).最小訂購量(MOQ；</w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(7).最小訂購量(MOQ；MinimumOrderQuantity)或包裝大小(Packingsize)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0731DE20" w14:textId="2ED46E06" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(8).MC(物管、資材)控管不嚴，安全存量設定控管不嚴</w:t>
@@ -1712,75 +1628,107 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="3047D722" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="55351504" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="22A276E7" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="002C2892" w:rsidRPr="002C2892">
+      <w:r w:rsidR="00707900" w:rsidRPr="00707900">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/4/24，週五</w:t>
+        <w:t>2026/</w:t>
+      </w:r>
+      <w:r w:rsidR="00045DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00707900" w:rsidRPr="00707900">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00045DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00707900" w:rsidRPr="00707900">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>，週二</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3599,51 +3547,51 @@
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>【注意事項】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CDE902" w14:textId="77777777" w:rsidR="00611571" w:rsidRPr="0075667D" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="OLE_LINK21"/>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK21"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="009E661B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3846,75 +3794,75 @@
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45BA754B" w14:textId="77777777" w:rsidR="00E57C5E" w:rsidRDefault="00E57C5E">
+    <w:p w14:paraId="0FEBEC96" w14:textId="77777777" w:rsidR="00AE5E7F" w:rsidRDefault="00AE5E7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A828456" w14:textId="77777777" w:rsidR="00E57C5E" w:rsidRDefault="00E57C5E">
+    <w:p w14:paraId="712E001E" w14:textId="77777777" w:rsidR="00AE5E7F" w:rsidRDefault="00AE5E7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3961,51 +3909,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -4038,58 +3985,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F1F8DC8" w14:textId="77777777" w:rsidR="00E57C5E" w:rsidRDefault="00E57C5E">
+    <w:p w14:paraId="74D60473" w14:textId="77777777" w:rsidR="00AE5E7F" w:rsidRDefault="00AE5E7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="262E310E" w14:textId="77777777" w:rsidR="00E57C5E" w:rsidRDefault="00E57C5E">
+    <w:p w14:paraId="2AE18273" w14:textId="77777777" w:rsidR="00AE5E7F" w:rsidRDefault="00AE5E7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -7869,101 +7816,101 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C979FA"/>
     <w:rsid w:val="00001BC8"/>
     <w:rsid w:val="000037C2"/>
     <w:rsid w:val="00003F5C"/>
     <w:rsid w:val="000073AF"/>
     <w:rsid w:val="00014643"/>
     <w:rsid w:val="000155BA"/>
     <w:rsid w:val="0002421D"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="00032553"/>
     <w:rsid w:val="0003407C"/>
     <w:rsid w:val="00034B24"/>
     <w:rsid w:val="00034DAB"/>
     <w:rsid w:val="00036024"/>
     <w:rsid w:val="00040825"/>
     <w:rsid w:val="00041B5D"/>
+    <w:rsid w:val="00045DFC"/>
     <w:rsid w:val="00047F31"/>
     <w:rsid w:val="00050B80"/>
     <w:rsid w:val="00055549"/>
     <w:rsid w:val="00057359"/>
     <w:rsid w:val="0007045F"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00073680"/>
     <w:rsid w:val="00073DDC"/>
     <w:rsid w:val="00082577"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A19"/>
     <w:rsid w:val="000933FA"/>
     <w:rsid w:val="000A3222"/>
     <w:rsid w:val="000C4BDC"/>
     <w:rsid w:val="000E25EB"/>
     <w:rsid w:val="000E7B38"/>
     <w:rsid w:val="000F4493"/>
     <w:rsid w:val="00101A15"/>
     <w:rsid w:val="00110D58"/>
     <w:rsid w:val="001171D3"/>
     <w:rsid w:val="001278A4"/>
     <w:rsid w:val="001357B1"/>
     <w:rsid w:val="00147596"/>
     <w:rsid w:val="00152D9C"/>
@@ -8113,64 +8060,66 @@
     <w:rsid w:val="00596E16"/>
     <w:rsid w:val="005C0585"/>
     <w:rsid w:val="005C1C4A"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00605AB3"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="00627465"/>
     <w:rsid w:val="0064588F"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00681050"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
+    <w:rsid w:val="006A68E3"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006D5AFF"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="00705B69"/>
+    <w:rsid w:val="00707900"/>
     <w:rsid w:val="007134DE"/>
     <w:rsid w:val="00714D99"/>
     <w:rsid w:val="007336FF"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
     <w:rsid w:val="007409AD"/>
     <w:rsid w:val="00742870"/>
     <w:rsid w:val="00744297"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
@@ -8270,50 +8219,51 @@
     <w:rsid w:val="00A45E42"/>
     <w:rsid w:val="00A50699"/>
     <w:rsid w:val="00A52D8E"/>
     <w:rsid w:val="00A53461"/>
     <w:rsid w:val="00A61B71"/>
     <w:rsid w:val="00A61BAB"/>
     <w:rsid w:val="00A62A15"/>
     <w:rsid w:val="00A631C8"/>
     <w:rsid w:val="00A66E80"/>
     <w:rsid w:val="00A71E1E"/>
     <w:rsid w:val="00A73323"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A7451F"/>
     <w:rsid w:val="00A769E8"/>
     <w:rsid w:val="00A80EE8"/>
     <w:rsid w:val="00A84BB4"/>
     <w:rsid w:val="00A91B08"/>
     <w:rsid w:val="00A920A2"/>
     <w:rsid w:val="00AA5466"/>
     <w:rsid w:val="00AB0721"/>
     <w:rsid w:val="00AB66A5"/>
     <w:rsid w:val="00AD0C45"/>
     <w:rsid w:val="00AD2482"/>
     <w:rsid w:val="00AD5FCA"/>
     <w:rsid w:val="00AD689B"/>
+    <w:rsid w:val="00AE5E7F"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF52E8"/>
     <w:rsid w:val="00AF6EB1"/>
     <w:rsid w:val="00B05BF8"/>
     <w:rsid w:val="00B13878"/>
     <w:rsid w:val="00B20AAC"/>
     <w:rsid w:val="00B31C8B"/>
     <w:rsid w:val="00B34329"/>
     <w:rsid w:val="00B3566D"/>
     <w:rsid w:val="00B40B98"/>
     <w:rsid w:val="00B4145F"/>
     <w:rsid w:val="00B47095"/>
     <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B521AC"/>
     <w:rsid w:val="00B603C4"/>
     <w:rsid w:val="00B6378B"/>
     <w:rsid w:val="00B7033F"/>
     <w:rsid w:val="00B73EEB"/>
     <w:rsid w:val="00B76B41"/>
     <w:rsid w:val="00B806DC"/>
     <w:rsid w:val="00B80E33"/>
     <w:rsid w:val="00B83BCA"/>
     <w:rsid w:val="00B92084"/>
     <w:rsid w:val="00B920DA"/>
     <w:rsid w:val="00B93EE7"/>
@@ -8444,50 +8394,51 @@
     <w:rsid w:val="00F14ACA"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F314A7"/>
     <w:rsid w:val="00F33D8F"/>
     <w:rsid w:val="00F35BBF"/>
     <w:rsid w:val="00F42DA5"/>
     <w:rsid w:val="00F6077A"/>
     <w:rsid w:val="00F60C7D"/>
     <w:rsid w:val="00F734C7"/>
     <w:rsid w:val="00F73F3E"/>
     <w:rsid w:val="00F77E95"/>
     <w:rsid w:val="00F811B2"/>
     <w:rsid w:val="00F8340E"/>
     <w:rsid w:val="00F923CE"/>
     <w:rsid w:val="00F927BA"/>
     <w:rsid w:val="00F94920"/>
     <w:rsid w:val="00F97E3A"/>
     <w:rsid w:val="00FA08DB"/>
     <w:rsid w:val="00FA2CAC"/>
     <w:rsid w:val="00FA375D"/>
     <w:rsid w:val="00FB3283"/>
     <w:rsid w:val="00FB5851"/>
     <w:rsid w:val="00FB6D1B"/>
     <w:rsid w:val="00FC0D05"/>
     <w:rsid w:val="00FC2119"/>
+    <w:rsid w:val="00FC54B9"/>
     <w:rsid w:val="00FC6E7F"/>
     <w:rsid w:val="00FD0741"/>
     <w:rsid w:val="00FE1F0C"/>
     <w:rsid w:val="00FE6538"/>
     <w:rsid w:val="00FE7DBD"/>
     <w:rsid w:val="00FF0180"/>
     <w:rsid w:val="00FF3EE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>