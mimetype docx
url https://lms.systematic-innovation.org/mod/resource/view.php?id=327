--- v3 (2026-05-28)
+++ v4 (2026-08-26)
@@ -1,150 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42A6D438" w14:textId="00FFC835" w:rsidR="00157E36" w:rsidRDefault="00157E36" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>物料存量控管與呆滯料分析處理實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="617BC87E" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
+    <w:p w14:paraId="1BC77435" w14:textId="5B6A992F" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk227573507"/>
       <w:r w:rsidR="002C2892">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="00045DFC">
+      <w:r w:rsidR="000502FF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="002C2892">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00045DFC">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="000502FF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>，週</w:t>
       </w:r>
-      <w:r w:rsidR="00707900">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="000502FF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>二</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>三</w:t>
+      </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
@@ -727,101 +726,167 @@
         <w:t xml:space="preserve">13. 呆滯料發生原因分析 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E62D9CF" w14:textId="57133CEB" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(1).取消訂單(Cancelorder)</w:t>
+        <w:t>(1).取消訂單(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Cancelorder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48152A62" w14:textId="7F3E2612" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(2).訂單變更(OrderChanges)─訂單數量減少(砍單)</w:t>
+        <w:t>(2).訂單變更(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>OrderChanges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)─訂單數量減少(砍單)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF17EBF" w14:textId="49DAB1E1" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(3).客戶更改產品規格或工程變更(EC；EngineeringChange)</w:t>
+        <w:t>(3).客戶更改產品規格或工程變更(EC；</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>EngineeringChange</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C2D160" w14:textId="16FADCF9" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(4).銷售預測不準(高估)</w:t>
@@ -877,51 +942,95 @@
         <w:t>(6).RMA(銷貨退回)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDF3F0C" w14:textId="556BE0A4" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(7).最小訂購量(MOQ；MinimumOrderQuantity)或包裝大小(Packingsize)</w:t>
+        <w:t>(7).最小訂購量(MOQ；</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>MinimumOrderQuantity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)或包裝大小(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Packingsize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00157E36">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0731DE20" w14:textId="2ED46E06" w:rsidR="00157E36" w:rsidRPr="00157E36" w:rsidRDefault="00157E36" w:rsidP="00157E36">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="163" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157E36">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(8).MC(物管、資材)控管不嚴，安全存量設定控管不嚴</w:t>
@@ -1625,110 +1734,79 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="3047D722" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="22A276E7" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="79B4AED1" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="00707900" w:rsidRPr="00707900">
+      <w:r w:rsidR="000502FF" w:rsidRPr="000502FF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/</w:t>
-[...31 lines deleted...]
-        <w:t>，週二</w:t>
+        <w:t>2026/9/30，週三</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3811,58 +3889,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FEBEC96" w14:textId="77777777" w:rsidR="00AE5E7F" w:rsidRDefault="00AE5E7F">
+    <w:p w14:paraId="02213209" w14:textId="77777777" w:rsidR="00D8293B" w:rsidRDefault="00D8293B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="712E001E" w14:textId="77777777" w:rsidR="00AE5E7F" w:rsidRDefault="00AE5E7F">
+    <w:p w14:paraId="7E2BEFE8" w14:textId="77777777" w:rsidR="00D8293B" w:rsidRDefault="00D8293B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3909,50 +3987,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
+    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -3985,58 +4064,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74D60473" w14:textId="77777777" w:rsidR="00AE5E7F" w:rsidRDefault="00AE5E7F">
+    <w:p w14:paraId="6DCA067F" w14:textId="77777777" w:rsidR="00D8293B" w:rsidRDefault="00D8293B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AE18273" w14:textId="77777777" w:rsidR="00AE5E7F" w:rsidRDefault="00AE5E7F">
+    <w:p w14:paraId="080B3B2F" w14:textId="77777777" w:rsidR="00D8293B" w:rsidRDefault="00D8293B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -7816,102 +7895,103 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C979FA"/>
     <w:rsid w:val="00001BC8"/>
     <w:rsid w:val="000037C2"/>
     <w:rsid w:val="00003F5C"/>
     <w:rsid w:val="000073AF"/>
     <w:rsid w:val="00014643"/>
     <w:rsid w:val="000155BA"/>
     <w:rsid w:val="0002421D"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="00032553"/>
     <w:rsid w:val="0003407C"/>
     <w:rsid w:val="00034B24"/>
     <w:rsid w:val="00034DAB"/>
     <w:rsid w:val="00036024"/>
     <w:rsid w:val="00040825"/>
     <w:rsid w:val="00041B5D"/>
     <w:rsid w:val="00045DFC"/>
     <w:rsid w:val="00047F31"/>
+    <w:rsid w:val="000502FF"/>
     <w:rsid w:val="00050B80"/>
     <w:rsid w:val="00055549"/>
     <w:rsid w:val="00057359"/>
     <w:rsid w:val="0007045F"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00073680"/>
     <w:rsid w:val="00073DDC"/>
     <w:rsid w:val="00082577"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A19"/>
     <w:rsid w:val="000933FA"/>
     <w:rsid w:val="000A3222"/>
     <w:rsid w:val="000C4BDC"/>
     <w:rsid w:val="000E25EB"/>
     <w:rsid w:val="000E7B38"/>
     <w:rsid w:val="000F4493"/>
     <w:rsid w:val="00101A15"/>
     <w:rsid w:val="00110D58"/>
     <w:rsid w:val="001171D3"/>
     <w:rsid w:val="001278A4"/>
     <w:rsid w:val="001357B1"/>
     <w:rsid w:val="00147596"/>
     <w:rsid w:val="00152D9C"/>
     <w:rsid w:val="00153F82"/>
@@ -7931,50 +8011,51 @@
     <w:rsid w:val="001B0A85"/>
     <w:rsid w:val="001B2B83"/>
     <w:rsid w:val="001B3FDE"/>
     <w:rsid w:val="001B7513"/>
     <w:rsid w:val="001C057D"/>
     <w:rsid w:val="001C3EDE"/>
     <w:rsid w:val="001D042D"/>
     <w:rsid w:val="001D1B7A"/>
     <w:rsid w:val="001D2746"/>
     <w:rsid w:val="001E2C61"/>
     <w:rsid w:val="001E65F2"/>
     <w:rsid w:val="001F100E"/>
     <w:rsid w:val="001F346D"/>
     <w:rsid w:val="001F5CEE"/>
     <w:rsid w:val="001F6452"/>
     <w:rsid w:val="002014DB"/>
     <w:rsid w:val="002063DF"/>
     <w:rsid w:val="00223417"/>
     <w:rsid w:val="00223A8E"/>
     <w:rsid w:val="00224627"/>
     <w:rsid w:val="002333CB"/>
     <w:rsid w:val="00234B62"/>
     <w:rsid w:val="00236EDE"/>
     <w:rsid w:val="00242EC7"/>
     <w:rsid w:val="0024444B"/>
+    <w:rsid w:val="002461E9"/>
     <w:rsid w:val="00255DC9"/>
     <w:rsid w:val="002579F0"/>
     <w:rsid w:val="00263450"/>
     <w:rsid w:val="00277E78"/>
     <w:rsid w:val="0028663F"/>
     <w:rsid w:val="00293E25"/>
     <w:rsid w:val="002B029A"/>
     <w:rsid w:val="002B1E80"/>
     <w:rsid w:val="002B4013"/>
     <w:rsid w:val="002B5A6B"/>
     <w:rsid w:val="002C2892"/>
     <w:rsid w:val="002C3581"/>
     <w:rsid w:val="002C4A72"/>
     <w:rsid w:val="002C5819"/>
     <w:rsid w:val="002C769B"/>
     <w:rsid w:val="002C7C9E"/>
     <w:rsid w:val="002D6466"/>
     <w:rsid w:val="002E3DF6"/>
     <w:rsid w:val="00301FAE"/>
     <w:rsid w:val="00304AE5"/>
     <w:rsid w:val="00305793"/>
     <w:rsid w:val="00316EED"/>
     <w:rsid w:val="00331F59"/>
     <w:rsid w:val="003322BE"/>
     <w:rsid w:val="0033467E"/>
@@ -8032,55 +8113,57 @@
     <w:rsid w:val="004A41D1"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004B316B"/>
     <w:rsid w:val="004B4B3F"/>
     <w:rsid w:val="004B6C52"/>
     <w:rsid w:val="004C13FD"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="00514B70"/>
     <w:rsid w:val="00514DBE"/>
     <w:rsid w:val="00521954"/>
     <w:rsid w:val="00527193"/>
     <w:rsid w:val="00527D0C"/>
     <w:rsid w:val="00537E71"/>
     <w:rsid w:val="00541974"/>
     <w:rsid w:val="00547AED"/>
     <w:rsid w:val="005559FD"/>
     <w:rsid w:val="00556835"/>
     <w:rsid w:val="00561CCF"/>
     <w:rsid w:val="00565FD0"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571656"/>
+    <w:rsid w:val="00582148"/>
     <w:rsid w:val="00582553"/>
     <w:rsid w:val="005839BE"/>
     <w:rsid w:val="00584086"/>
     <w:rsid w:val="00596E16"/>
     <w:rsid w:val="005C0585"/>
+    <w:rsid w:val="005C14EF"/>
     <w:rsid w:val="005C1C4A"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00605AB3"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="00627465"/>
     <w:rsid w:val="0064588F"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00681050"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A68E3"/>
     <w:rsid w:val="006A7029"/>
@@ -8312,94 +8395,96 @@
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>
     <w:rsid w:val="00CC65AB"/>
     <w:rsid w:val="00CC6BA3"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CD5026"/>
     <w:rsid w:val="00CD5F89"/>
     <w:rsid w:val="00CD76D8"/>
     <w:rsid w:val="00CF2FFF"/>
     <w:rsid w:val="00D0373B"/>
     <w:rsid w:val="00D04103"/>
     <w:rsid w:val="00D12366"/>
     <w:rsid w:val="00D2584C"/>
     <w:rsid w:val="00D36782"/>
     <w:rsid w:val="00D55F8B"/>
     <w:rsid w:val="00D56E8D"/>
     <w:rsid w:val="00D627D2"/>
     <w:rsid w:val="00D64117"/>
     <w:rsid w:val="00D749C8"/>
     <w:rsid w:val="00D77EB7"/>
     <w:rsid w:val="00D8135E"/>
+    <w:rsid w:val="00D8293B"/>
     <w:rsid w:val="00D83667"/>
     <w:rsid w:val="00D842E5"/>
     <w:rsid w:val="00D869AE"/>
     <w:rsid w:val="00D91963"/>
     <w:rsid w:val="00D921C9"/>
     <w:rsid w:val="00D92C04"/>
     <w:rsid w:val="00D931C2"/>
     <w:rsid w:val="00D96A25"/>
     <w:rsid w:val="00DA08DF"/>
     <w:rsid w:val="00DA2CEF"/>
     <w:rsid w:val="00DA57FC"/>
     <w:rsid w:val="00DA5872"/>
     <w:rsid w:val="00DA5B0D"/>
     <w:rsid w:val="00DB48EE"/>
     <w:rsid w:val="00DE1C96"/>
     <w:rsid w:val="00DE2407"/>
     <w:rsid w:val="00DE4704"/>
     <w:rsid w:val="00DE751F"/>
     <w:rsid w:val="00DF12E4"/>
     <w:rsid w:val="00E00D92"/>
     <w:rsid w:val="00E03950"/>
     <w:rsid w:val="00E07575"/>
     <w:rsid w:val="00E11D09"/>
     <w:rsid w:val="00E12E75"/>
     <w:rsid w:val="00E30771"/>
     <w:rsid w:val="00E30777"/>
     <w:rsid w:val="00E34E51"/>
     <w:rsid w:val="00E36305"/>
     <w:rsid w:val="00E417D0"/>
     <w:rsid w:val="00E434A5"/>
     <w:rsid w:val="00E454EE"/>
     <w:rsid w:val="00E470B9"/>
     <w:rsid w:val="00E51CC6"/>
     <w:rsid w:val="00E5243B"/>
     <w:rsid w:val="00E53272"/>
     <w:rsid w:val="00E55283"/>
     <w:rsid w:val="00E56B82"/>
     <w:rsid w:val="00E57C5E"/>
     <w:rsid w:val="00E60C64"/>
     <w:rsid w:val="00E73EA0"/>
     <w:rsid w:val="00E75D28"/>
     <w:rsid w:val="00E811D7"/>
     <w:rsid w:val="00E92502"/>
     <w:rsid w:val="00E96254"/>
+    <w:rsid w:val="00EA6659"/>
     <w:rsid w:val="00EB573F"/>
     <w:rsid w:val="00EB6AA4"/>
     <w:rsid w:val="00EC2CB2"/>
     <w:rsid w:val="00ED242D"/>
     <w:rsid w:val="00EE0764"/>
     <w:rsid w:val="00EE285B"/>
     <w:rsid w:val="00EE4586"/>
     <w:rsid w:val="00EE5206"/>
     <w:rsid w:val="00EF38C1"/>
     <w:rsid w:val="00EF71AA"/>
     <w:rsid w:val="00F00BEF"/>
     <w:rsid w:val="00F04357"/>
     <w:rsid w:val="00F12A0A"/>
     <w:rsid w:val="00F14ACA"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F314A7"/>
     <w:rsid w:val="00F33D8F"/>
     <w:rsid w:val="00F35BBF"/>
     <w:rsid w:val="00F42DA5"/>
     <w:rsid w:val="00F6077A"/>
     <w:rsid w:val="00F60C7D"/>
     <w:rsid w:val="00F734C7"/>
     <w:rsid w:val="00F73F3E"/>
     <w:rsid w:val="00F77E95"/>
     <w:rsid w:val="00F811B2"/>