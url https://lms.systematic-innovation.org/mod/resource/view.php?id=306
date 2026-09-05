--- v0 (2025-10-15)
+++ v1 (2026-09-05)
@@ -1,3428 +1,3471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="77159DDF" w14:textId="46488E67" w:rsidR="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5AFF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>電腦系統如何建BOM(產品結構)、生產途程(Routing) 與製令工單異動處理實務</w:t>
+        <w:t>電腦系統如何建BOM(產品結構)、生產途程(Routing) 與</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D5AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>製令工單異</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D5AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>動處理實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="602DAEB5" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
+    <w:p w14:paraId="1BC77435" w14:textId="5C7B8C1D" w:rsidR="00433221" w:rsidRPr="00772EEE" w:rsidRDefault="00433221" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D56E8D">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
+      <w:r w:rsidR="00760F06" w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>2025/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA042D">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF366A" w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00FC2119">
+      <w:r w:rsidR="00BC6655">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA042D">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF366A" w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>週</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC2119">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>二</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
+        <w:t>週</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6655">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
+        <w:t>四</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
+      </w:r>
+      <w:r w:rsidR="000073AF" w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRDefault="00433221" w:rsidP="00433221">
+    <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRPr="00772EEE" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D56E8D">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>上課地點：新竹班 (上課前3天 通知上課教室地址)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7982864B" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00D56E8D" w:rsidRDefault="006D5AFF" w:rsidP="00433221">
-[...11 lines deleted...]
-    <w:p w14:paraId="2F10A5BB" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="00407D2C" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
+    <w:p w14:paraId="2F10A5BB" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="00772EEE" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00407D2C">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="00407D2C">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>課程說明</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2790943B" w14:textId="3176818B" w:rsidR="006D5AFF" w:rsidRPr="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
+    <w:p w14:paraId="10838D66" w14:textId="37BF6248" w:rsidR="005C5864" w:rsidRPr="00772EEE" w:rsidRDefault="005C5864" w:rsidP="00772EEE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>在製造管理中，常見產品結構用料表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BOM</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Bill Of Material)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、生產途程</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Routing) </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>與製令</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Work order)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>，各個功能為何</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>尤其是在製造管理資訊系統中彼此的關聯為何</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>?</w:t>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">許多因未瞭解，致使生管、物管、製造部門及資訊系統等部門人員感到困惑，無法發揮其原始設計實質功能。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F5E7E5" w14:textId="1FA6D281" w:rsidR="006D5AFF" w:rsidRPr="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
+    <w:p w14:paraId="56011CA3" w14:textId="77777777" w:rsidR="00772EEE" w:rsidRPr="00772EEE" w:rsidRDefault="005C5864" w:rsidP="00772EEE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5AFF">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">許多因未瞭解，致使生管、物管、製造部門及資訊系統等部門人員感到困惑，無法發揮其原始設計實質功能。 </w:t>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>首先是物管針對材料製程損耗率，如何額外備料問題，然而材料製程損耗率則需在</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>BOM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">維護。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B6927C" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
+    <w:p w14:paraId="27EB2182" w14:textId="77777777" w:rsidR="00772EEE" w:rsidRPr="00772EEE" w:rsidRDefault="005C5864" w:rsidP="00772EEE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5AFF">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">維護。 </w:t>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生管如何做好生產排程、產能規劃，其所需標準工時及產能資訊則需從生產途程 (Routing)獲得。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D65FDA3" w14:textId="08148171" w:rsidR="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
+    <w:p w14:paraId="2CA36A13" w14:textId="40B98333" w:rsidR="005C5864" w:rsidRPr="00772EEE" w:rsidRDefault="005C5864" w:rsidP="00772EEE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5AFF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>料倉如何備料、發料至生產線，生管如何做好生產進度監控</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SFC</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Shop Floor Control)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>，生產材料如何扣帳問題</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>－</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Back flush (</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>倒沖扣帳</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>，以上則與製令</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Work Order)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>有關。</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA54D8A" w14:textId="1A376A61" w:rsidR="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
+    <w:p w14:paraId="40BFA3D0" w14:textId="04911241" w:rsidR="005C5864" w:rsidRPr="00772EEE" w:rsidRDefault="005C5864" w:rsidP="00772EEE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>另外，製令未發料或已發料或發部份料，而生產線未投入生產或已生產至某一進度，針對各種狀況材料如何處理</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>製令如何處理</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>財務部如何處理製造成本</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="006D5AFF">
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 資訊系統部門人員如何</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debug ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 實為製造業頭痛而難處理之問題。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368D13E2" w14:textId="77777777" w:rsidR="00772EEE" w:rsidRPr="00772EEE" w:rsidRDefault="00772EEE" w:rsidP="00772EEE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60932989" w14:textId="1B1DA3BB" w:rsidR="00E56B82" w:rsidRPr="00772EEE" w:rsidRDefault="00E56B82" w:rsidP="00772EEE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>課程效益</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB54286" w14:textId="77777777" w:rsidR="005C5864" w:rsidRPr="00772EEE" w:rsidRDefault="005C5864" w:rsidP="00772EEE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>本課程藉由實務教學、理論引導、綜合研討及實例演練，有系統探討產品結構用料表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>(BOM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Bill Of Material)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>、生產途程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Routing) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>與製令</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>(Work order)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>，使明瞭在製造管理資訊系統的關聯與功能，提昇物管控管物料存量技巧能力，降低原物料庫存、避免資金積壓，庫存空間被侵佔。提昇生管如何做好生產排程、產能規劃、生產進度監控</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SFC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>、製令管理，促使訂單能準時完成，提高訂單的交期達成率</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(On time delivery) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>以提升顧客服務水準，並降低在製品庫存，保持製程之流暢與穩定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>生產線平衡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>; Line Of Balance)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B68E158" w14:textId="37C5CCDF" w:rsidR="005C5864" w:rsidRPr="00772EEE" w:rsidRDefault="005C5864" w:rsidP="00772EEE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>另外，使財務部明瞭製令各種狀況，如何處理製造成本；針對製令各種狀況，使資訊系統部門人員明瞭如何</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> debug</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>實為製造業頭痛而難處理之問題。</w:t>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>頭痛而難處理之問題。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60932989" w14:textId="129C81A6" w:rsidR="00E56B82" w:rsidRPr="00407D2C" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
+    <w:p w14:paraId="7B9453AB" w14:textId="65B3AFA1" w:rsidR="00E56B82" w:rsidRPr="00772EEE" w:rsidRDefault="00E56B82" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00407D2C">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="00407D2C">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t>課程效益</w:t>
+        <w:t>適合對象</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAE4621" w14:textId="1D9A92DE" w:rsidR="006D5AFF" w:rsidRPr="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
-[...198 lines deleted...]
-    <w:p w14:paraId="7B9453AB" w14:textId="65B3AFA1" w:rsidR="00E56B82" w:rsidRPr="00EE4586" w:rsidRDefault="00E56B82" w:rsidP="006D5AFF">
+    <w:p w14:paraId="41990C74" w14:textId="77777777" w:rsidR="005C5864" w:rsidRPr="00772EEE" w:rsidRDefault="005C5864" w:rsidP="005C5864">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...17 lines deleted...]
-        <w:t>適合對象</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>本課程特別適合製造業之生管、生產管理、物料管理、資材管理、運籌管理、供應鏈管理、工業工程、製程工程師、製造管理、財務部、製造部門及資訊系統等部門人員研習。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B42F41D" w14:textId="253FDDB3" w:rsidR="006D5AFF" w:rsidRPr="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
-[...22 lines deleted...]
-    <w:p w14:paraId="26843098" w14:textId="629BCD28" w:rsidR="00E56B82" w:rsidRPr="00EE4586" w:rsidRDefault="00E56B82" w:rsidP="006D5AFF">
+    <w:p w14:paraId="26843098" w14:textId="37BAF8F8" w:rsidR="00E56B82" w:rsidRPr="00772EEE" w:rsidRDefault="00E56B82" w:rsidP="005C5864">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE4586">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE4586">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>課程大綱</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2869FA" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="5C2869FA" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>產品結構用料表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BOM</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Bill Of Material)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15768420" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="15768420" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. 從E-BOM 到 M-BOM </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB76D1A" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="7EB76D1A" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>可以建</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>BOM</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>依製令發料、不可以建</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>BOM</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>用領料單領料</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE18876" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="5DE18876" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3. BOM </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>種類</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>階層式</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>BOM</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>、配方式</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>BOM</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Phantom BOM</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost BOM…) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303D0730" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="303D0730" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4. 如何建BOM之維護、查詢 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30497AA1" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="30497AA1" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>替代料</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Substitute) </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>之建立</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF24330" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="0DF24330" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>材料製程損耗率在</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>BOM</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>之維護</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220853F8" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="220853F8" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.7. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>工程變更</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EC</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Engineering Change) </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>之處理</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348A082B" w14:textId="413AC8E3" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="348A082B" w14:textId="31855874" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.8. MRP 如何展BOM </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F02DD7" w14:textId="77777777" w:rsidR="003E06B8" w:rsidRPr="003E06B8" w:rsidRDefault="003E06B8" w:rsidP="003E06B8">
+    <w:p w14:paraId="15F02DD7" w14:textId="77777777" w:rsidR="003E06B8" w:rsidRPr="00772EEE" w:rsidRDefault="003E06B8" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BB3C842" w14:textId="06AC2ABC" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="6BB3C842" w14:textId="06AC2ABC" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>生產途程</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Routing) </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>─</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>產品製程管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B166C2F" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="6B166C2F" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>製程</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manufacturing process) </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>和生產途程</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Routing) </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>之差異</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5641299B" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="5641299B" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2.  如何建 Routing ─ 標準途程 (Standard)、替代途程 (Alternative) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE5F3C1" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="1CE5F3C1" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3.  生產途程之功能 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC501CA" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="3CC501CA" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="413" w:firstLine="1074"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>( 1). 標準工時</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE27194" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="6CE27194" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="413" w:firstLine="1074"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>( 2). 產能計算及規劃</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462C3ABE" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="462C3ABE" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="413" w:firstLine="1074"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">( 3). 生產排程 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D66E28" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="29D66E28" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="413" w:firstLine="1074"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>( 4). MRP lead time offset 的功能</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4350D7BB" w14:textId="77777777" w:rsidR="003E06B8" w:rsidRPr="003E06B8" w:rsidRDefault="003E06B8" w:rsidP="003E06B8">
+    <w:p w14:paraId="4350D7BB" w14:textId="77777777" w:rsidR="003E06B8" w:rsidRPr="00772EEE" w:rsidRDefault="003E06B8" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739F31D5" w14:textId="3A1B45C8" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="739F31D5" w14:textId="3A1B45C8" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>製令又稱工令、工單</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Work Order or Manufacturing Order )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D47B50F" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="3D47B50F" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>製令或工單</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Work Order) </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>在電腦系統中之主要功能</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F9E3E2" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="02F9E3E2" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="413" w:firstLine="1074"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>發料至生產線</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A80A00" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="47A80A00" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="413" w:firstLine="1074"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(2). </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>生產進度監控</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SFC</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Shop Floor Control) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149484FC" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="149484FC" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="413" w:firstLine="1074"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(3). Back flush (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>倒沖扣帳</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>扣材料帳</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474172A4" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="474172A4" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>製令種類</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>一般製令、重工製令、委外製令</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D7D3F9" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="34D7D3F9" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>不同種類製令該如何備料</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C84A7EB" w14:textId="5D96573C" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="2C84A7EB" w14:textId="5D96573C" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>生管依據生產排程下製令</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Release Work Order)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">，製令設計應何時發放 ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782A9F5C" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="782A9F5C" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>生管須作製令欠料模擬，以避免停工待料</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16308715" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="16308715" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="151" w:rightChars="-153" w:right="-367" w:hangingChars="59" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3.6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>生管針對製令以下各種狀況及訂單異動</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>該如何處理製令及材料</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBAF171" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="5EBAF171" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="413" w:firstLine="1074"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>未發料、部份發料、全部發料</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CD5A76" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="44CD5A76" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367" w:firstLineChars="413" w:firstLine="1074"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(2). 未生產、部份完工、部份生產至中間製程、全部完工 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDDFDC0" w14:textId="77777777" w:rsidR="003E06B8" w:rsidRPr="003E06B8" w:rsidRDefault="003E06B8" w:rsidP="003E06B8">
+    <w:p w14:paraId="7DDDFDC0" w14:textId="77777777" w:rsidR="003E06B8" w:rsidRPr="00772EEE" w:rsidRDefault="003E06B8" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43598C38" w14:textId="0F71051E" w:rsidR="006D5AFF" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="43598C38" w14:textId="0F71051E" w:rsidR="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>4. BOM</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>、生產途程</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Routing) </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>與製令在製造管理資訊系統的關聯與功能</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A20D87" w14:textId="77777777" w:rsidR="003E06B8" w:rsidRPr="003E06B8" w:rsidRDefault="003E06B8" w:rsidP="003E06B8">
+    <w:p w14:paraId="346848C1" w14:textId="77777777" w:rsidR="00772EEE" w:rsidRPr="00772EEE" w:rsidRDefault="00772EEE" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AB280DB" w14:textId="485CB53F" w:rsidR="00E56B82" w:rsidRPr="003E06B8" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
+    <w:p w14:paraId="1AB280DB" w14:textId="485CB53F" w:rsidR="00E56B82" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="003E06B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E06B8">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>實例演練‧結論及綜合研討</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B513282" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
+    <w:p w14:paraId="0B513282" w14:textId="77777777" w:rsidR="006D5AFF" w:rsidRPr="00772EEE" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D061C09" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="00B83BCA" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
+    <w:p w14:paraId="4D061C09" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="00772EEE" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00407D2C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="00407D2C">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">課程講師 : </w:t>
-[...9 lines deleted...]
-        <w:t>歐陽老師</w:t>
+        <w:t>課程講師 : 歐陽老師</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6E743C" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="002C3581" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
+    <w:p w14:paraId="7E6E743C" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="00772EEE" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>學歷</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>國立清華大學</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>工業工程與工程管理學系博士班</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6E225F" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="002C3581" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
+    <w:p w14:paraId="6E6E225F" w14:textId="77777777" w:rsidR="00E56B82" w:rsidRPr="00772EEE" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>經歷</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>華宇電腦、華茂科技、美商迪吉多</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Digital)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、美商莫仕</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Molex)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、美商安普</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(AMP)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>等公司之生管、物料處、製造工程處等部門經理，及導入開發</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>ERP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>系統專案經理，從事相關業界工作經驗</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>多年，並擔任業界製造管理顧問及製造管理、生管、物管、呆滯料分析處理、生產排程、存貨控管、產銷協調、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ERP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>系統、物料需求規劃</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(MRP)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、產能需求規劃</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(CRP) </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、豐田式生產管理、精實生產</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Lean)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>JIT</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、供應鏈管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Supply Chain)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、製程分析與工廠佈置、同步工程等課程授課老師多年。曾在國立空中大學管理與資訊系、元智大學資訊管理系、清雲科技大學工業工程與管理系任教。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F18014A" w14:textId="11557A7D" w:rsidR="00E56B82" w:rsidRDefault="00E56B82" w:rsidP="00E56B82">
+    <w:p w14:paraId="2961F339" w14:textId="5D408BE8" w:rsidR="00772EEE" w:rsidRDefault="00E56B82" w:rsidP="00772EEE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>專長</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>: ERP (</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>企業資源規劃</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>系統、生產與作業管理、製造管理、生管、物料管理、呆滯料分析處理、生產排程、重排程</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Rescheduling)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、存貨控管、產銷協調、供應鏈管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Supply Chain)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、物料需求規劃</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(MRP)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、產能需求規劃</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(CRP) </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、豐田式生產管理、精實生產</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(Lean)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>JIT</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、製程分析與工廠佈置、同步工程、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>PLM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>MRPII</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
+      <w:r w:rsidRPr="00772EEE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>MPS</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3581">
-[...15 lines deleted...]
-        <w:t>。</w:t>
+      <w:r w:rsidRPr="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>、生產管理資訊系統。</w:t>
+      </w:r>
+      <w:r w:rsidR="00772EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="2EFD2DA8" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="5A5988A4" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="52ABF546" w:rsidR="00611571" w:rsidRPr="00EF366A" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043030D">
+      <w:r w:rsidRPr="00EF366A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="00FA042D" w:rsidRPr="00760F06">
+      <w:r w:rsidR="00FA042D" w:rsidRPr="00EF366A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:color w:val="0C02CE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA042D">
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF366A" w:rsidRPr="00EF366A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:color w:val="0C02CE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA042D" w:rsidRPr="00760F06">
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA042D" w:rsidRPr="00EF366A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:color w:val="0C02CE"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00FA042D">
+      <w:r w:rsidR="00BC6655">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
-          <w:color w:val="0C02CE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FC2119" w:rsidRPr="00FC2119">
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA042D" w:rsidRPr="00EF366A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
-          <w:bCs/>
+          <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>，週二</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D23E3" w:rsidRPr="008D23E3">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF366A" w:rsidRPr="00EF366A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
-          <w:bCs/>
+          <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2119" w:rsidRPr="00EF366A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>，週</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6655">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>四</w:t>
+      </w:r>
+      <w:r w:rsidR="008D23E3" w:rsidRPr="00EF366A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
+      <w:r w:rsidR="00B806DC" w:rsidRPr="00EF366A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上課地點</w:t>
       </w:r>
       <w:r w:rsidR="00611571" w:rsidRPr="00001BC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新竹班 (上課前3天 通知上課教室地址)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6966B51B" w14:textId="5D04B816" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="6966B51B" w14:textId="74C45B0A" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001BC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>報名方式:</w:t>
       </w:r>
       <w:r w:rsidRPr="00001BC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00176DBD" w:rsidRPr="00E454EE">
           <w:rPr>
             <w:rStyle w:val="a8"/>
             <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
             <w:bCs/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>線上報名</w:t>
+          <w:t>線</w:t>
+        </w:r>
+        <w:r w:rsidR="00176DBD" w:rsidRPr="00E454EE">
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+            <w:bCs/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>上</w:t>
+        </w:r>
+        <w:r w:rsidR="00176DBD" w:rsidRPr="00E454EE">
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+            <w:bCs/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>報名</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00176DBD" w:rsidRPr="00176DBD">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 填寫報名表。或請填妥報名表後，Email至 service@ssi.org.tw</w:t>
       </w:r>
       <w:r w:rsidRPr="00001BC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; </w:t>
       </w:r>
       <w:r w:rsidRPr="00001BC8">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>連絡電話03-5723200</w:t>
@@ -3468,84 +3511,106 @@
         <w:tblW w:w="10158" w:type="dxa"/>
         <w:tblInd w:w="-398" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1239"/>
         <w:gridCol w:w="2546"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="872"/>
         <w:gridCol w:w="1268"/>
         <w:gridCol w:w="939"/>
         <w:gridCol w:w="2436"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00611571" w:rsidRPr="008E101D" w14:paraId="30A8A077" w14:textId="77777777" w:rsidTr="00433221">
+      <w:tr w:rsidR="00611571" w:rsidRPr="008E101D" w14:paraId="30A8A077" w14:textId="77777777" w:rsidTr="00772EEE">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="527"/>
+          <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10158" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="185FDCDC" w14:textId="4CF8523C" w:rsidR="00611571" w:rsidRPr="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="006D5AFF">
+          <w:p w14:paraId="185FDCDC" w14:textId="4CF8523C" w:rsidR="00611571" w:rsidRPr="006D5AFF" w:rsidRDefault="006D5AFF" w:rsidP="00772EEE">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:afterLines="50" w:after="180"/>
               <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D5AFF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0C02CE"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>電腦系統如何建BOM(產品結構)、生產途程(Routing) 與製令工單異動處理實務</w:t>
+              <w:t>電腦系統如何建BOM(產品結構)、生產途程(Routing) 與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006D5AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="0C02CE"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>製令工單異</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006D5AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="0C02CE"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>動處理實務</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00611571" w:rsidRPr="008E101D" w14:paraId="49E67553" w14:textId="77777777" w:rsidTr="00C14263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5020C614" w14:textId="77777777" w:rsidR="00611571" w:rsidRPr="008E101D" w:rsidRDefault="00611571" w:rsidP="008E101D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -5295,59 +5360,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>因學員個人因素，上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天後即不得退費，但得轉讓、</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>轉課、或保留。上課前</w:t>
+        <w:t>轉課</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>、或保留。上課前</w:t>
       </w:r>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>7天以上申請退費，退費時扣除手續費10%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104B6729" w14:textId="77777777" w:rsidR="00611571" w:rsidRPr="0075667D" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5375,108 +5452,164 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>需報帳者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
+        <w:t>需</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>報帳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>者，請務必填寫「公司抬頭」及「統一編號」欄，以利開立收據。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4B304F" w14:textId="77777777" w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidRDefault="00611571" w:rsidP="00ED242D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-119" w:left="-1" w:hangingChars="150" w:hanging="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075667D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
+        <w:t>團報時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>每人仍需填一份資料，並加</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>註團報</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075667D">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C75E085" w14:textId="77777777" w:rsidR="00C24B6B" w:rsidRDefault="00C24B6B">
+    <w:p w14:paraId="44A9D6A4" w14:textId="77777777" w:rsidR="00BA335D" w:rsidRDefault="00BA335D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11C96185" w14:textId="77777777" w:rsidR="00C24B6B" w:rsidRDefault="00C24B6B">
+    <w:p w14:paraId="7A3230F3" w14:textId="77777777" w:rsidR="00BA335D" w:rsidRDefault="00BA335D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5600,58 +5733,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DBF969E" w14:textId="77777777" w:rsidR="00C24B6B" w:rsidRDefault="00C24B6B">
+    <w:p w14:paraId="3F374CC3" w14:textId="77777777" w:rsidR="00BA335D" w:rsidRDefault="00BA335D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05658253" w14:textId="77777777" w:rsidR="00C24B6B" w:rsidRDefault="00C24B6B">
+    <w:p w14:paraId="629C2FA1" w14:textId="77777777" w:rsidR="00BA335D" w:rsidRDefault="00BA335D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -9431,58 +9564,57 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -9553,193 +9685,201 @@
     <w:rsid w:val="001D2746"/>
     <w:rsid w:val="001E2C61"/>
     <w:rsid w:val="001E65F2"/>
     <w:rsid w:val="001F100E"/>
     <w:rsid w:val="001F346D"/>
     <w:rsid w:val="001F5CEE"/>
     <w:rsid w:val="001F6452"/>
     <w:rsid w:val="002014DB"/>
     <w:rsid w:val="002063DF"/>
     <w:rsid w:val="00223A8E"/>
     <w:rsid w:val="00224627"/>
     <w:rsid w:val="002333CB"/>
     <w:rsid w:val="00234B62"/>
     <w:rsid w:val="00236EDE"/>
     <w:rsid w:val="0024444B"/>
     <w:rsid w:val="00255DC9"/>
     <w:rsid w:val="002579F0"/>
     <w:rsid w:val="00263450"/>
     <w:rsid w:val="00277E78"/>
     <w:rsid w:val="0028663F"/>
     <w:rsid w:val="00293E25"/>
     <w:rsid w:val="002B029A"/>
     <w:rsid w:val="002B1E80"/>
     <w:rsid w:val="002B4013"/>
     <w:rsid w:val="002B5A6B"/>
+    <w:rsid w:val="002C0348"/>
     <w:rsid w:val="002C3581"/>
     <w:rsid w:val="002C4A72"/>
     <w:rsid w:val="002C5819"/>
     <w:rsid w:val="002C769B"/>
     <w:rsid w:val="002C7C9E"/>
     <w:rsid w:val="002D6466"/>
     <w:rsid w:val="002E3DF6"/>
     <w:rsid w:val="00301FAE"/>
     <w:rsid w:val="00304AE5"/>
     <w:rsid w:val="00305793"/>
     <w:rsid w:val="00316EED"/>
+    <w:rsid w:val="00331E00"/>
     <w:rsid w:val="00331F59"/>
     <w:rsid w:val="003322BE"/>
     <w:rsid w:val="0033467E"/>
     <w:rsid w:val="003346A7"/>
     <w:rsid w:val="003424F8"/>
     <w:rsid w:val="00342D0C"/>
     <w:rsid w:val="00347DEF"/>
     <w:rsid w:val="00364FEC"/>
     <w:rsid w:val="00366A0F"/>
     <w:rsid w:val="0037182C"/>
     <w:rsid w:val="00374734"/>
     <w:rsid w:val="00375C89"/>
     <w:rsid w:val="00375CF0"/>
     <w:rsid w:val="00380625"/>
     <w:rsid w:val="00381FF1"/>
     <w:rsid w:val="00392CB8"/>
     <w:rsid w:val="003A23CA"/>
     <w:rsid w:val="003B4FFB"/>
     <w:rsid w:val="003C7B7D"/>
     <w:rsid w:val="003D14A5"/>
     <w:rsid w:val="003D39E5"/>
     <w:rsid w:val="003D79F8"/>
     <w:rsid w:val="003E06B8"/>
     <w:rsid w:val="003E45EB"/>
     <w:rsid w:val="003E5BC0"/>
     <w:rsid w:val="0040070B"/>
     <w:rsid w:val="0040111C"/>
     <w:rsid w:val="00401FA1"/>
     <w:rsid w:val="0040244C"/>
     <w:rsid w:val="00402A6C"/>
     <w:rsid w:val="00407D2C"/>
     <w:rsid w:val="0041057D"/>
     <w:rsid w:val="00411447"/>
     <w:rsid w:val="00421D86"/>
     <w:rsid w:val="0043030D"/>
     <w:rsid w:val="00432EC1"/>
     <w:rsid w:val="00433221"/>
     <w:rsid w:val="0043536E"/>
     <w:rsid w:val="0043642C"/>
+    <w:rsid w:val="00447D9F"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
     <w:rsid w:val="00465805"/>
     <w:rsid w:val="0046581C"/>
     <w:rsid w:val="0048018B"/>
     <w:rsid w:val="00482365"/>
     <w:rsid w:val="004834C7"/>
     <w:rsid w:val="004859E5"/>
     <w:rsid w:val="00485A98"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="004A075B"/>
     <w:rsid w:val="004A2875"/>
     <w:rsid w:val="004A41D1"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004B316B"/>
     <w:rsid w:val="004B4B3F"/>
     <w:rsid w:val="004B6C52"/>
     <w:rsid w:val="004C13FD"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="00514B70"/>
     <w:rsid w:val="00514DBE"/>
     <w:rsid w:val="00521954"/>
     <w:rsid w:val="00527193"/>
     <w:rsid w:val="00527D0C"/>
     <w:rsid w:val="00537E71"/>
     <w:rsid w:val="00541974"/>
     <w:rsid w:val="00547AED"/>
     <w:rsid w:val="005559FD"/>
     <w:rsid w:val="00556835"/>
     <w:rsid w:val="00561CCF"/>
     <w:rsid w:val="00565FD0"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571656"/>
     <w:rsid w:val="00582553"/>
     <w:rsid w:val="005839BE"/>
     <w:rsid w:val="00584086"/>
     <w:rsid w:val="00596E16"/>
     <w:rsid w:val="005C0585"/>
     <w:rsid w:val="005C1C4A"/>
+    <w:rsid w:val="005C5864"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
+    <w:rsid w:val="006400B9"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00681050"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006B5E74"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006D5AFF"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="007134DE"/>
     <w:rsid w:val="00714D99"/>
     <w:rsid w:val="007336FF"/>
+    <w:rsid w:val="00733C60"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
     <w:rsid w:val="007409AD"/>
     <w:rsid w:val="00742870"/>
     <w:rsid w:val="00744297"/>
+    <w:rsid w:val="00751F4D"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
+    <w:rsid w:val="00772EEE"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
     <w:rsid w:val="007A2A71"/>
     <w:rsid w:val="007A734E"/>
     <w:rsid w:val="007A750F"/>
     <w:rsid w:val="007C0C36"/>
     <w:rsid w:val="007C2883"/>
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
@@ -9749,50 +9889,51 @@
     <w:rsid w:val="00836F8D"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
     <w:rsid w:val="00890B44"/>
     <w:rsid w:val="00895187"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="008A40B5"/>
     <w:rsid w:val="008B05FD"/>
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008D23E3"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
+    <w:rsid w:val="009071E4"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="00916910"/>
     <w:rsid w:val="00920DC0"/>
     <w:rsid w:val="009223DB"/>
     <w:rsid w:val="009243B1"/>
     <w:rsid w:val="00925EE7"/>
     <w:rsid w:val="00940F75"/>
     <w:rsid w:val="00941C10"/>
     <w:rsid w:val="00941DC6"/>
     <w:rsid w:val="009454EA"/>
     <w:rsid w:val="0094614A"/>
     <w:rsid w:val="009526EC"/>
     <w:rsid w:val="0095276C"/>
     <w:rsid w:val="00955C16"/>
     <w:rsid w:val="0096155A"/>
     <w:rsid w:val="0096754C"/>
     <w:rsid w:val="00976C76"/>
     <w:rsid w:val="00985774"/>
     <w:rsid w:val="00985D55"/>
     <w:rsid w:val="009A0954"/>
     <w:rsid w:val="009A5741"/>
     <w:rsid w:val="009B05FC"/>
     <w:rsid w:val="009B14F6"/>
     <w:rsid w:val="009B70D9"/>
     <w:rsid w:val="009B7EB7"/>
@@ -9843,103 +9984,107 @@
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF52E8"/>
     <w:rsid w:val="00AF6EB1"/>
     <w:rsid w:val="00B05BF8"/>
     <w:rsid w:val="00B13878"/>
     <w:rsid w:val="00B20AAC"/>
     <w:rsid w:val="00B31C8B"/>
     <w:rsid w:val="00B34329"/>
     <w:rsid w:val="00B3566D"/>
     <w:rsid w:val="00B40B98"/>
     <w:rsid w:val="00B4145F"/>
     <w:rsid w:val="00B47095"/>
     <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B521AC"/>
     <w:rsid w:val="00B603C4"/>
     <w:rsid w:val="00B6378B"/>
     <w:rsid w:val="00B7033F"/>
     <w:rsid w:val="00B73EEB"/>
     <w:rsid w:val="00B76B41"/>
     <w:rsid w:val="00B806DC"/>
     <w:rsid w:val="00B80E33"/>
     <w:rsid w:val="00B83BCA"/>
     <w:rsid w:val="00B92084"/>
     <w:rsid w:val="00B920DA"/>
     <w:rsid w:val="00B93EE7"/>
+    <w:rsid w:val="00BA335D"/>
     <w:rsid w:val="00BB2478"/>
     <w:rsid w:val="00BB4BE9"/>
     <w:rsid w:val="00BB50DB"/>
     <w:rsid w:val="00BC3AE3"/>
     <w:rsid w:val="00BC55B5"/>
+    <w:rsid w:val="00BC6655"/>
     <w:rsid w:val="00BD1DEA"/>
     <w:rsid w:val="00BD5436"/>
     <w:rsid w:val="00BD5B6C"/>
     <w:rsid w:val="00BE06C4"/>
     <w:rsid w:val="00BE1F1B"/>
     <w:rsid w:val="00BF6173"/>
     <w:rsid w:val="00BF66A6"/>
     <w:rsid w:val="00BF716F"/>
     <w:rsid w:val="00C01D9B"/>
     <w:rsid w:val="00C01EEA"/>
     <w:rsid w:val="00C04687"/>
     <w:rsid w:val="00C04D66"/>
     <w:rsid w:val="00C14263"/>
     <w:rsid w:val="00C146A4"/>
     <w:rsid w:val="00C15939"/>
+    <w:rsid w:val="00C162AC"/>
     <w:rsid w:val="00C177BE"/>
     <w:rsid w:val="00C2235C"/>
     <w:rsid w:val="00C24B6B"/>
     <w:rsid w:val="00C34496"/>
     <w:rsid w:val="00C34CD5"/>
     <w:rsid w:val="00C354D2"/>
     <w:rsid w:val="00C420D5"/>
     <w:rsid w:val="00C44DB4"/>
     <w:rsid w:val="00C45658"/>
     <w:rsid w:val="00C5376A"/>
     <w:rsid w:val="00C53918"/>
     <w:rsid w:val="00C5688E"/>
     <w:rsid w:val="00C60A09"/>
     <w:rsid w:val="00C6692E"/>
     <w:rsid w:val="00C712A5"/>
     <w:rsid w:val="00C835BD"/>
     <w:rsid w:val="00C926C3"/>
     <w:rsid w:val="00C93B74"/>
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C979FA"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA3620"/>
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>
     <w:rsid w:val="00CC65AB"/>
     <w:rsid w:val="00CC6BA3"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CD5026"/>
     <w:rsid w:val="00CD76D8"/>
+    <w:rsid w:val="00CF087E"/>
     <w:rsid w:val="00CF2FFF"/>
     <w:rsid w:val="00D0373B"/>
     <w:rsid w:val="00D04103"/>
     <w:rsid w:val="00D12366"/>
     <w:rsid w:val="00D2584C"/>
     <w:rsid w:val="00D36782"/>
     <w:rsid w:val="00D55F8B"/>
     <w:rsid w:val="00D56E8D"/>
     <w:rsid w:val="00D627D2"/>
     <w:rsid w:val="00D64117"/>
     <w:rsid w:val="00D749C8"/>
     <w:rsid w:val="00D77EB7"/>
     <w:rsid w:val="00D8135E"/>
     <w:rsid w:val="00D83667"/>
     <w:rsid w:val="00D842E5"/>
     <w:rsid w:val="00D869AE"/>
     <w:rsid w:val="00D91963"/>
     <w:rsid w:val="00D921C9"/>
     <w:rsid w:val="00D92C04"/>
     <w:rsid w:val="00D931C2"/>
     <w:rsid w:val="00D96A25"/>
     <w:rsid w:val="00DA2CEF"/>
     <w:rsid w:val="00DA57FC"/>
     <w:rsid w:val="00DA5872"/>
     <w:rsid w:val="00DA5B0D"/>
@@ -9959,50 +10104,51 @@
     <w:rsid w:val="00E34E51"/>
     <w:rsid w:val="00E36305"/>
     <w:rsid w:val="00E417D0"/>
     <w:rsid w:val="00E434A5"/>
     <w:rsid w:val="00E454EE"/>
     <w:rsid w:val="00E470B9"/>
     <w:rsid w:val="00E51CC6"/>
     <w:rsid w:val="00E5243B"/>
     <w:rsid w:val="00E53272"/>
     <w:rsid w:val="00E55283"/>
     <w:rsid w:val="00E56B82"/>
     <w:rsid w:val="00E60C64"/>
     <w:rsid w:val="00E73EA0"/>
     <w:rsid w:val="00E75D28"/>
     <w:rsid w:val="00E811D7"/>
     <w:rsid w:val="00E92502"/>
     <w:rsid w:val="00E96254"/>
     <w:rsid w:val="00EB573F"/>
     <w:rsid w:val="00EB6AA4"/>
     <w:rsid w:val="00EC2CB2"/>
     <w:rsid w:val="00ED242D"/>
     <w:rsid w:val="00EE0764"/>
     <w:rsid w:val="00EE285B"/>
     <w:rsid w:val="00EE4586"/>
     <w:rsid w:val="00EE5206"/>
+    <w:rsid w:val="00EF366A"/>
     <w:rsid w:val="00EF38C1"/>
     <w:rsid w:val="00EF71AA"/>
     <w:rsid w:val="00F00BEF"/>
     <w:rsid w:val="00F04357"/>
     <w:rsid w:val="00F12A0A"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F314A7"/>
     <w:rsid w:val="00F33D8F"/>
     <w:rsid w:val="00F35BBF"/>
     <w:rsid w:val="00F42DA5"/>
     <w:rsid w:val="00F6077A"/>
     <w:rsid w:val="00F60C7D"/>
     <w:rsid w:val="00F734C7"/>
     <w:rsid w:val="00F73F3E"/>
     <w:rsid w:val="00F77E95"/>
     <w:rsid w:val="00F811B2"/>
     <w:rsid w:val="00F8340E"/>
     <w:rsid w:val="00F923CE"/>
     <w:rsid w:val="00F927BA"/>
     <w:rsid w:val="00F94920"/>
     <w:rsid w:val="00F97E3A"/>
     <w:rsid w:val="00FA042D"/>
     <w:rsid w:val="00FA08DB"/>
     <w:rsid w:val="00FA2CAC"/>
     <w:rsid w:val="00FA375D"/>
@@ -11206,55 +11352,57 @@
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1788044936">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.systematic-innovation.org/index.php/zh-tw/course/general/crcs-201" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.systematic-innovation.org/index.php/zh-tw/course/general/crcs-249" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -11533,75 +11681,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>529</Words>
-  <Characters>3018</Characters>
+  <Words>2232</Words>
+  <Characters>1328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>11</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3540</CharactersWithSpaces>
+  <CharactersWithSpaces>3553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>