--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -32,116 +32,116 @@
     <w:p w14:paraId="6B43DE90" w14:textId="7A3EC9A2" w:rsidR="00760F06" w:rsidRPr="008B5580" w:rsidRDefault="00DD6CAC" w:rsidP="00624863">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6CAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>生管如何做好産銷協調與生産排程方法實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="65FDE763" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
+    <w:p w14:paraId="1BC77435" w14:textId="1E295154" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00944258">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B74B16">
+      <w:r w:rsidR="00AD3BEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B74B16">
+      <w:r w:rsidR="00AD3BEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 週</w:t>
       </w:r>
       <w:r w:rsidR="00944258">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
@@ -2868,99 +2868,99 @@
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E101D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00F27A27">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="6F1F82BA" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="3789AD40" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00944258" w:rsidRPr="00944258">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="00B74B16">
+      <w:r w:rsidR="00AD3BEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00944258" w:rsidRPr="00944258">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B74B16">
+      <w:r w:rsidR="00AD3BEF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00944258" w:rsidRPr="00944258">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 週三</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
@@ -5107,58 +5107,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D27AE6E" w14:textId="77777777" w:rsidR="00F3467E" w:rsidRDefault="00F3467E">
+    <w:p w14:paraId="29EFF7B2" w14:textId="77777777" w:rsidR="0091007E" w:rsidRDefault="0091007E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="241CE60B" w14:textId="77777777" w:rsidR="00F3467E" w:rsidRDefault="00F3467E">
+    <w:p w14:paraId="30D420B5" w14:textId="77777777" w:rsidR="0091007E" w:rsidRDefault="0091007E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5281,58 +5281,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2157F3C4" w14:textId="77777777" w:rsidR="00F3467E" w:rsidRDefault="00F3467E">
+    <w:p w14:paraId="1ED76C1E" w14:textId="77777777" w:rsidR="0091007E" w:rsidRDefault="0091007E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21B2B855" w14:textId="77777777" w:rsidR="00F3467E" w:rsidRDefault="00F3467E">
+    <w:p w14:paraId="53195C62" w14:textId="77777777" w:rsidR="0091007E" w:rsidRDefault="0091007E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -9430,117 +9430,120 @@
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882999"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
     <w:rsid w:val="00890B44"/>
     <w:rsid w:val="00895187"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="008A40B5"/>
     <w:rsid w:val="008B05FD"/>
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="00907996"/>
+    <w:rsid w:val="0091007E"/>
     <w:rsid w:val="00916910"/>
     <w:rsid w:val="00920DC0"/>
     <w:rsid w:val="009223DB"/>
     <w:rsid w:val="009243B1"/>
     <w:rsid w:val="00925EE7"/>
     <w:rsid w:val="00940F75"/>
     <w:rsid w:val="00941C10"/>
     <w:rsid w:val="00941DC6"/>
     <w:rsid w:val="00944258"/>
     <w:rsid w:val="009454EA"/>
     <w:rsid w:val="0094614A"/>
     <w:rsid w:val="009526EC"/>
     <w:rsid w:val="0095276C"/>
     <w:rsid w:val="00955C16"/>
     <w:rsid w:val="0096155A"/>
     <w:rsid w:val="0096754C"/>
     <w:rsid w:val="00976C76"/>
     <w:rsid w:val="009859FE"/>
     <w:rsid w:val="00985D55"/>
     <w:rsid w:val="009A0954"/>
     <w:rsid w:val="009A5741"/>
     <w:rsid w:val="009B05FC"/>
     <w:rsid w:val="009B14F6"/>
     <w:rsid w:val="009B7EB7"/>
     <w:rsid w:val="009C229A"/>
     <w:rsid w:val="009C620E"/>
     <w:rsid w:val="009C6E6B"/>
     <w:rsid w:val="009D340D"/>
     <w:rsid w:val="009E661B"/>
     <w:rsid w:val="009E7CAD"/>
+    <w:rsid w:val="009F3A04"/>
     <w:rsid w:val="00A03156"/>
     <w:rsid w:val="00A05E32"/>
     <w:rsid w:val="00A060F7"/>
     <w:rsid w:val="00A10968"/>
     <w:rsid w:val="00A10E07"/>
     <w:rsid w:val="00A158C7"/>
     <w:rsid w:val="00A17850"/>
     <w:rsid w:val="00A25642"/>
     <w:rsid w:val="00A2582E"/>
     <w:rsid w:val="00A2725A"/>
     <w:rsid w:val="00A3108F"/>
     <w:rsid w:val="00A36C35"/>
     <w:rsid w:val="00A412EC"/>
     <w:rsid w:val="00A419DF"/>
     <w:rsid w:val="00A45E42"/>
     <w:rsid w:val="00A50699"/>
     <w:rsid w:val="00A52D8E"/>
     <w:rsid w:val="00A53461"/>
     <w:rsid w:val="00A61B71"/>
     <w:rsid w:val="00A631C8"/>
     <w:rsid w:val="00A66E80"/>
     <w:rsid w:val="00A71E1E"/>
     <w:rsid w:val="00A73323"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A7451F"/>
     <w:rsid w:val="00A769E8"/>
     <w:rsid w:val="00A80EE8"/>
     <w:rsid w:val="00A84BB4"/>
     <w:rsid w:val="00A91B08"/>
     <w:rsid w:val="00A920A2"/>
     <w:rsid w:val="00AA3856"/>
     <w:rsid w:val="00AA5466"/>
     <w:rsid w:val="00AB0721"/>
     <w:rsid w:val="00AB66A5"/>
     <w:rsid w:val="00AB75F2"/>
     <w:rsid w:val="00AD0C45"/>
     <w:rsid w:val="00AD2482"/>
+    <w:rsid w:val="00AD3BEF"/>
     <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AE0FEA"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF52E8"/>
     <w:rsid w:val="00AF6EB1"/>
     <w:rsid w:val="00B05BF8"/>
     <w:rsid w:val="00B13878"/>
     <w:rsid w:val="00B20AAC"/>
     <w:rsid w:val="00B31C8B"/>
     <w:rsid w:val="00B34329"/>
     <w:rsid w:val="00B3566D"/>
     <w:rsid w:val="00B40B98"/>
     <w:rsid w:val="00B4145F"/>
     <w:rsid w:val="00B47095"/>
     <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B521AC"/>
     <w:rsid w:val="00B603C4"/>
     <w:rsid w:val="00B6378B"/>
     <w:rsid w:val="00B7033F"/>
     <w:rsid w:val="00B73EEB"/>
     <w:rsid w:val="00B74B16"/>
     <w:rsid w:val="00B806DC"/>
     <w:rsid w:val="00B80E33"/>
     <w:rsid w:val="00B83BCA"/>
     <w:rsid w:val="00B92084"/>
@@ -9602,50 +9605,51 @@
     <w:rsid w:val="00D10A86"/>
     <w:rsid w:val="00D12366"/>
     <w:rsid w:val="00D2584C"/>
     <w:rsid w:val="00D36782"/>
     <w:rsid w:val="00D55F8B"/>
     <w:rsid w:val="00D56E8D"/>
     <w:rsid w:val="00D627D2"/>
     <w:rsid w:val="00D64117"/>
     <w:rsid w:val="00D749C8"/>
     <w:rsid w:val="00D77EB7"/>
     <w:rsid w:val="00D8135E"/>
     <w:rsid w:val="00D83667"/>
     <w:rsid w:val="00D842E5"/>
     <w:rsid w:val="00D869AE"/>
     <w:rsid w:val="00D91963"/>
     <w:rsid w:val="00D921C9"/>
     <w:rsid w:val="00D92C04"/>
     <w:rsid w:val="00D931C2"/>
     <w:rsid w:val="00D96A25"/>
     <w:rsid w:val="00DA2CEF"/>
     <w:rsid w:val="00DA57FC"/>
     <w:rsid w:val="00DA5872"/>
     <w:rsid w:val="00DA5B0D"/>
     <w:rsid w:val="00DB48EE"/>
     <w:rsid w:val="00DD6CAC"/>
+    <w:rsid w:val="00DE09F9"/>
     <w:rsid w:val="00DE1C96"/>
     <w:rsid w:val="00DE2407"/>
     <w:rsid w:val="00DE4704"/>
     <w:rsid w:val="00DE751F"/>
     <w:rsid w:val="00DF12E4"/>
     <w:rsid w:val="00E00D92"/>
     <w:rsid w:val="00E03950"/>
     <w:rsid w:val="00E07575"/>
     <w:rsid w:val="00E11D09"/>
     <w:rsid w:val="00E12E75"/>
     <w:rsid w:val="00E30771"/>
     <w:rsid w:val="00E30777"/>
     <w:rsid w:val="00E34E51"/>
     <w:rsid w:val="00E36305"/>
     <w:rsid w:val="00E417D0"/>
     <w:rsid w:val="00E434A5"/>
     <w:rsid w:val="00E46694"/>
     <w:rsid w:val="00E470B9"/>
     <w:rsid w:val="00E51CC6"/>
     <w:rsid w:val="00E53272"/>
     <w:rsid w:val="00E55283"/>
     <w:rsid w:val="00E73EA0"/>
     <w:rsid w:val="00E75D28"/>
     <w:rsid w:val="00E811D7"/>
     <w:rsid w:val="00E93C31"/>
@@ -11198,55 +11202,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2014</Words>
-  <Characters>1056</Characters>
+  <Words>458</Words>
+  <Characters>2612</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3064</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>