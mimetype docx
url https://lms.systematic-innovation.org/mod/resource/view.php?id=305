--- v3 (2026-04-28)
+++ v4 (2026-06-12)
@@ -32,126 +32,126 @@
     <w:p w14:paraId="6B43DE90" w14:textId="7A3EC9A2" w:rsidR="00760F06" w:rsidRPr="008B5580" w:rsidRDefault="00DD6CAC" w:rsidP="00624863">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6CAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>生管如何做好産銷協調與生産排程方法實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="1E295154" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
+    <w:p w14:paraId="1BC77435" w14:textId="0633512D" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00944258">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3BEF">
+      <w:r w:rsidR="00B83DCB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3BEF">
+      <w:r w:rsidR="00674722">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 週</w:t>
       </w:r>
-      <w:r w:rsidR="00944258">
+      <w:r w:rsidR="00B83DCB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
@@ -2868,107 +2868,99 @@
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E101D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00F27A27">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="3789AD40" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="018DEF2E" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="00944258" w:rsidRPr="00944258">
+      <w:r w:rsidR="00674722" w:rsidRPr="00674722">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3BEF">
+      <w:r w:rsidR="00B83DCB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00944258" w:rsidRPr="00944258">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00674722" w:rsidRPr="00674722">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD3BEF">
+        <w:t>/2 週</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83DCB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 週三</w:t>
+        <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5107,58 +5099,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29EFF7B2" w14:textId="77777777" w:rsidR="0091007E" w:rsidRDefault="0091007E">
+    <w:p w14:paraId="58B56EB8" w14:textId="77777777" w:rsidR="00F93AB5" w:rsidRDefault="00F93AB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30D420B5" w14:textId="77777777" w:rsidR="0091007E" w:rsidRDefault="0091007E">
+    <w:p w14:paraId="268A0297" w14:textId="77777777" w:rsidR="00F93AB5" w:rsidRDefault="00F93AB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5281,58 +5273,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ED76C1E" w14:textId="77777777" w:rsidR="0091007E" w:rsidRDefault="0091007E">
+    <w:p w14:paraId="6A2D254A" w14:textId="77777777" w:rsidR="00F93AB5" w:rsidRDefault="00F93AB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53195C62" w14:textId="77777777" w:rsidR="0091007E" w:rsidRDefault="0091007E">
+    <w:p w14:paraId="50EC9D76" w14:textId="77777777" w:rsidR="00F93AB5" w:rsidRDefault="00F93AB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -9185,50 +9177,51 @@
     <w:rsid w:val="00040825"/>
     <w:rsid w:val="00041B5D"/>
     <w:rsid w:val="00047F31"/>
     <w:rsid w:val="00050B80"/>
     <w:rsid w:val="00055549"/>
     <w:rsid w:val="00057359"/>
     <w:rsid w:val="0007045F"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00073680"/>
     <w:rsid w:val="00073DDC"/>
     <w:rsid w:val="00082577"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A19"/>
     <w:rsid w:val="000933FA"/>
     <w:rsid w:val="000A3222"/>
     <w:rsid w:val="000C4BDC"/>
     <w:rsid w:val="000E25EB"/>
     <w:rsid w:val="000E7B38"/>
     <w:rsid w:val="000F4493"/>
     <w:rsid w:val="00101A15"/>
     <w:rsid w:val="00110D58"/>
     <w:rsid w:val="001171D3"/>
     <w:rsid w:val="001278A4"/>
     <w:rsid w:val="001357B1"/>
+    <w:rsid w:val="00140D24"/>
     <w:rsid w:val="00147596"/>
     <w:rsid w:val="00152D9C"/>
     <w:rsid w:val="00153F82"/>
     <w:rsid w:val="00154784"/>
     <w:rsid w:val="001620A1"/>
     <w:rsid w:val="00167D39"/>
     <w:rsid w:val="001727EA"/>
     <w:rsid w:val="00176DBD"/>
     <w:rsid w:val="00180675"/>
     <w:rsid w:val="00184895"/>
     <w:rsid w:val="00193462"/>
     <w:rsid w:val="001946BA"/>
     <w:rsid w:val="001A6B91"/>
     <w:rsid w:val="001B0A85"/>
     <w:rsid w:val="001B2B83"/>
     <w:rsid w:val="001B3FDE"/>
     <w:rsid w:val="001B7513"/>
     <w:rsid w:val="001C057D"/>
     <w:rsid w:val="001C3EDE"/>
     <w:rsid w:val="001D042D"/>
     <w:rsid w:val="001D1B7A"/>
     <w:rsid w:val="001D2746"/>
     <w:rsid w:val="001E2C61"/>
     <w:rsid w:val="001E65F2"/>
     <w:rsid w:val="001F100E"/>
@@ -9250,88 +9243,90 @@
     <w:rsid w:val="0028663F"/>
     <w:rsid w:val="00293E25"/>
     <w:rsid w:val="002A1011"/>
     <w:rsid w:val="002B029A"/>
     <w:rsid w:val="002B1E80"/>
     <w:rsid w:val="002B4013"/>
     <w:rsid w:val="002B5A6B"/>
     <w:rsid w:val="002C3581"/>
     <w:rsid w:val="002C4A72"/>
     <w:rsid w:val="002C5819"/>
     <w:rsid w:val="002C769B"/>
     <w:rsid w:val="002C7C9E"/>
     <w:rsid w:val="002D6466"/>
     <w:rsid w:val="002E3DF6"/>
     <w:rsid w:val="00301FAE"/>
     <w:rsid w:val="00304AE5"/>
     <w:rsid w:val="00305793"/>
     <w:rsid w:val="00316EED"/>
     <w:rsid w:val="00331F59"/>
     <w:rsid w:val="003322BE"/>
     <w:rsid w:val="0033467E"/>
     <w:rsid w:val="003346A7"/>
     <w:rsid w:val="003424F8"/>
     <w:rsid w:val="00342D0C"/>
     <w:rsid w:val="00347DEF"/>
+    <w:rsid w:val="003572AA"/>
     <w:rsid w:val="00364FEC"/>
     <w:rsid w:val="00366A0F"/>
     <w:rsid w:val="0037182C"/>
     <w:rsid w:val="00374734"/>
     <w:rsid w:val="00375C89"/>
     <w:rsid w:val="00375CF0"/>
     <w:rsid w:val="00380625"/>
     <w:rsid w:val="00381FF1"/>
     <w:rsid w:val="00392CB8"/>
     <w:rsid w:val="003A23CA"/>
     <w:rsid w:val="003B4FFB"/>
     <w:rsid w:val="003C7B7D"/>
     <w:rsid w:val="003D14A5"/>
     <w:rsid w:val="003D39E5"/>
     <w:rsid w:val="003D79F8"/>
     <w:rsid w:val="003E45EB"/>
     <w:rsid w:val="003E5BC0"/>
     <w:rsid w:val="0040070B"/>
     <w:rsid w:val="0040111C"/>
     <w:rsid w:val="00401FA1"/>
     <w:rsid w:val="0040244C"/>
     <w:rsid w:val="00402A6C"/>
     <w:rsid w:val="00407D2C"/>
     <w:rsid w:val="0041057D"/>
     <w:rsid w:val="00411447"/>
     <w:rsid w:val="00421D86"/>
     <w:rsid w:val="00424AAA"/>
     <w:rsid w:val="0043030D"/>
     <w:rsid w:val="00432EC1"/>
     <w:rsid w:val="00433221"/>
     <w:rsid w:val="0043536E"/>
     <w:rsid w:val="0043642C"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
     <w:rsid w:val="00465805"/>
     <w:rsid w:val="0046581C"/>
     <w:rsid w:val="004716CD"/>
+    <w:rsid w:val="0047334E"/>
     <w:rsid w:val="0048018B"/>
     <w:rsid w:val="00482365"/>
     <w:rsid w:val="004834C7"/>
     <w:rsid w:val="004859E5"/>
     <w:rsid w:val="00485A98"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="004A075B"/>
     <w:rsid w:val="004A2875"/>
     <w:rsid w:val="004A41D1"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004B316B"/>
     <w:rsid w:val="004B4B3F"/>
     <w:rsid w:val="004B6C52"/>
     <w:rsid w:val="004C13FD"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="00514B70"/>
     <w:rsid w:val="00514DBE"/>
     <w:rsid w:val="00516570"/>
     <w:rsid w:val="00521954"/>
     <w:rsid w:val="00527193"/>
     <w:rsid w:val="00527D0C"/>
@@ -9341,50 +9336,51 @@
     <w:rsid w:val="00556835"/>
     <w:rsid w:val="00561CCF"/>
     <w:rsid w:val="005634A1"/>
     <w:rsid w:val="00565FD0"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571656"/>
     <w:rsid w:val="00582553"/>
     <w:rsid w:val="005839BE"/>
     <w:rsid w:val="00584086"/>
     <w:rsid w:val="0058683C"/>
     <w:rsid w:val="00596E16"/>
     <w:rsid w:val="005C0585"/>
     <w:rsid w:val="005C1C4A"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
+    <w:rsid w:val="00674722"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D0AA0"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="007134DE"/>
     <w:rsid w:val="00714D99"/>
     <w:rsid w:val="007336FF"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
@@ -9524,50 +9520,51 @@
     <w:rsid w:val="00AD3BEF"/>
     <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AE0FEA"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF52E8"/>
     <w:rsid w:val="00AF6EB1"/>
     <w:rsid w:val="00B05BF8"/>
     <w:rsid w:val="00B13878"/>
     <w:rsid w:val="00B20AAC"/>
     <w:rsid w:val="00B31C8B"/>
     <w:rsid w:val="00B34329"/>
     <w:rsid w:val="00B3566D"/>
     <w:rsid w:val="00B40B98"/>
     <w:rsid w:val="00B4145F"/>
     <w:rsid w:val="00B47095"/>
     <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B521AC"/>
     <w:rsid w:val="00B603C4"/>
     <w:rsid w:val="00B6378B"/>
     <w:rsid w:val="00B7033F"/>
     <w:rsid w:val="00B73EEB"/>
     <w:rsid w:val="00B74B16"/>
     <w:rsid w:val="00B806DC"/>
     <w:rsid w:val="00B80E33"/>
     <w:rsid w:val="00B83BCA"/>
+    <w:rsid w:val="00B83DCB"/>
     <w:rsid w:val="00B92084"/>
     <w:rsid w:val="00B920DA"/>
     <w:rsid w:val="00B93EE7"/>
     <w:rsid w:val="00BB2478"/>
     <w:rsid w:val="00BB4BE9"/>
     <w:rsid w:val="00BC3AE3"/>
     <w:rsid w:val="00BC55B5"/>
     <w:rsid w:val="00BD1DEA"/>
     <w:rsid w:val="00BD5436"/>
     <w:rsid w:val="00BD5B6C"/>
     <w:rsid w:val="00BE06C4"/>
     <w:rsid w:val="00BF6173"/>
     <w:rsid w:val="00BF66A6"/>
     <w:rsid w:val="00BF716F"/>
     <w:rsid w:val="00C01D9B"/>
     <w:rsid w:val="00C01EEA"/>
     <w:rsid w:val="00C04687"/>
     <w:rsid w:val="00C04D66"/>
     <w:rsid w:val="00C146A4"/>
     <w:rsid w:val="00C15939"/>
     <w:rsid w:val="00C177BE"/>
     <w:rsid w:val="00C2235C"/>
     <w:rsid w:val="00C34496"/>
     <w:rsid w:val="00C34CD5"/>
     <w:rsid w:val="00C354D2"/>
@@ -9659,50 +9656,51 @@
     <w:rsid w:val="00EC2CB2"/>
     <w:rsid w:val="00ED242D"/>
     <w:rsid w:val="00EE0764"/>
     <w:rsid w:val="00EE285B"/>
     <w:rsid w:val="00EE4586"/>
     <w:rsid w:val="00EE5206"/>
     <w:rsid w:val="00EF38C1"/>
     <w:rsid w:val="00EF71AA"/>
     <w:rsid w:val="00F00BEF"/>
     <w:rsid w:val="00F04357"/>
     <w:rsid w:val="00F12A0A"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F33D8F"/>
     <w:rsid w:val="00F3467E"/>
     <w:rsid w:val="00F35BBF"/>
     <w:rsid w:val="00F42DA5"/>
     <w:rsid w:val="00F6077A"/>
     <w:rsid w:val="00F60C7D"/>
     <w:rsid w:val="00F734C7"/>
     <w:rsid w:val="00F73F3E"/>
     <w:rsid w:val="00F77E95"/>
     <w:rsid w:val="00F811B2"/>
     <w:rsid w:val="00F8340E"/>
     <w:rsid w:val="00F923CE"/>
     <w:rsid w:val="00F927BA"/>
+    <w:rsid w:val="00F93AB5"/>
     <w:rsid w:val="00F94920"/>
     <w:rsid w:val="00F97E3A"/>
     <w:rsid w:val="00FA08DB"/>
     <w:rsid w:val="00FA2CAC"/>
     <w:rsid w:val="00FA375D"/>
     <w:rsid w:val="00FB3283"/>
     <w:rsid w:val="00FB5851"/>
     <w:rsid w:val="00FB6D1B"/>
     <w:rsid w:val="00FC0D05"/>
     <w:rsid w:val="00FC6E7F"/>
     <w:rsid w:val="00FD0741"/>
     <w:rsid w:val="00FE1F0C"/>
     <w:rsid w:val="00FE6538"/>
     <w:rsid w:val="00FE7DBD"/>
     <w:rsid w:val="00FF0180"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>