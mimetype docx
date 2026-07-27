--- v4 (2026-06-12)
+++ v5 (2026-07-27)
@@ -32,132 +32,116 @@
     <w:p w14:paraId="6B43DE90" w14:textId="7A3EC9A2" w:rsidR="00760F06" w:rsidRPr="008B5580" w:rsidRDefault="00DD6CAC" w:rsidP="00624863">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6CAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>生管如何做好産銷協調與生産排程方法實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="0633512D" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
+    <w:p w14:paraId="1BC77435" w14:textId="7BC0829A" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00944258">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B83DCB">
+      <w:r w:rsidR="006F3831">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8/6</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00674722">
+        <w:t xml:space="preserve"> 週</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3831">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...15 lines deleted...]
-        <w:t>三</w:t>
+        <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
@@ -2868,99 +2852,115 @@
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E101D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00F27A27">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="018DEF2E" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="6BC580A2" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="00674722" w:rsidRPr="00674722">
+      <w:r w:rsidR="006F3831" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B83DCB">
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3831">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00674722" w:rsidRPr="00674722">
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3831" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B83DCB">
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3831">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>三</w:t>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>8/6</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3831" w:rsidRPr="006D0AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 週</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3831">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5099,58 +5099,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58B56EB8" w14:textId="77777777" w:rsidR="00F93AB5" w:rsidRDefault="00F93AB5">
+    <w:p w14:paraId="51EDABA0" w14:textId="77777777" w:rsidR="00A51F04" w:rsidRDefault="00A51F04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="268A0297" w14:textId="77777777" w:rsidR="00F93AB5" w:rsidRDefault="00F93AB5">
+    <w:p w14:paraId="4FC453A2" w14:textId="77777777" w:rsidR="00A51F04" w:rsidRDefault="00A51F04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5273,58 +5273,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A2D254A" w14:textId="77777777" w:rsidR="00F93AB5" w:rsidRDefault="00F93AB5">
+    <w:p w14:paraId="05266F40" w14:textId="77777777" w:rsidR="00A51F04" w:rsidRDefault="00A51F04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50EC9D76" w14:textId="77777777" w:rsidR="00F93AB5" w:rsidRDefault="00F93AB5">
+    <w:p w14:paraId="7C38876E" w14:textId="77777777" w:rsidR="00A51F04" w:rsidRDefault="00A51F04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -9355,75 +9355,77 @@
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00674722"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D0AA0"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
+    <w:rsid w:val="006F3831"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="007134DE"/>
     <w:rsid w:val="00714D99"/>
     <w:rsid w:val="007336FF"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
     <w:rsid w:val="007409AD"/>
     <w:rsid w:val="00742870"/>
     <w:rsid w:val="00744297"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
+    <w:rsid w:val="007A07A3"/>
     <w:rsid w:val="007A23A4"/>
     <w:rsid w:val="007A2A71"/>
     <w:rsid w:val="007A50BC"/>
     <w:rsid w:val="007A734E"/>
     <w:rsid w:val="007A750F"/>
     <w:rsid w:val="007C0C36"/>
     <w:rsid w:val="007C2883"/>
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="00852B8F"/>
@@ -9474,50 +9476,51 @@
     <w:rsid w:val="009B14F6"/>
     <w:rsid w:val="009B7EB7"/>
     <w:rsid w:val="009C229A"/>
     <w:rsid w:val="009C620E"/>
     <w:rsid w:val="009C6E6B"/>
     <w:rsid w:val="009D340D"/>
     <w:rsid w:val="009E661B"/>
     <w:rsid w:val="009E7CAD"/>
     <w:rsid w:val="009F3A04"/>
     <w:rsid w:val="00A03156"/>
     <w:rsid w:val="00A05E32"/>
     <w:rsid w:val="00A060F7"/>
     <w:rsid w:val="00A10968"/>
     <w:rsid w:val="00A10E07"/>
     <w:rsid w:val="00A158C7"/>
     <w:rsid w:val="00A17850"/>
     <w:rsid w:val="00A25642"/>
     <w:rsid w:val="00A2582E"/>
     <w:rsid w:val="00A2725A"/>
     <w:rsid w:val="00A3108F"/>
     <w:rsid w:val="00A36C35"/>
     <w:rsid w:val="00A412EC"/>
     <w:rsid w:val="00A419DF"/>
     <w:rsid w:val="00A45E42"/>
     <w:rsid w:val="00A50699"/>
+    <w:rsid w:val="00A51F04"/>
     <w:rsid w:val="00A52D8E"/>
     <w:rsid w:val="00A53461"/>
     <w:rsid w:val="00A61B71"/>
     <w:rsid w:val="00A631C8"/>
     <w:rsid w:val="00A66E80"/>
     <w:rsid w:val="00A71E1E"/>
     <w:rsid w:val="00A73323"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A7451F"/>
     <w:rsid w:val="00A769E8"/>
     <w:rsid w:val="00A80EE8"/>
     <w:rsid w:val="00A84BB4"/>
     <w:rsid w:val="00A91B08"/>
     <w:rsid w:val="00A920A2"/>
     <w:rsid w:val="00AA3856"/>
     <w:rsid w:val="00AA5466"/>
     <w:rsid w:val="00AB0721"/>
     <w:rsid w:val="00AB66A5"/>
     <w:rsid w:val="00AB75F2"/>
     <w:rsid w:val="00AD0C45"/>
     <w:rsid w:val="00AD2482"/>
     <w:rsid w:val="00AD3BEF"/>
     <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AE0FEA"/>
     <w:rsid w:val="00AF2FBB"/>