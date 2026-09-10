--- v5 (2026-07-27)
+++ v6 (2026-09-10)
@@ -32,116 +32,132 @@
     <w:p w14:paraId="6B43DE90" w14:textId="7A3EC9A2" w:rsidR="00760F06" w:rsidRPr="008B5580" w:rsidRDefault="00DD6CAC" w:rsidP="00624863">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6CAC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>生管如何做好産銷協調與生産排程方法實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="7BC0829A" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
+    <w:p w14:paraId="1BC77435" w14:textId="243F95AD" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00944258">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
+      <w:r w:rsidR="003B4058">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="006F3831">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>8/6</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="006D0AA0" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 週</w:t>
       </w:r>
-      <w:r w:rsidR="006F3831">
+      <w:r w:rsidR="003B4058">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>四</w:t>
+        <w:t>二</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
@@ -2852,115 +2868,123 @@
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E101D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00F27A27">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="6BC580A2" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="183ED24C" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="006F3831" w:rsidRPr="006D0AA0">
+      <w:r w:rsidR="003B4058" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="006F3831">
+      <w:r w:rsidR="003B4058">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="006F3831" w:rsidRPr="006D0AA0">
+      <w:r w:rsidR="003B4058" w:rsidRPr="006D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="006F3831">
+      <w:r w:rsidR="003B4058">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>8/6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F3831" w:rsidRPr="006D0AA0">
+        <w:t>9/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75ED5">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4058" w:rsidRPr="006D0AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 週</w:t>
       </w:r>
-      <w:r w:rsidR="006F3831">
+      <w:r w:rsidR="003B4058">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>四</w:t>
+        <w:t>二</w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5099,58 +5123,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51EDABA0" w14:textId="77777777" w:rsidR="00A51F04" w:rsidRDefault="00A51F04">
+    <w:p w14:paraId="10C828BD" w14:textId="77777777" w:rsidR="00AA70D7" w:rsidRDefault="00AA70D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FC453A2" w14:textId="77777777" w:rsidR="00A51F04" w:rsidRDefault="00A51F04">
+    <w:p w14:paraId="5E3B7BF7" w14:textId="77777777" w:rsidR="00AA70D7" w:rsidRDefault="00AA70D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5273,58 +5297,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05266F40" w14:textId="77777777" w:rsidR="00A51F04" w:rsidRDefault="00A51F04">
+    <w:p w14:paraId="32C86793" w14:textId="77777777" w:rsidR="00AA70D7" w:rsidRDefault="00AA70D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C38876E" w14:textId="77777777" w:rsidR="00A51F04" w:rsidRDefault="00A51F04">
+    <w:p w14:paraId="4CFF6110" w14:textId="77777777" w:rsidR="00AA70D7" w:rsidRDefault="00AA70D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -9163,50 +9187,51 @@
     <w:rsidRoot w:val="00C979FA"/>
     <w:rsid w:val="00001BC8"/>
     <w:rsid w:val="000037C2"/>
     <w:rsid w:val="00003F5C"/>
     <w:rsid w:val="000073AF"/>
     <w:rsid w:val="00014643"/>
     <w:rsid w:val="000155BA"/>
     <w:rsid w:val="0002421D"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="00032553"/>
     <w:rsid w:val="0003407C"/>
     <w:rsid w:val="00034B24"/>
     <w:rsid w:val="00034DAB"/>
     <w:rsid w:val="00036024"/>
     <w:rsid w:val="00040825"/>
     <w:rsid w:val="00041B5D"/>
     <w:rsid w:val="00047F31"/>
     <w:rsid w:val="00050B80"/>
     <w:rsid w:val="00055549"/>
     <w:rsid w:val="00057359"/>
     <w:rsid w:val="0007045F"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00073680"/>
     <w:rsid w:val="00073DDC"/>
+    <w:rsid w:val="00082272"/>
     <w:rsid w:val="00082577"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A19"/>
     <w:rsid w:val="000933FA"/>
     <w:rsid w:val="000A3222"/>
     <w:rsid w:val="000C4BDC"/>
     <w:rsid w:val="000E25EB"/>
     <w:rsid w:val="000E7B38"/>
     <w:rsid w:val="000F4493"/>
     <w:rsid w:val="00101A15"/>
     <w:rsid w:val="00110D58"/>
     <w:rsid w:val="001171D3"/>
     <w:rsid w:val="001278A4"/>
     <w:rsid w:val="001357B1"/>
     <w:rsid w:val="00140D24"/>
     <w:rsid w:val="00147596"/>
     <w:rsid w:val="00152D9C"/>
     <w:rsid w:val="00153F82"/>
     <w:rsid w:val="00154784"/>
     <w:rsid w:val="001620A1"/>
     <w:rsid w:val="00167D39"/>
     <w:rsid w:val="001727EA"/>
     <w:rsid w:val="00176DBD"/>
     <w:rsid w:val="00180675"/>
     <w:rsid w:val="00184895"/>
@@ -9219,85 +9244,87 @@
     <w:rsid w:val="001B7513"/>
     <w:rsid w:val="001C057D"/>
     <w:rsid w:val="001C3EDE"/>
     <w:rsid w:val="001D042D"/>
     <w:rsid w:val="001D1B7A"/>
     <w:rsid w:val="001D2746"/>
     <w:rsid w:val="001E2C61"/>
     <w:rsid w:val="001E65F2"/>
     <w:rsid w:val="001F100E"/>
     <w:rsid w:val="001F346D"/>
     <w:rsid w:val="001F5CEE"/>
     <w:rsid w:val="001F6452"/>
     <w:rsid w:val="002014DB"/>
     <w:rsid w:val="002063DF"/>
     <w:rsid w:val="00223A8E"/>
     <w:rsid w:val="00224627"/>
     <w:rsid w:val="002333CB"/>
     <w:rsid w:val="00234B62"/>
     <w:rsid w:val="00236EDE"/>
     <w:rsid w:val="0024444B"/>
     <w:rsid w:val="00255DC9"/>
     <w:rsid w:val="002579F0"/>
     <w:rsid w:val="00263450"/>
     <w:rsid w:val="00277E78"/>
     <w:rsid w:val="0028663F"/>
+    <w:rsid w:val="0028711B"/>
     <w:rsid w:val="00293E25"/>
     <w:rsid w:val="002A1011"/>
     <w:rsid w:val="002B029A"/>
     <w:rsid w:val="002B1E80"/>
     <w:rsid w:val="002B4013"/>
     <w:rsid w:val="002B5A6B"/>
     <w:rsid w:val="002C3581"/>
     <w:rsid w:val="002C4A72"/>
     <w:rsid w:val="002C5819"/>
     <w:rsid w:val="002C769B"/>
     <w:rsid w:val="002C7C9E"/>
     <w:rsid w:val="002D6466"/>
     <w:rsid w:val="002E3DF6"/>
     <w:rsid w:val="00301FAE"/>
     <w:rsid w:val="00304AE5"/>
     <w:rsid w:val="00305793"/>
     <w:rsid w:val="00316EED"/>
     <w:rsid w:val="00331F59"/>
     <w:rsid w:val="003322BE"/>
     <w:rsid w:val="0033467E"/>
     <w:rsid w:val="003346A7"/>
     <w:rsid w:val="003424F8"/>
     <w:rsid w:val="00342D0C"/>
     <w:rsid w:val="00347DEF"/>
     <w:rsid w:val="003572AA"/>
     <w:rsid w:val="00364FEC"/>
     <w:rsid w:val="00366A0F"/>
     <w:rsid w:val="0037182C"/>
     <w:rsid w:val="00374734"/>
     <w:rsid w:val="00375C89"/>
     <w:rsid w:val="00375CF0"/>
     <w:rsid w:val="00380625"/>
     <w:rsid w:val="00381FF1"/>
     <w:rsid w:val="00392CB8"/>
     <w:rsid w:val="003A23CA"/>
+    <w:rsid w:val="003B4058"/>
     <w:rsid w:val="003B4FFB"/>
     <w:rsid w:val="003C7B7D"/>
     <w:rsid w:val="003D14A5"/>
     <w:rsid w:val="003D39E5"/>
     <w:rsid w:val="003D79F8"/>
     <w:rsid w:val="003E45EB"/>
     <w:rsid w:val="003E5BC0"/>
     <w:rsid w:val="0040070B"/>
     <w:rsid w:val="0040111C"/>
     <w:rsid w:val="00401FA1"/>
     <w:rsid w:val="0040244C"/>
     <w:rsid w:val="00402A6C"/>
     <w:rsid w:val="00407D2C"/>
     <w:rsid w:val="0041057D"/>
     <w:rsid w:val="00411447"/>
     <w:rsid w:val="00421D86"/>
     <w:rsid w:val="00424AAA"/>
     <w:rsid w:val="0043030D"/>
     <w:rsid w:val="00432EC1"/>
     <w:rsid w:val="00433221"/>
     <w:rsid w:val="0043536E"/>
     <w:rsid w:val="0043642C"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
@@ -9414,50 +9441,51 @@
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882999"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
+    <w:rsid w:val="008870AE"/>
     <w:rsid w:val="0089094F"/>
     <w:rsid w:val="00890B44"/>
     <w:rsid w:val="00895187"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="008A40B5"/>
     <w:rsid w:val="008B05FD"/>
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="0091007E"/>
     <w:rsid w:val="00916910"/>
     <w:rsid w:val="00920DC0"/>
     <w:rsid w:val="009223DB"/>
     <w:rsid w:val="009243B1"/>
     <w:rsid w:val="00925EE7"/>
     <w:rsid w:val="00940F75"/>
     <w:rsid w:val="00941C10"/>
     <w:rsid w:val="00941DC6"/>
     <w:rsid w:val="00944258"/>
     <w:rsid w:val="009454EA"/>
@@ -9486,57 +9514,59 @@
     <w:rsid w:val="00A05E32"/>
     <w:rsid w:val="00A060F7"/>
     <w:rsid w:val="00A10968"/>
     <w:rsid w:val="00A10E07"/>
     <w:rsid w:val="00A158C7"/>
     <w:rsid w:val="00A17850"/>
     <w:rsid w:val="00A25642"/>
     <w:rsid w:val="00A2582E"/>
     <w:rsid w:val="00A2725A"/>
     <w:rsid w:val="00A3108F"/>
     <w:rsid w:val="00A36C35"/>
     <w:rsid w:val="00A412EC"/>
     <w:rsid w:val="00A419DF"/>
     <w:rsid w:val="00A45E42"/>
     <w:rsid w:val="00A50699"/>
     <w:rsid w:val="00A51F04"/>
     <w:rsid w:val="00A52D8E"/>
     <w:rsid w:val="00A53461"/>
     <w:rsid w:val="00A61B71"/>
     <w:rsid w:val="00A631C8"/>
     <w:rsid w:val="00A66E80"/>
     <w:rsid w:val="00A71E1E"/>
     <w:rsid w:val="00A73323"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A7451F"/>
+    <w:rsid w:val="00A75ED5"/>
     <w:rsid w:val="00A769E8"/>
     <w:rsid w:val="00A80EE8"/>
     <w:rsid w:val="00A84BB4"/>
     <w:rsid w:val="00A91B08"/>
     <w:rsid w:val="00A920A2"/>
     <w:rsid w:val="00AA3856"/>
     <w:rsid w:val="00AA5466"/>
+    <w:rsid w:val="00AA70D7"/>
     <w:rsid w:val="00AB0721"/>
     <w:rsid w:val="00AB66A5"/>
     <w:rsid w:val="00AB75F2"/>
     <w:rsid w:val="00AD0C45"/>
     <w:rsid w:val="00AD2482"/>
     <w:rsid w:val="00AD3BEF"/>
     <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AE0FEA"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF52E8"/>
     <w:rsid w:val="00AF6EB1"/>
     <w:rsid w:val="00B05BF8"/>
     <w:rsid w:val="00B13878"/>
     <w:rsid w:val="00B20AAC"/>
     <w:rsid w:val="00B31C8B"/>
     <w:rsid w:val="00B34329"/>
     <w:rsid w:val="00B3566D"/>
     <w:rsid w:val="00B40B98"/>
     <w:rsid w:val="00B4145F"/>
     <w:rsid w:val="00B47095"/>
     <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B521AC"/>
     <w:rsid w:val="00B603C4"/>
     <w:rsid w:val="00B6378B"/>
     <w:rsid w:val="00B7033F"/>
@@ -11204,74 +11234,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>458</Words>
-  <Characters>2612</Characters>
+  <Characters>2614</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3064</CharactersWithSpaces>
+  <CharactersWithSpaces>3066</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>