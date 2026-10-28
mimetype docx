--- v7 (2026-09-12)
+++ v8 (2026-10-28)
@@ -31,142 +31,152 @@
     <w:p w14:paraId="5A535362" w14:textId="4F6C8D14" w:rsidR="002377F7" w:rsidRDefault="002377F7" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002377F7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>物料管理常見問題與解决對策</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="398CABDC" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
+    <w:p w14:paraId="1BC77435" w14:textId="26B8BD67" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00C82FF0" w:rsidRPr="00C82FF0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
       <w:r w:rsidR="006A6FB2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D1750">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2514B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A6FB2">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1750">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B435F">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2514B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002B435F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>週</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A6FB2">
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>二</w:t>
+        <w:t>週</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2514B">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
@@ -2285,75 +2295,75 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="1811DA69" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="5A778102" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="2D2EF57F" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="006A6FB2" w:rsidRPr="006A6FB2">
+      <w:r w:rsidR="00466ACE" w:rsidRPr="00466ACE">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/10/6，週二</w:t>
+        <w:t>2026/12/2，週三</w:t>
       </w:r>
       <w:r w:rsidR="003D1750" w:rsidRPr="003D1750">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC1A5F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-16:00，計6小時。</w:t>
       </w:r>
@@ -8455,51 +8465,51 @@
   <w:num w:numId="32" w16cid:durableId="1417747230">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -8644,50 +8654,51 @@
     <w:rsid w:val="003D5E66"/>
     <w:rsid w:val="003D79F8"/>
     <w:rsid w:val="003E45EB"/>
     <w:rsid w:val="003E5BC0"/>
     <w:rsid w:val="0040070B"/>
     <w:rsid w:val="0040111C"/>
     <w:rsid w:val="00401FA1"/>
     <w:rsid w:val="0040244C"/>
     <w:rsid w:val="00402A6C"/>
     <w:rsid w:val="00407D2C"/>
     <w:rsid w:val="0041057D"/>
     <w:rsid w:val="00411447"/>
     <w:rsid w:val="00421D86"/>
     <w:rsid w:val="0043030D"/>
     <w:rsid w:val="00432EC1"/>
     <w:rsid w:val="00433221"/>
     <w:rsid w:val="0043536E"/>
     <w:rsid w:val="0043642C"/>
     <w:rsid w:val="0044014B"/>
     <w:rsid w:val="004410D1"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
     <w:rsid w:val="00465805"/>
     <w:rsid w:val="0046581C"/>
+    <w:rsid w:val="00466ACE"/>
     <w:rsid w:val="0048018B"/>
     <w:rsid w:val="00482365"/>
     <w:rsid w:val="004834C7"/>
     <w:rsid w:val="004859E5"/>
     <w:rsid w:val="00485A98"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="004A075B"/>
     <w:rsid w:val="004A2875"/>
     <w:rsid w:val="004A41D1"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004B316B"/>
     <w:rsid w:val="004B4B3F"/>
     <w:rsid w:val="004B6C52"/>
     <w:rsid w:val="004C13FD"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="005019D7"/>
     <w:rsid w:val="00514B70"/>
     <w:rsid w:val="00514DBE"/>
     <w:rsid w:val="00521954"/>
     <w:rsid w:val="00527193"/>
     <w:rsid w:val="00527D0C"/>
@@ -8709,50 +8720,51 @@
     <w:rsid w:val="005C1C4A"/>
     <w:rsid w:val="005C2031"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00612818"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00681050"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00693D0C"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A6FB2"/>
     <w:rsid w:val="006A7029"/>
+    <w:rsid w:val="006A7C85"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="007134DE"/>
     <w:rsid w:val="00714D99"/>
     <w:rsid w:val="00727677"/>
     <w:rsid w:val="007336FF"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
     <w:rsid w:val="007409AD"/>
     <w:rsid w:val="00742870"/>
     <w:rsid w:val="00744297"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
@@ -8833,50 +8845,51 @@
     <w:rsid w:val="00976C76"/>
     <w:rsid w:val="009836B2"/>
     <w:rsid w:val="00985774"/>
     <w:rsid w:val="00985D55"/>
     <w:rsid w:val="00985F3B"/>
     <w:rsid w:val="009A0954"/>
     <w:rsid w:val="009A3A50"/>
     <w:rsid w:val="009A5741"/>
     <w:rsid w:val="009B05FC"/>
     <w:rsid w:val="009B14F6"/>
     <w:rsid w:val="009B7EB7"/>
     <w:rsid w:val="009C229A"/>
     <w:rsid w:val="009C620E"/>
     <w:rsid w:val="009C6E6B"/>
     <w:rsid w:val="009D340D"/>
     <w:rsid w:val="009E661B"/>
     <w:rsid w:val="009E7CAD"/>
     <w:rsid w:val="00A03156"/>
     <w:rsid w:val="00A05E32"/>
     <w:rsid w:val="00A060F7"/>
     <w:rsid w:val="00A10968"/>
     <w:rsid w:val="00A10E07"/>
     <w:rsid w:val="00A158C7"/>
     <w:rsid w:val="00A17850"/>
     <w:rsid w:val="00A20FD0"/>
+    <w:rsid w:val="00A2514B"/>
     <w:rsid w:val="00A25642"/>
     <w:rsid w:val="00A2582E"/>
     <w:rsid w:val="00A2725A"/>
     <w:rsid w:val="00A3108F"/>
     <w:rsid w:val="00A3687F"/>
     <w:rsid w:val="00A36C35"/>
     <w:rsid w:val="00A412EC"/>
     <w:rsid w:val="00A419DF"/>
     <w:rsid w:val="00A45E42"/>
     <w:rsid w:val="00A50699"/>
     <w:rsid w:val="00A52D8E"/>
     <w:rsid w:val="00A53461"/>
     <w:rsid w:val="00A61B71"/>
     <w:rsid w:val="00A631C8"/>
     <w:rsid w:val="00A66E80"/>
     <w:rsid w:val="00A71E1E"/>
     <w:rsid w:val="00A73323"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A7451F"/>
     <w:rsid w:val="00A769E8"/>
     <w:rsid w:val="00A8088D"/>
     <w:rsid w:val="00A80EE8"/>
     <w:rsid w:val="00A84BB4"/>
     <w:rsid w:val="00A91B08"/>
     <w:rsid w:val="00A920A2"/>
@@ -8926,50 +8939,51 @@
     <w:rsid w:val="00BE06C4"/>
     <w:rsid w:val="00BF6173"/>
     <w:rsid w:val="00BF66A6"/>
     <w:rsid w:val="00BF716F"/>
     <w:rsid w:val="00C01D9B"/>
     <w:rsid w:val="00C01EEA"/>
     <w:rsid w:val="00C04687"/>
     <w:rsid w:val="00C04D66"/>
     <w:rsid w:val="00C14263"/>
     <w:rsid w:val="00C146A4"/>
     <w:rsid w:val="00C15939"/>
     <w:rsid w:val="00C177BE"/>
     <w:rsid w:val="00C2235C"/>
     <w:rsid w:val="00C34496"/>
     <w:rsid w:val="00C34CD5"/>
     <w:rsid w:val="00C354D2"/>
     <w:rsid w:val="00C420D5"/>
     <w:rsid w:val="00C44DB4"/>
     <w:rsid w:val="00C45658"/>
     <w:rsid w:val="00C5376A"/>
     <w:rsid w:val="00C53918"/>
     <w:rsid w:val="00C55995"/>
     <w:rsid w:val="00C5688E"/>
     <w:rsid w:val="00C60A09"/>
     <w:rsid w:val="00C712A5"/>
+    <w:rsid w:val="00C7639D"/>
     <w:rsid w:val="00C82FF0"/>
     <w:rsid w:val="00C835BD"/>
     <w:rsid w:val="00C926C3"/>
     <w:rsid w:val="00C93B74"/>
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C979FA"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA0BFF"/>
     <w:rsid w:val="00CA3620"/>
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>
     <w:rsid w:val="00CC65AB"/>
     <w:rsid w:val="00CC6BA3"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CD5026"/>
     <w:rsid w:val="00CD76D8"/>
     <w:rsid w:val="00CF2FFF"/>
     <w:rsid w:val="00D0373B"/>
     <w:rsid w:val="00D04103"/>
     <w:rsid w:val="00D12366"/>
     <w:rsid w:val="00D2584C"/>
@@ -9010,50 +9024,51 @@
     <w:rsid w:val="00E30777"/>
     <w:rsid w:val="00E34E51"/>
     <w:rsid w:val="00E36305"/>
     <w:rsid w:val="00E417D0"/>
     <w:rsid w:val="00E434A5"/>
     <w:rsid w:val="00E470B9"/>
     <w:rsid w:val="00E51CC6"/>
     <w:rsid w:val="00E53272"/>
     <w:rsid w:val="00E55283"/>
     <w:rsid w:val="00E56B82"/>
     <w:rsid w:val="00E60C64"/>
     <w:rsid w:val="00E73EA0"/>
     <w:rsid w:val="00E75D28"/>
     <w:rsid w:val="00E811D7"/>
     <w:rsid w:val="00E92502"/>
     <w:rsid w:val="00E96254"/>
     <w:rsid w:val="00EB573F"/>
     <w:rsid w:val="00EB6AA4"/>
     <w:rsid w:val="00EC2CB2"/>
     <w:rsid w:val="00ED242D"/>
     <w:rsid w:val="00EE0764"/>
     <w:rsid w:val="00EE285B"/>
     <w:rsid w:val="00EE4586"/>
     <w:rsid w:val="00EE5206"/>
     <w:rsid w:val="00EF38C1"/>
+    <w:rsid w:val="00EF429E"/>
     <w:rsid w:val="00EF71AA"/>
     <w:rsid w:val="00F00BEF"/>
     <w:rsid w:val="00F04357"/>
     <w:rsid w:val="00F12A0A"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F314A7"/>
     <w:rsid w:val="00F33D8F"/>
     <w:rsid w:val="00F35BBF"/>
     <w:rsid w:val="00F42DA5"/>
     <w:rsid w:val="00F6077A"/>
     <w:rsid w:val="00F60C7D"/>
     <w:rsid w:val="00F734C7"/>
     <w:rsid w:val="00F73F3E"/>
     <w:rsid w:val="00F77E95"/>
     <w:rsid w:val="00F811B2"/>
     <w:rsid w:val="00F8340E"/>
     <w:rsid w:val="00F923CE"/>
     <w:rsid w:val="00F927BA"/>
     <w:rsid w:val="00F93CF4"/>
     <w:rsid w:val="00F94920"/>
     <w:rsid w:val="00F97E3A"/>
     <w:rsid w:val="00FA08DB"/>
     <w:rsid w:val="00FA2CAC"/>
     <w:rsid w:val="00FA375D"/>
     <w:rsid w:val="00FB3283"/>
@@ -10583,55 +10598,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>408</Words>
-  <Characters>2328</Characters>
+  <Words>1981</Words>
+  <Characters>755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>6</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>