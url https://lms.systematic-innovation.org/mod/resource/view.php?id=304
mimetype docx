--- v3 (2026-03-16)
+++ v4 (2026-04-30)
@@ -32,112 +32,122 @@
     <w:p w14:paraId="5A535362" w14:textId="4F6C8D14" w:rsidR="002377F7" w:rsidRDefault="002377F7" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002377F7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>物料管理常見問題與解决對策</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="3E04DE65" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
+    <w:p w14:paraId="1BC77435" w14:textId="12C85B48" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00C82FF0" w:rsidRPr="00C82FF0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="005019D7">
+      <w:r w:rsidR="00C55995">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C82FF0" w:rsidRPr="00C82FF0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005019D7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55995">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002B435F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>週</w:t>
       </w:r>
       <w:r w:rsidR="005019D7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
@@ -2285,83 +2295,107 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="1811DA69" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="6AE84DE8" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="37C3438A" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="0044014B" w:rsidRPr="0044014B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
+      <w:r w:rsidR="00C55995">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="005019D7" w:rsidRPr="005019D7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>4/14，週二</w:t>
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55995">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005019D7" w:rsidRPr="005019D7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>，週二</w:t>
       </w:r>
       <w:r w:rsidR="00FC1A5F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
@@ -4452,58 +4486,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F13F8BB" w14:textId="77777777" w:rsidR="007E6A1F" w:rsidRDefault="007E6A1F">
+    <w:p w14:paraId="22B5989F" w14:textId="77777777" w:rsidR="005C2031" w:rsidRDefault="005C2031">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="325CCCB9" w14:textId="77777777" w:rsidR="007E6A1F" w:rsidRDefault="007E6A1F">
+    <w:p w14:paraId="1F258255" w14:textId="77777777" w:rsidR="005C2031" w:rsidRDefault="005C2031">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4627,58 +4661,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0825A9F7" w14:textId="77777777" w:rsidR="007E6A1F" w:rsidRDefault="007E6A1F">
+    <w:p w14:paraId="2DF95469" w14:textId="77777777" w:rsidR="005C2031" w:rsidRDefault="005C2031">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2734D3F9" w14:textId="77777777" w:rsidR="007E6A1F" w:rsidRDefault="007E6A1F">
+    <w:p w14:paraId="086E81C2" w14:textId="77777777" w:rsidR="005C2031" w:rsidRDefault="005C2031">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8458,51 +8492,50 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -8679,52 +8712,54 @@
     <w:rsid w:val="004C13FD"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="005019D7"/>
     <w:rsid w:val="00514B70"/>
     <w:rsid w:val="00514DBE"/>
     <w:rsid w:val="00521954"/>
     <w:rsid w:val="00527193"/>
     <w:rsid w:val="00527D0C"/>
     <w:rsid w:val="00537E71"/>
     <w:rsid w:val="00541974"/>
     <w:rsid w:val="00547AED"/>
     <w:rsid w:val="005559FD"/>
     <w:rsid w:val="00556835"/>
     <w:rsid w:val="00561CCF"/>
     <w:rsid w:val="00565FD0"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571656"/>
     <w:rsid w:val="00582553"/>
     <w:rsid w:val="005839BE"/>
     <w:rsid w:val="00584086"/>
     <w:rsid w:val="00596E16"/>
+    <w:rsid w:val="005A57D3"/>
     <w:rsid w:val="005C0585"/>
     <w:rsid w:val="005C1C4A"/>
+    <w:rsid w:val="005C2031"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00681050"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
@@ -8909,50 +8944,51 @@
     <w:rsid w:val="00BC55B5"/>
     <w:rsid w:val="00BD1DEA"/>
     <w:rsid w:val="00BD5436"/>
     <w:rsid w:val="00BD5B6C"/>
     <w:rsid w:val="00BE06C4"/>
     <w:rsid w:val="00BF6173"/>
     <w:rsid w:val="00BF66A6"/>
     <w:rsid w:val="00BF716F"/>
     <w:rsid w:val="00C01D9B"/>
     <w:rsid w:val="00C01EEA"/>
     <w:rsid w:val="00C04687"/>
     <w:rsid w:val="00C04D66"/>
     <w:rsid w:val="00C14263"/>
     <w:rsid w:val="00C146A4"/>
     <w:rsid w:val="00C15939"/>
     <w:rsid w:val="00C177BE"/>
     <w:rsid w:val="00C2235C"/>
     <w:rsid w:val="00C34496"/>
     <w:rsid w:val="00C34CD5"/>
     <w:rsid w:val="00C354D2"/>
     <w:rsid w:val="00C420D5"/>
     <w:rsid w:val="00C44DB4"/>
     <w:rsid w:val="00C45658"/>
     <w:rsid w:val="00C5376A"/>
     <w:rsid w:val="00C53918"/>
+    <w:rsid w:val="00C55995"/>
     <w:rsid w:val="00C5688E"/>
     <w:rsid w:val="00C60A09"/>
     <w:rsid w:val="00C712A5"/>
     <w:rsid w:val="00C82FF0"/>
     <w:rsid w:val="00C835BD"/>
     <w:rsid w:val="00C926C3"/>
     <w:rsid w:val="00C93B74"/>
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C979FA"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA0BFF"/>
     <w:rsid w:val="00CA3620"/>
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>
     <w:rsid w:val="00CC65AB"/>
     <w:rsid w:val="00CC6BA3"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CD5026"/>
     <w:rsid w:val="00CD76D8"/>
     <w:rsid w:val="00CF2FFF"/>
     <w:rsid w:val="00D0373B"/>
@@ -10569,55 +10605,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1981</Words>
-  <Characters>754</Characters>
+  <Words>408</Words>
+  <Characters>2327</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>