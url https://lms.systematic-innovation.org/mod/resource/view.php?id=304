--- v4 (2026-04-30)
+++ v5 (2026-06-14)
@@ -32,152 +32,142 @@
     <w:p w14:paraId="5A535362" w14:textId="4F6C8D14" w:rsidR="002377F7" w:rsidRDefault="002377F7" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002377F7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>物料管理常見問題與解决對策</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="12C85B48" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
+    <w:p w14:paraId="1BC77435" w14:textId="39BD7A0E" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00C82FF0" w:rsidRPr="00C82FF0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="00C55995">
+      <w:r w:rsidR="00985F3B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00C82FF0" w:rsidRPr="00C82FF0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005019D7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C55995">
+      <w:r w:rsidR="002B435F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B435F">
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
+        <w:t>週</w:t>
+      </w:r>
+      <w:r w:rsidR="00985F3B">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>週</w:t>
-[...9 lines deleted...]
-        <w:t>二</w:t>
+        <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
@@ -2295,107 +2285,75 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="1811DA69" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="37C3438A" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="5516963E" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="0044014B" w:rsidRPr="0044014B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      <w:r w:rsidR="00985F3B" w:rsidRPr="00985F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/</w:t>
-[...31 lines deleted...]
-        <w:t>，週二</w:t>
+        <w:t>2026/7/1，週三</w:t>
       </w:r>
       <w:r w:rsidR="00FC1A5F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
@@ -4486,58 +4444,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22B5989F" w14:textId="77777777" w:rsidR="005C2031" w:rsidRDefault="005C2031">
+    <w:p w14:paraId="42AE4584" w14:textId="77777777" w:rsidR="00826EA0" w:rsidRDefault="00826EA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F258255" w14:textId="77777777" w:rsidR="005C2031" w:rsidRDefault="005C2031">
+    <w:p w14:paraId="4BEA9DFA" w14:textId="77777777" w:rsidR="00826EA0" w:rsidRDefault="00826EA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4661,58 +4619,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DF95469" w14:textId="77777777" w:rsidR="005C2031" w:rsidRDefault="005C2031">
+    <w:p w14:paraId="3B48E397" w14:textId="77777777" w:rsidR="00826EA0" w:rsidRDefault="00826EA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="086E81C2" w14:textId="77777777" w:rsidR="005C2031" w:rsidRDefault="005C2031">
+    <w:p w14:paraId="740F0A4C" w14:textId="77777777" w:rsidR="00826EA0" w:rsidRDefault="00826EA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8492,50 +8450,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -8723,50 +8682,51 @@
     <w:rsid w:val="00527D0C"/>
     <w:rsid w:val="00537E71"/>
     <w:rsid w:val="00541974"/>
     <w:rsid w:val="00547AED"/>
     <w:rsid w:val="005559FD"/>
     <w:rsid w:val="00556835"/>
     <w:rsid w:val="00561CCF"/>
     <w:rsid w:val="00565FD0"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571656"/>
     <w:rsid w:val="00582553"/>
     <w:rsid w:val="005839BE"/>
     <w:rsid w:val="00584086"/>
     <w:rsid w:val="00596E16"/>
     <w:rsid w:val="005A57D3"/>
     <w:rsid w:val="005C0585"/>
     <w:rsid w:val="005C1C4A"/>
     <w:rsid w:val="005C2031"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
+    <w:rsid w:val="00612818"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00681050"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="007134DE"/>
@@ -8790,96 +8750,98 @@
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
     <w:rsid w:val="007A2A71"/>
     <w:rsid w:val="007A734E"/>
     <w:rsid w:val="007A750F"/>
     <w:rsid w:val="007C0C36"/>
     <w:rsid w:val="007C2883"/>
     <w:rsid w:val="007D07A7"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="007D46F5"/>
     <w:rsid w:val="007E0747"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E4FF8"/>
     <w:rsid w:val="007E6A1F"/>
     <w:rsid w:val="007E7785"/>
     <w:rsid w:val="0080680F"/>
     <w:rsid w:val="00813E48"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="008173D6"/>
     <w:rsid w:val="00823EBF"/>
+    <w:rsid w:val="00826EA0"/>
     <w:rsid w:val="00830FAC"/>
     <w:rsid w:val="008337C2"/>
     <w:rsid w:val="008423D8"/>
     <w:rsid w:val="00843798"/>
     <w:rsid w:val="00845647"/>
     <w:rsid w:val="00852B8F"/>
     <w:rsid w:val="00852CB3"/>
     <w:rsid w:val="008662F2"/>
     <w:rsid w:val="00866D68"/>
     <w:rsid w:val="00874A1C"/>
     <w:rsid w:val="00882675"/>
     <w:rsid w:val="00882F12"/>
     <w:rsid w:val="008863B5"/>
     <w:rsid w:val="0089094F"/>
     <w:rsid w:val="00890B44"/>
     <w:rsid w:val="00895187"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="008A40B5"/>
     <w:rsid w:val="008B05FD"/>
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008D23E3"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="00916910"/>
     <w:rsid w:val="00920DC0"/>
     <w:rsid w:val="009223DB"/>
     <w:rsid w:val="009243B1"/>
     <w:rsid w:val="00925EE7"/>
     <w:rsid w:val="00940F75"/>
     <w:rsid w:val="00941C10"/>
     <w:rsid w:val="00941DC6"/>
     <w:rsid w:val="009454EA"/>
     <w:rsid w:val="0094614A"/>
     <w:rsid w:val="009526EC"/>
     <w:rsid w:val="0095276C"/>
     <w:rsid w:val="00955C16"/>
     <w:rsid w:val="0096155A"/>
     <w:rsid w:val="0096754C"/>
     <w:rsid w:val="00976C76"/>
     <w:rsid w:val="00985774"/>
     <w:rsid w:val="00985D55"/>
+    <w:rsid w:val="00985F3B"/>
     <w:rsid w:val="009A0954"/>
     <w:rsid w:val="009A3A50"/>
     <w:rsid w:val="009A5741"/>
     <w:rsid w:val="009B05FC"/>
     <w:rsid w:val="009B14F6"/>
     <w:rsid w:val="009B7EB7"/>
     <w:rsid w:val="009C229A"/>
     <w:rsid w:val="009C620E"/>
     <w:rsid w:val="009C6E6B"/>
     <w:rsid w:val="009D340D"/>
     <w:rsid w:val="009E661B"/>
     <w:rsid w:val="009E7CAD"/>
     <w:rsid w:val="00A03156"/>
     <w:rsid w:val="00A05E32"/>
     <w:rsid w:val="00A060F7"/>
     <w:rsid w:val="00A10968"/>
     <w:rsid w:val="00A10E07"/>
     <w:rsid w:val="00A158C7"/>
     <w:rsid w:val="00A17850"/>
     <w:rsid w:val="00A20FD0"/>
     <w:rsid w:val="00A25642"/>
     <w:rsid w:val="00A2582E"/>
     <w:rsid w:val="00A2725A"/>
     <w:rsid w:val="00A3108F"/>
     <w:rsid w:val="00A3687F"/>
@@ -10605,75 +10567,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>408</Words>
-  <Characters>2327</Characters>
+  <Words>407</Words>
+  <Characters>2326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2730</CharactersWithSpaces>
+  <CharactersWithSpaces>2728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>