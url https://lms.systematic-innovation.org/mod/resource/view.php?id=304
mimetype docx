--- v5 (2026-06-14)
+++ v6 (2026-07-29)
@@ -32,142 +32,122 @@
     <w:p w14:paraId="5A535362" w14:textId="4F6C8D14" w:rsidR="002377F7" w:rsidRDefault="002377F7" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002377F7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>物料管理常見問題與解决對策</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="39BD7A0E" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
+    <w:p w14:paraId="1BC77435" w14:textId="1DB9FCE3" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00C82FF0" w:rsidRPr="00C82FF0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="00985F3B">
+      <w:r w:rsidR="003D1750">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C82FF0" w:rsidRPr="00C82FF0">
+        <w:t>9/3</w:t>
+      </w:r>
+      <w:r w:rsidR="002B435F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005019D7">
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B435F">
+        <w:t>週</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1750">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...19 lines deleted...]
-        <w:t>三</w:t>
+        <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
@@ -2285,75 +2265,75 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="1811DA69" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="5516963E" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="547B6731" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
-      <w:r w:rsidR="00985F3B" w:rsidRPr="00985F3B">
+      <w:r w:rsidR="003D1750" w:rsidRPr="003D1750">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/7/1，週三</w:t>
+        <w:t xml:space="preserve">2026/9/3，週四 </w:t>
       </w:r>
       <w:r w:rsidR="00FC1A5F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
@@ -4444,58 +4424,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42AE4584" w14:textId="77777777" w:rsidR="00826EA0" w:rsidRDefault="00826EA0">
+    <w:p w14:paraId="43827136" w14:textId="77777777" w:rsidR="00366DED" w:rsidRDefault="00366DED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BEA9DFA" w14:textId="77777777" w:rsidR="00826EA0" w:rsidRDefault="00826EA0">
+    <w:p w14:paraId="2C62F426" w14:textId="77777777" w:rsidR="00366DED" w:rsidRDefault="00366DED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4619,58 +4599,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B48E397" w14:textId="77777777" w:rsidR="00826EA0" w:rsidRDefault="00826EA0">
+    <w:p w14:paraId="6FABEA39" w14:textId="77777777" w:rsidR="00366DED" w:rsidRDefault="00366DED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="740F0A4C" w14:textId="77777777" w:rsidR="00826EA0" w:rsidRDefault="00826EA0">
+    <w:p w14:paraId="50DD3F30" w14:textId="77777777" w:rsidR="00366DED" w:rsidRDefault="00366DED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8596,82 +8576,85 @@
     <w:rsid w:val="002B029A"/>
     <w:rsid w:val="002B1E80"/>
     <w:rsid w:val="002B4013"/>
     <w:rsid w:val="002B435F"/>
     <w:rsid w:val="002B5A6B"/>
     <w:rsid w:val="002C3581"/>
     <w:rsid w:val="002C4A72"/>
     <w:rsid w:val="002C5819"/>
     <w:rsid w:val="002C769B"/>
     <w:rsid w:val="002C7C9E"/>
     <w:rsid w:val="002D6466"/>
     <w:rsid w:val="002E3DF6"/>
     <w:rsid w:val="00301FAE"/>
     <w:rsid w:val="00304AE5"/>
     <w:rsid w:val="00305793"/>
     <w:rsid w:val="00316EED"/>
     <w:rsid w:val="00331F59"/>
     <w:rsid w:val="003322BE"/>
     <w:rsid w:val="0033467E"/>
     <w:rsid w:val="003346A7"/>
     <w:rsid w:val="003424F8"/>
     <w:rsid w:val="00342D0C"/>
     <w:rsid w:val="00347DEF"/>
     <w:rsid w:val="00364FEC"/>
     <w:rsid w:val="00366A0F"/>
+    <w:rsid w:val="00366DED"/>
     <w:rsid w:val="0037143E"/>
     <w:rsid w:val="0037182C"/>
     <w:rsid w:val="00374734"/>
     <w:rsid w:val="00375C89"/>
     <w:rsid w:val="00375CF0"/>
     <w:rsid w:val="00380625"/>
     <w:rsid w:val="00381FF1"/>
     <w:rsid w:val="00392CB8"/>
     <w:rsid w:val="003A23CA"/>
     <w:rsid w:val="003B4FFB"/>
     <w:rsid w:val="003C7B7D"/>
     <w:rsid w:val="003D14A5"/>
+    <w:rsid w:val="003D1750"/>
     <w:rsid w:val="003D39E5"/>
     <w:rsid w:val="003D5E66"/>
     <w:rsid w:val="003D79F8"/>
     <w:rsid w:val="003E45EB"/>
     <w:rsid w:val="003E5BC0"/>
     <w:rsid w:val="0040070B"/>
     <w:rsid w:val="0040111C"/>
     <w:rsid w:val="00401FA1"/>
     <w:rsid w:val="0040244C"/>
     <w:rsid w:val="00402A6C"/>
     <w:rsid w:val="00407D2C"/>
     <w:rsid w:val="0041057D"/>
     <w:rsid w:val="00411447"/>
     <w:rsid w:val="00421D86"/>
     <w:rsid w:val="0043030D"/>
     <w:rsid w:val="00432EC1"/>
     <w:rsid w:val="00433221"/>
     <w:rsid w:val="0043536E"/>
     <w:rsid w:val="0043642C"/>
     <w:rsid w:val="0044014B"/>
+    <w:rsid w:val="004410D1"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
     <w:rsid w:val="00465805"/>
     <w:rsid w:val="0046581C"/>
     <w:rsid w:val="0048018B"/>
     <w:rsid w:val="00482365"/>
     <w:rsid w:val="004834C7"/>
     <w:rsid w:val="004859E5"/>
     <w:rsid w:val="00485A98"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="004A075B"/>
     <w:rsid w:val="004A2875"/>
     <w:rsid w:val="004A41D1"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004B316B"/>
     <w:rsid w:val="004B4B3F"/>
     <w:rsid w:val="004B6C52"/>
     <w:rsid w:val="004C13FD"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="005019D7"/>
@@ -8690,50 +8673,51 @@
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571656"/>
     <w:rsid w:val="00582553"/>
     <w:rsid w:val="005839BE"/>
     <w:rsid w:val="00584086"/>
     <w:rsid w:val="00596E16"/>
     <w:rsid w:val="005A57D3"/>
     <w:rsid w:val="005C0585"/>
     <w:rsid w:val="005C1C4A"/>
     <w:rsid w:val="005C2031"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00612818"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00681050"/>
     <w:rsid w:val="00684BF3"/>
+    <w:rsid w:val="00693D0C"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="007134DE"/>
     <w:rsid w:val="00714D99"/>
     <w:rsid w:val="007336FF"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
     <w:rsid w:val="007409AD"/>
     <w:rsid w:val="00742870"/>
@@ -8795,50 +8779,51 @@
     <w:rsid w:val="008B5580"/>
     <w:rsid w:val="008B7D97"/>
     <w:rsid w:val="008C093C"/>
     <w:rsid w:val="008C44B8"/>
     <w:rsid w:val="008D0B9E"/>
     <w:rsid w:val="008D23E3"/>
     <w:rsid w:val="008E101D"/>
     <w:rsid w:val="00901AB3"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="00916910"/>
     <w:rsid w:val="00920DC0"/>
     <w:rsid w:val="009223DB"/>
     <w:rsid w:val="009243B1"/>
     <w:rsid w:val="00925EE7"/>
     <w:rsid w:val="00940F75"/>
     <w:rsid w:val="00941C10"/>
     <w:rsid w:val="00941DC6"/>
     <w:rsid w:val="009454EA"/>
     <w:rsid w:val="0094614A"/>
     <w:rsid w:val="009526EC"/>
     <w:rsid w:val="0095276C"/>
     <w:rsid w:val="00955C16"/>
     <w:rsid w:val="0096155A"/>
     <w:rsid w:val="0096754C"/>
     <w:rsid w:val="00976C76"/>
+    <w:rsid w:val="009836B2"/>
     <w:rsid w:val="00985774"/>
     <w:rsid w:val="00985D55"/>
     <w:rsid w:val="00985F3B"/>
     <w:rsid w:val="009A0954"/>
     <w:rsid w:val="009A3A50"/>
     <w:rsid w:val="009A5741"/>
     <w:rsid w:val="009B05FC"/>
     <w:rsid w:val="009B14F6"/>
     <w:rsid w:val="009B7EB7"/>
     <w:rsid w:val="009C229A"/>
     <w:rsid w:val="009C620E"/>
     <w:rsid w:val="009C6E6B"/>
     <w:rsid w:val="009D340D"/>
     <w:rsid w:val="009E661B"/>
     <w:rsid w:val="009E7CAD"/>
     <w:rsid w:val="00A03156"/>
     <w:rsid w:val="00A05E32"/>
     <w:rsid w:val="00A060F7"/>
     <w:rsid w:val="00A10968"/>
     <w:rsid w:val="00A10E07"/>
     <w:rsid w:val="00A158C7"/>
     <w:rsid w:val="00A17850"/>
     <w:rsid w:val="00A20FD0"/>
     <w:rsid w:val="00A25642"/>
     <w:rsid w:val="00A2582E"/>
@@ -8854,50 +8839,51 @@
     <w:rsid w:val="00A53461"/>
     <w:rsid w:val="00A61B71"/>
     <w:rsid w:val="00A631C8"/>
     <w:rsid w:val="00A66E80"/>
     <w:rsid w:val="00A71E1E"/>
     <w:rsid w:val="00A73323"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A7451F"/>
     <w:rsid w:val="00A769E8"/>
     <w:rsid w:val="00A8088D"/>
     <w:rsid w:val="00A80EE8"/>
     <w:rsid w:val="00A84BB4"/>
     <w:rsid w:val="00A91B08"/>
     <w:rsid w:val="00A920A2"/>
     <w:rsid w:val="00AA5466"/>
     <w:rsid w:val="00AB0721"/>
     <w:rsid w:val="00AB66A5"/>
     <w:rsid w:val="00AD0C45"/>
     <w:rsid w:val="00AD2482"/>
     <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AF04E1"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF52E8"/>
     <w:rsid w:val="00AF6EB1"/>
     <w:rsid w:val="00B05BF8"/>
+    <w:rsid w:val="00B0765B"/>
     <w:rsid w:val="00B13878"/>
     <w:rsid w:val="00B20AAC"/>
     <w:rsid w:val="00B31C8B"/>
     <w:rsid w:val="00B33450"/>
     <w:rsid w:val="00B34329"/>
     <w:rsid w:val="00B3566D"/>
     <w:rsid w:val="00B40B98"/>
     <w:rsid w:val="00B4145F"/>
     <w:rsid w:val="00B47095"/>
     <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B521AC"/>
     <w:rsid w:val="00B603C4"/>
     <w:rsid w:val="00B6378B"/>
     <w:rsid w:val="00B7033F"/>
     <w:rsid w:val="00B73EEB"/>
     <w:rsid w:val="00B76B41"/>
     <w:rsid w:val="00B806DC"/>
     <w:rsid w:val="00B80E33"/>
     <w:rsid w:val="00B8179E"/>
     <w:rsid w:val="00B83BCA"/>
     <w:rsid w:val="00B92084"/>
     <w:rsid w:val="00B920DA"/>
     <w:rsid w:val="00B93EE7"/>
     <w:rsid w:val="00BB2478"/>
     <w:rsid w:val="00BB4BE9"/>
@@ -10567,75 +10553,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>407</Words>
+  <Words>408</Words>
   <Characters>2326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2728</CharactersWithSpaces>
+  <CharactersWithSpaces>2729</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>