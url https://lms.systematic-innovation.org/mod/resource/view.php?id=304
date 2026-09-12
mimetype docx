--- v6 (2026-07-29)
+++ v7 (2026-09-12)
@@ -1,153 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5A535362" w14:textId="4F6C8D14" w:rsidR="002377F7" w:rsidRDefault="002377F7" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002377F7">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>物料管理常見問題與解决對策</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="1DB9FCE3" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
+    <w:p w14:paraId="1BC77435" w14:textId="398CABDC" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="002B435F">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00C82FF0" w:rsidRPr="00C82FF0">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="003D1750">
+      <w:r w:rsidR="006A6FB2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>9/3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B435F">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1750">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6FB2">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>週</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D1750">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002B435F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>四</w:t>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>週</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>二</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
       <w:r w:rsidR="000073AF" w:rsidRPr="0011369A">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406AE3E7" w14:textId="4DC1CA74" w:rsidR="00433221" w:rsidRPr="0011369A" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
@@ -2262,78 +2281,87 @@
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="1811DA69" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="547B6731" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="5A778102" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
+      <w:r w:rsidR="006A6FB2" w:rsidRPr="006A6FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>2026/10/6，週二</w:t>
+      </w:r>
       <w:r w:rsidR="003D1750" w:rsidRPr="003D1750">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026/9/3，週四 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC1A5F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
@@ -4424,58 +4452,58 @@
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>團報時每人仍需填一份資料，並加註團報聯絡人聯絡資料。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C2235C" w:rsidRPr="009E661B" w:rsidSect="00F6077A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43827136" w14:textId="77777777" w:rsidR="00366DED" w:rsidRDefault="00366DED">
+    <w:p w14:paraId="36017513" w14:textId="77777777" w:rsidR="00727677" w:rsidRDefault="00727677">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C62F426" w14:textId="77777777" w:rsidR="00366DED" w:rsidRDefault="00366DED">
+    <w:p w14:paraId="05BE4084" w14:textId="77777777" w:rsidR="00727677" w:rsidRDefault="00727677">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4599,58 +4627,58 @@
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00001BC8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FABEA39" w14:textId="77777777" w:rsidR="00366DED" w:rsidRDefault="00366DED">
+    <w:p w14:paraId="0CC7F7E3" w14:textId="77777777" w:rsidR="00727677" w:rsidRDefault="00727677">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50DD3F30" w14:textId="77777777" w:rsidR="00366DED" w:rsidRDefault="00366DED">
+    <w:p w14:paraId="5CF76180" w14:textId="77777777" w:rsidR="00727677" w:rsidRDefault="00727677">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95ED5D" w14:textId="4A62A6BC" w:rsidR="00ED242D" w:rsidRPr="00611571" w:rsidRDefault="006D4929" w:rsidP="00611571">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:right="-34"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -8427,94 +8455,94 @@
   <w:num w:numId="32" w16cid:durableId="1417747230">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C979FA"/>
     <w:rsid w:val="00001BC8"/>
     <w:rsid w:val="000037C2"/>
     <w:rsid w:val="00003F5C"/>
     <w:rsid w:val="000073AF"/>
     <w:rsid w:val="00014643"/>
+    <w:rsid w:val="00014D5F"/>
     <w:rsid w:val="000155BA"/>
     <w:rsid w:val="0002421D"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="00032553"/>
     <w:rsid w:val="0003407C"/>
     <w:rsid w:val="00034B24"/>
     <w:rsid w:val="00034DAB"/>
     <w:rsid w:val="00036024"/>
     <w:rsid w:val="00040825"/>
     <w:rsid w:val="00041B5D"/>
     <w:rsid w:val="00047F31"/>
     <w:rsid w:val="00050B80"/>
     <w:rsid w:val="00055549"/>
     <w:rsid w:val="00057359"/>
     <w:rsid w:val="0006173B"/>
     <w:rsid w:val="0007045F"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00073680"/>
     <w:rsid w:val="00073DDC"/>
     <w:rsid w:val="00082577"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A19"/>
     <w:rsid w:val="000933FA"/>
     <w:rsid w:val="000A3222"/>
@@ -8679,64 +8707,66 @@
     <w:rsid w:val="005A57D3"/>
     <w:rsid w:val="005C0585"/>
     <w:rsid w:val="005C1C4A"/>
     <w:rsid w:val="005C2031"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005F37BA"/>
     <w:rsid w:val="005F72FB"/>
     <w:rsid w:val="006032CB"/>
     <w:rsid w:val="00611571"/>
     <w:rsid w:val="006120D7"/>
     <w:rsid w:val="00612818"/>
     <w:rsid w:val="00621542"/>
     <w:rsid w:val="00624863"/>
     <w:rsid w:val="006645D9"/>
     <w:rsid w:val="00664EB9"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00681050"/>
     <w:rsid w:val="00684BF3"/>
     <w:rsid w:val="00693D0C"/>
     <w:rsid w:val="00696A70"/>
     <w:rsid w:val="006A076A"/>
     <w:rsid w:val="006A0D7C"/>
     <w:rsid w:val="006A1B60"/>
     <w:rsid w:val="006A3DFF"/>
+    <w:rsid w:val="006A6FB2"/>
     <w:rsid w:val="006A7029"/>
     <w:rsid w:val="006B0E6B"/>
     <w:rsid w:val="006B315D"/>
     <w:rsid w:val="006C08AC"/>
     <w:rsid w:val="006C12E3"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3F35"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006E5027"/>
     <w:rsid w:val="006E68FC"/>
     <w:rsid w:val="006F3D4D"/>
     <w:rsid w:val="007134DE"/>
     <w:rsid w:val="00714D99"/>
+    <w:rsid w:val="00727677"/>
     <w:rsid w:val="007336FF"/>
     <w:rsid w:val="0073495E"/>
     <w:rsid w:val="00735EB7"/>
     <w:rsid w:val="00737DF2"/>
     <w:rsid w:val="007409AD"/>
     <w:rsid w:val="00742870"/>
     <w:rsid w:val="00744297"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075761D"/>
     <w:rsid w:val="00760F06"/>
     <w:rsid w:val="00765621"/>
     <w:rsid w:val="007705DF"/>
     <w:rsid w:val="00771199"/>
     <w:rsid w:val="007714C7"/>
     <w:rsid w:val="007749A0"/>
     <w:rsid w:val="00776D3D"/>
     <w:rsid w:val="00777F5C"/>
     <w:rsid w:val="0078082D"/>
     <w:rsid w:val="00781D28"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007A0767"/>
     <w:rsid w:val="007A23A4"/>
     <w:rsid w:val="007A2A71"/>
     <w:rsid w:val="007A734E"/>
@@ -10554,74 +10584,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>408</Words>
-  <Characters>2326</Characters>
+  <Characters>2328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2729</CharactersWithSpaces>
+  <CharactersWithSpaces>2731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>