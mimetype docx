--- v5 (2026-09-10)
+++ v6 (2026-10-26)
@@ -1,51 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B43DE90" w14:textId="7D056C1C" w:rsidR="00760F06" w:rsidRPr="008B5580" w:rsidRDefault="00760F06" w:rsidP="00624863">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
@@ -92,100 +91,108 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>與物料需求規劃</w:t>
       </w:r>
       <w:r w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(MRP)</w:t>
       </w:r>
       <w:r w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>實務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="47B61918" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
+    <w:p w14:paraId="1BC77435" w14:textId="098F8257" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00433221">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00BA0C91" w:rsidRPr="00BF4D13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>2026/</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4D13" w:rsidRPr="00BF4D13">
+      <w:r w:rsidR="00D51410">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F8365A" w:rsidRPr="00BF4D13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF4D13" w:rsidRPr="00BF4D13">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7B1E">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00BF4D13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>，週</w:t>
       </w:r>
       <w:r w:rsidR="00BF4D13" w:rsidRPr="00BF4D13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
       </w:r>
@@ -3059,78 +3066,119 @@
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E101D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00F27A27">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="1B4273C9" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="115C8062" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00BF4D13" w:rsidRPr="00BF4D13">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/9/23，週三</w:t>
+        <w:t>2026/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51410">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4D13" w:rsidRPr="00BF4D13">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4D13" w:rsidRPr="00BF4D13">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>，週三</w:t>
       </w:r>
       <w:r w:rsidR="00F054DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
@@ -9283,58 +9331,56 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -9352,50 +9398,51 @@
     <w:rsid w:val="00024ED0"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="00032553"/>
     <w:rsid w:val="0003407C"/>
     <w:rsid w:val="00034B24"/>
     <w:rsid w:val="00034DAB"/>
     <w:rsid w:val="00036024"/>
     <w:rsid w:val="00040825"/>
     <w:rsid w:val="00041B5D"/>
     <w:rsid w:val="00047F31"/>
     <w:rsid w:val="00050B80"/>
     <w:rsid w:val="00055549"/>
     <w:rsid w:val="00057359"/>
     <w:rsid w:val="0007045F"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00073680"/>
     <w:rsid w:val="00073DDC"/>
     <w:rsid w:val="00082577"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A19"/>
     <w:rsid w:val="000933FA"/>
     <w:rsid w:val="000A3222"/>
     <w:rsid w:val="000C4BDC"/>
     <w:rsid w:val="000C4D2C"/>
+    <w:rsid w:val="000C61B3"/>
     <w:rsid w:val="000C75E1"/>
     <w:rsid w:val="000D76DF"/>
     <w:rsid w:val="000E25EB"/>
     <w:rsid w:val="000E7B38"/>
     <w:rsid w:val="000F4493"/>
     <w:rsid w:val="000F5240"/>
     <w:rsid w:val="00101A15"/>
     <w:rsid w:val="00110D58"/>
     <w:rsid w:val="001171D3"/>
     <w:rsid w:val="001278A4"/>
     <w:rsid w:val="001357B1"/>
     <w:rsid w:val="00147596"/>
     <w:rsid w:val="00152D9C"/>
     <w:rsid w:val="00153F82"/>
     <w:rsid w:val="00154784"/>
     <w:rsid w:val="001620A1"/>
     <w:rsid w:val="00167D39"/>
     <w:rsid w:val="001727EA"/>
     <w:rsid w:val="00176DBD"/>
     <w:rsid w:val="00180675"/>
     <w:rsid w:val="00184895"/>
     <w:rsid w:val="00193462"/>
     <w:rsid w:val="001946BA"/>
     <w:rsid w:val="001A6B91"/>
     <w:rsid w:val="001B007F"/>
@@ -9403,50 +9450,51 @@
     <w:rsid w:val="001B2B83"/>
     <w:rsid w:val="001B3FDE"/>
     <w:rsid w:val="001B57E2"/>
     <w:rsid w:val="001B7513"/>
     <w:rsid w:val="001C057D"/>
     <w:rsid w:val="001C3EDE"/>
     <w:rsid w:val="001D042D"/>
     <w:rsid w:val="001D1B7A"/>
     <w:rsid w:val="001D2746"/>
     <w:rsid w:val="001E2C61"/>
     <w:rsid w:val="001E65F2"/>
     <w:rsid w:val="001F100E"/>
     <w:rsid w:val="001F346D"/>
     <w:rsid w:val="001F5CEE"/>
     <w:rsid w:val="001F6452"/>
     <w:rsid w:val="002014DB"/>
     <w:rsid w:val="002063DF"/>
     <w:rsid w:val="00223A8E"/>
     <w:rsid w:val="00224627"/>
     <w:rsid w:val="002333CB"/>
     <w:rsid w:val="00234B62"/>
     <w:rsid w:val="00236EDE"/>
     <w:rsid w:val="0024444B"/>
     <w:rsid w:val="00246314"/>
     <w:rsid w:val="00255DC9"/>
+    <w:rsid w:val="0025771E"/>
     <w:rsid w:val="002579F0"/>
     <w:rsid w:val="00263450"/>
     <w:rsid w:val="00277E78"/>
     <w:rsid w:val="002855C1"/>
     <w:rsid w:val="0028663F"/>
     <w:rsid w:val="00293E25"/>
     <w:rsid w:val="002B029A"/>
     <w:rsid w:val="002B1E80"/>
     <w:rsid w:val="002B4013"/>
     <w:rsid w:val="002B5A6B"/>
     <w:rsid w:val="002C3581"/>
     <w:rsid w:val="002C4A72"/>
     <w:rsid w:val="002C5819"/>
     <w:rsid w:val="002C769B"/>
     <w:rsid w:val="002C7C9E"/>
     <w:rsid w:val="002D6466"/>
     <w:rsid w:val="002E3DF6"/>
     <w:rsid w:val="00301FAE"/>
     <w:rsid w:val="00304AE5"/>
     <w:rsid w:val="00305793"/>
     <w:rsid w:val="00316EED"/>
     <w:rsid w:val="00331F59"/>
     <w:rsid w:val="003322BE"/>
     <w:rsid w:val="0033467E"/>
     <w:rsid w:val="003346A7"/>
@@ -9488,50 +9536,51 @@
     <w:rsid w:val="0043642C"/>
     <w:rsid w:val="00444692"/>
     <w:rsid w:val="0045289D"/>
     <w:rsid w:val="00464BA1"/>
     <w:rsid w:val="0046542A"/>
     <w:rsid w:val="00465805"/>
     <w:rsid w:val="0046581C"/>
     <w:rsid w:val="004728DE"/>
     <w:rsid w:val="0048018B"/>
     <w:rsid w:val="00482365"/>
     <w:rsid w:val="004834C7"/>
     <w:rsid w:val="004859E5"/>
     <w:rsid w:val="00485A98"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="004A075B"/>
     <w:rsid w:val="004A2875"/>
     <w:rsid w:val="004A41D1"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004B316B"/>
     <w:rsid w:val="004B4B3F"/>
     <w:rsid w:val="004B6C52"/>
     <w:rsid w:val="004C13FD"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C7331"/>
     <w:rsid w:val="004E784B"/>
+    <w:rsid w:val="004E7B1E"/>
     <w:rsid w:val="004F00A7"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="00514B70"/>
     <w:rsid w:val="00514DBE"/>
     <w:rsid w:val="00517213"/>
     <w:rsid w:val="00521954"/>
     <w:rsid w:val="00527193"/>
     <w:rsid w:val="00527D0C"/>
     <w:rsid w:val="00537E71"/>
     <w:rsid w:val="00541974"/>
     <w:rsid w:val="00547AED"/>
     <w:rsid w:val="00556835"/>
     <w:rsid w:val="00561CCF"/>
     <w:rsid w:val="00565FD0"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571656"/>
     <w:rsid w:val="00582553"/>
     <w:rsid w:val="005839BE"/>
     <w:rsid w:val="00584086"/>
     <w:rsid w:val="00594AE9"/>
     <w:rsid w:val="00596E16"/>
     <w:rsid w:val="005C0585"/>
     <w:rsid w:val="005C1C4A"/>
     <w:rsid w:val="005C664A"/>
     <w:rsid w:val="005E15B2"/>
@@ -9763,50 +9812,51 @@
     <w:rsid w:val="00C712A5"/>
     <w:rsid w:val="00C835BD"/>
     <w:rsid w:val="00C926C3"/>
     <w:rsid w:val="00C93B74"/>
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C979FA"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA3620"/>
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>
     <w:rsid w:val="00CC65AB"/>
     <w:rsid w:val="00CC6BA3"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CD5026"/>
     <w:rsid w:val="00CD76D8"/>
     <w:rsid w:val="00CF2FFF"/>
     <w:rsid w:val="00D0373B"/>
     <w:rsid w:val="00D04103"/>
     <w:rsid w:val="00D12366"/>
     <w:rsid w:val="00D2584C"/>
     <w:rsid w:val="00D36782"/>
+    <w:rsid w:val="00D51410"/>
     <w:rsid w:val="00D55F8B"/>
     <w:rsid w:val="00D56E8D"/>
     <w:rsid w:val="00D627D2"/>
     <w:rsid w:val="00D64117"/>
     <w:rsid w:val="00D66423"/>
     <w:rsid w:val="00D749C8"/>
     <w:rsid w:val="00D77EB7"/>
     <w:rsid w:val="00D8135E"/>
     <w:rsid w:val="00D83667"/>
     <w:rsid w:val="00D842E5"/>
     <w:rsid w:val="00D869AE"/>
     <w:rsid w:val="00D91963"/>
     <w:rsid w:val="00D921C9"/>
     <w:rsid w:val="00D92C04"/>
     <w:rsid w:val="00D931C2"/>
     <w:rsid w:val="00D96A25"/>
     <w:rsid w:val="00DA2CEF"/>
     <w:rsid w:val="00DA57FC"/>
     <w:rsid w:val="00DA5872"/>
     <w:rsid w:val="00DA5B0D"/>
     <w:rsid w:val="00DB48EE"/>
     <w:rsid w:val="00DE1C96"/>
     <w:rsid w:val="00DE2407"/>
     <w:rsid w:val="00DE4704"/>
     <w:rsid w:val="00DE751F"/>
@@ -11394,74 +11444,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269BC75B-9CFB-4A3D-A572-333ABDBDB215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>2213</Words>
-  <Characters>1244</Characters>
+  <Characters>1246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3451</CharactersWithSpaces>
+  <CharactersWithSpaces>3453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589947</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:service@ssi.org.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>