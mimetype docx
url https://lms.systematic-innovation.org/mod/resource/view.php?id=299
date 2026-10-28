--- v6 (2026-09-12)
+++ v7 (2026-10-28)
@@ -31,125 +31,133 @@
     <w:p w14:paraId="6F25CF8B" w14:textId="0532B4FE" w:rsidR="00E56B82" w:rsidRDefault="00E56B82" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="59" w:left="142" w:rightChars="57" w:right="137"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000073AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>急單交貨及多樣少量(客製化)訂單的生產管理技巧</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC77435" w14:textId="0BB31A87" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
+    <w:p w14:paraId="1BC77435" w14:textId="7A8D8FC8" w:rsidR="00433221" w:rsidRPr="00D56E8D" w:rsidRDefault="00433221" w:rsidP="00C14263">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-153" w:right="-367"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E8D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk239407070"/>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C30D14">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00196A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2493E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0C02CE"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005333F3">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="004A2869">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00196A6C">
+      <w:r w:rsidR="00C2493E">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>，週</w:t>
       </w:r>
       <w:r w:rsidR="00196A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00760F06" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9:00-16:00，計6小時</w:t>
@@ -2487,75 +2495,107 @@
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C14C44" w14:textId="2EFD2DA8" w:rsidR="00F27A27" w:rsidRPr="00F50825" w:rsidRDefault="00F27A27" w:rsidP="001F100E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-282" w:rightChars="-153" w:right="-367" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>--------------------------------------報名表------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2643D92F" w14:textId="47B4BF8C" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
+    <w:p w14:paraId="2643D92F" w14:textId="00D73270" w:rsidR="00611571" w:rsidRPr="00B806DC" w:rsidRDefault="00611571" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030D">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>授課時間：</w:t>
       </w:r>
       <w:r w:rsidR="00196A6C" w:rsidRPr="00196A6C">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>2026/10/13，週二</w:t>
+        <w:t>2026/1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2493E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00196A6C" w:rsidRPr="00196A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2493E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00196A6C" w:rsidRPr="00196A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>，週二</w:t>
       </w:r>
       <w:r w:rsidR="00C30D14" w:rsidRPr="00760F06">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0C02CE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B806DC" w:rsidRPr="00B806DC">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>9:00-16:00，計6小時。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF9653" w14:textId="7109F499" w:rsidR="00611571" w:rsidRPr="00001BC8" w:rsidRDefault="00224627" w:rsidP="008E101D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:bCs/>
@@ -8652,51 +8692,50 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="569577080">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1090126588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
@@ -9010,50 +9049,51 @@
     <w:rsid w:val="00925EE7"/>
     <w:rsid w:val="00940F75"/>
     <w:rsid w:val="00941C10"/>
     <w:rsid w:val="00941DC6"/>
     <w:rsid w:val="009454EA"/>
     <w:rsid w:val="0094614A"/>
     <w:rsid w:val="009526EC"/>
     <w:rsid w:val="0095276C"/>
     <w:rsid w:val="00955C16"/>
     <w:rsid w:val="0096155A"/>
     <w:rsid w:val="0096754C"/>
     <w:rsid w:val="00976C76"/>
     <w:rsid w:val="00985774"/>
     <w:rsid w:val="00985D55"/>
     <w:rsid w:val="009A0954"/>
     <w:rsid w:val="009A5741"/>
     <w:rsid w:val="009B05FC"/>
     <w:rsid w:val="009B14F6"/>
     <w:rsid w:val="009B7EB7"/>
     <w:rsid w:val="009C229A"/>
     <w:rsid w:val="009C620E"/>
     <w:rsid w:val="009C6E6B"/>
     <w:rsid w:val="009D340D"/>
     <w:rsid w:val="009E661B"/>
     <w:rsid w:val="009E7CAD"/>
+    <w:rsid w:val="009F1FAA"/>
     <w:rsid w:val="00A03156"/>
     <w:rsid w:val="00A05E32"/>
     <w:rsid w:val="00A060F7"/>
     <w:rsid w:val="00A10968"/>
     <w:rsid w:val="00A10E07"/>
     <w:rsid w:val="00A158C7"/>
     <w:rsid w:val="00A17850"/>
     <w:rsid w:val="00A20FD0"/>
     <w:rsid w:val="00A25642"/>
     <w:rsid w:val="00A2582E"/>
     <w:rsid w:val="00A2725A"/>
     <w:rsid w:val="00A3108F"/>
     <w:rsid w:val="00A36C35"/>
     <w:rsid w:val="00A412EC"/>
     <w:rsid w:val="00A419DF"/>
     <w:rsid w:val="00A45E42"/>
     <w:rsid w:val="00A50699"/>
     <w:rsid w:val="00A52D8E"/>
     <w:rsid w:val="00A53461"/>
     <w:rsid w:val="00A54475"/>
     <w:rsid w:val="00A61B71"/>
     <w:rsid w:val="00A631C8"/>
     <w:rsid w:val="00A66E80"/>
     <w:rsid w:val="00A71E1E"/>
     <w:rsid w:val="00A73323"/>
@@ -9098,50 +9138,51 @@
     <w:rsid w:val="00B92084"/>
     <w:rsid w:val="00B920DA"/>
     <w:rsid w:val="00B93EE7"/>
     <w:rsid w:val="00BB2478"/>
     <w:rsid w:val="00BB441A"/>
     <w:rsid w:val="00BB4BE9"/>
     <w:rsid w:val="00BB50DB"/>
     <w:rsid w:val="00BC3AE3"/>
     <w:rsid w:val="00BC55B5"/>
     <w:rsid w:val="00BD1DEA"/>
     <w:rsid w:val="00BD5436"/>
     <w:rsid w:val="00BD5B6C"/>
     <w:rsid w:val="00BE06C4"/>
     <w:rsid w:val="00BF6173"/>
     <w:rsid w:val="00BF66A6"/>
     <w:rsid w:val="00BF716F"/>
     <w:rsid w:val="00C01D9B"/>
     <w:rsid w:val="00C01EEA"/>
     <w:rsid w:val="00C04687"/>
     <w:rsid w:val="00C04D66"/>
     <w:rsid w:val="00C14263"/>
     <w:rsid w:val="00C146A4"/>
     <w:rsid w:val="00C15939"/>
     <w:rsid w:val="00C177BE"/>
     <w:rsid w:val="00C2235C"/>
+    <w:rsid w:val="00C2493E"/>
     <w:rsid w:val="00C30D14"/>
     <w:rsid w:val="00C34496"/>
     <w:rsid w:val="00C34CD5"/>
     <w:rsid w:val="00C354D2"/>
     <w:rsid w:val="00C420D5"/>
     <w:rsid w:val="00C44DB4"/>
     <w:rsid w:val="00C45658"/>
     <w:rsid w:val="00C5376A"/>
     <w:rsid w:val="00C53918"/>
     <w:rsid w:val="00C5688E"/>
     <w:rsid w:val="00C60A09"/>
     <w:rsid w:val="00C712A5"/>
     <w:rsid w:val="00C835BD"/>
     <w:rsid w:val="00C926C3"/>
     <w:rsid w:val="00C93B74"/>
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C979FA"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA3620"/>
     <w:rsid w:val="00CA7795"/>
     <w:rsid w:val="00CB48F1"/>
     <w:rsid w:val="00CB6602"/>
     <w:rsid w:val="00CC1D7E"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC3E7F"/>